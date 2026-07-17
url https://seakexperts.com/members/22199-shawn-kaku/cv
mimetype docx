--- v0 (2026-06-06)
+++ v1 (2026-07-17)
@@ -1,856 +1,1230 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="618AC2B9" w14:textId="77777777" w:rsidR="002F2C16" w:rsidRPr="002F2C16" w:rsidRDefault="002F2C16" w:rsidP="002F2C16">
+    <w:p w14:paraId="618AC2B9" w14:textId="77777777" w:rsidR="002F2C16" w:rsidRPr="00E310CD" w:rsidRDefault="002F2C16" w:rsidP="00F214B2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F2C16">
-        <w:rPr>
+      <w:r w:rsidRPr="00E310CD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>SHAWN KAKU, M.D.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15160B64" w14:textId="77777777" w:rsidR="00E40D56" w:rsidRDefault="00E40D56" w:rsidP="00E40D56">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="570FA556" w14:textId="77777777" w:rsidR="00602AD6" w:rsidRPr="00E40D56" w:rsidRDefault="00602AD6" w:rsidP="00E40D56">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1775B603" w14:textId="5C2D5B2E" w:rsidR="00F214B2" w:rsidRPr="00F214B2" w:rsidRDefault="00E40D56" w:rsidP="00F214B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E40D56">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Shawn Kaku, MD</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40D56">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>is board certified in Emergency Medicine and Critical Care Medicine and is a Clinical Assistant Professor at Stanford University Hospital</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40D56">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Dr Kaku has over 12 years of clinical experience in Critical Care Medicine, and hold privileges at 3 hospitals systems in the California Bay Area (Kaiser Permanente, Sutter</w:t>
+      </w:r>
+      <w:r w:rsidR="00F214B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40D56">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Stanford</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> University</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40D56">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). He has experience with medical and surgical patients, including </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">those with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40D56">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>traumatic and neurological injuries. In addition to his clinical practice, Dr Kaku has held multiple leadership roles including ICU Director, Vice Chair of Medicine, Chair of Medicine</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Chair of the Quality Review Committee, and </w:t>
+      </w:r>
+      <w:r w:rsidR="00F214B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Section Chief of Critical Care and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40D56">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>has helped develop the ICU program at Sutter Eden as well as the Emergency Critical Care program at Stanford University</w:t>
+      </w:r>
+      <w:r w:rsidR="00F214B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02254F6D" w14:textId="77777777" w:rsidR="002F2C16" w:rsidRPr="002F2C16" w:rsidRDefault="002F2C16" w:rsidP="002F2C16">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
         </w:pBdr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:solidFill>
               <w14:schemeClr w14:val="tx1"/>
             </w14:solidFill>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F2C16">
         <w:rPr>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:solidFill>
               <w14:schemeClr w14:val="tx1"/>
             </w14:solidFill>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C64BC2F" w14:textId="77777777" w:rsidR="002F2C16" w:rsidRPr="009726CD" w:rsidRDefault="002F2C16" w:rsidP="002F2C16">
+    <w:p w14:paraId="6C64BC2F" w14:textId="77777777" w:rsidR="002F2C16" w:rsidRPr="00E310CD" w:rsidRDefault="002F2C16" w:rsidP="002F2C16">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E310CD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Fellowship: Critical Care (Internal Medicine)</w:t>
       </w:r>
-      <w:r w:rsidR="003B418F">
-        <w:rPr>
+      <w:r w:rsidR="003B418F" w:rsidRPr="00E310CD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="003B418F">
-        <w:rPr>
+      <w:r w:rsidR="003B418F" w:rsidRPr="00E310CD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="003B418F">
-        <w:rPr>
+      <w:r w:rsidR="003B418F" w:rsidRPr="00E310CD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="003B418F">
-        <w:rPr>
+      <w:r w:rsidR="003B418F" w:rsidRPr="00E310CD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">                      </w:t>
       </w:r>
-      <w:r w:rsidRPr="009726CD">
-[...14 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00E310CD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">08/2012 – 07/2014 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BF49706" w14:textId="478AF214" w:rsidR="00E310CD" w:rsidRPr="00E310CD" w:rsidRDefault="002F2C16" w:rsidP="002F2C16">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E310CD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Stanford University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="265CF4BF" w14:textId="2724293B" w:rsidR="002F2C16" w:rsidRPr="00E310CD" w:rsidRDefault="008E7E79" w:rsidP="002F2C16">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E310CD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Palo Alto</w:t>
+      </w:r>
+      <w:r w:rsidR="00E310CD" w:rsidRPr="00E310CD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E310CD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> C</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA4C26">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00E310CD" w:rsidRPr="00E310CD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...46 lines deleted...]
-    <w:p w14:paraId="57260074" w14:textId="77777777" w:rsidR="002F2C16" w:rsidRPr="009726CD" w:rsidRDefault="002F2C16" w:rsidP="008E7E79">
+    </w:p>
+    <w:p w14:paraId="57260074" w14:textId="77777777" w:rsidR="002F2C16" w:rsidRPr="00E310CD" w:rsidRDefault="002F2C16" w:rsidP="008E7E79">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E310CD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Two-year multi-disciplinary medical/surgical critical care fellowship</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67EC3D67" w14:textId="77777777" w:rsidR="002F2C16" w:rsidRDefault="002F2C16" w:rsidP="002F2C16">
+    <w:p w14:paraId="67EC3D67" w14:textId="77777777" w:rsidR="002F2C16" w:rsidRPr="00E310CD" w:rsidRDefault="002F2C16" w:rsidP="002F2C16">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CFC7B65" w14:textId="77777777" w:rsidR="002F2C16" w:rsidRPr="009726CD" w:rsidRDefault="002F2C16" w:rsidP="002F2C16">
+    <w:p w14:paraId="6CFC7B65" w14:textId="6B89C95E" w:rsidR="002F2C16" w:rsidRPr="00E310CD" w:rsidRDefault="002F2C16" w:rsidP="002F2C16">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E310CD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Residency: Emergency Medicine                                                                                  </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Residency: Emergency Medicine                                                                                    </w:t>
+      </w:r>
+      <w:r w:rsidR="00E310CD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E310CD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">07/2008 – 06/2012 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D16CFDF" w14:textId="3B9C19F0" w:rsidR="002F2C16" w:rsidRDefault="002F2C16" w:rsidP="002F2C16">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="2D16CFDF" w14:textId="3B9C19F0" w:rsidR="002F2C16" w:rsidRPr="00E310CD" w:rsidRDefault="002F2C16" w:rsidP="002F2C16">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="222222"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009726CD">
-        <w:rPr>
+      <w:r w:rsidRPr="00E310CD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="222222"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Ronald Reagan U</w:t>
       </w:r>
-      <w:r w:rsidR="00663C28">
-        <w:rPr>
+      <w:r w:rsidR="00663C28" w:rsidRPr="00E310CD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="222222"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>niversity of California Los Angeles</w:t>
       </w:r>
-      <w:r w:rsidRPr="009726CD">
-        <w:rPr>
+      <w:r w:rsidRPr="00E310CD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="222222"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Medical Center / Olive View-UCLA Medical Center</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F31735A" w14:textId="77777777" w:rsidR="008E7E79" w:rsidRPr="009726CD" w:rsidRDefault="008E7E79" w:rsidP="002F2C16">
-[...7 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="5F31735A" w14:textId="439BDAE5" w:rsidR="008E7E79" w:rsidRPr="00E310CD" w:rsidRDefault="008E7E79" w:rsidP="002F2C16">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E310CD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="222222"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Los Angeles, California</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="07233FA1" w14:textId="77777777" w:rsidR="002F2C16" w:rsidRPr="009726CD" w:rsidRDefault="002F2C16" w:rsidP="008E7E79">
+        <w:t>Los Angeles, C</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA4C26">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07233FA1" w14:textId="2FBF53BD" w:rsidR="002F2C16" w:rsidRPr="00E310CD" w:rsidRDefault="002F2C16" w:rsidP="008E7E79">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="6E4CC798" w14:textId="77777777" w:rsidR="002F2C16" w:rsidRDefault="002F2C16" w:rsidP="002F2C16">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E310CD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Four-year Emergency Medicine </w:t>
+      </w:r>
+      <w:r w:rsidR="00E310CD" w:rsidRPr="00E310CD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E310CD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>esidency</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E4CC798" w14:textId="77777777" w:rsidR="002F2C16" w:rsidRPr="00E310CD" w:rsidRDefault="002F2C16" w:rsidP="002F2C16">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="129216B2" w14:textId="26D35817" w:rsidR="002F2C16" w:rsidRPr="009726CD" w:rsidRDefault="002F2C16" w:rsidP="002F2C16">
+    <w:p w14:paraId="129216B2" w14:textId="26CF5D66" w:rsidR="002F2C16" w:rsidRPr="00E310CD" w:rsidRDefault="002F2C16" w:rsidP="002F2C16">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E310CD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Medical School                                                                                                                 </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Medical School                                                                                                                </w:t>
+      </w:r>
+      <w:r w:rsidR="00E310CD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E310CD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E310CD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">08/2004 – 06/2008 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="097D638A" w14:textId="77777777" w:rsidR="002F2C16" w:rsidRDefault="002F2C16" w:rsidP="002F2C16">
+    <w:p w14:paraId="097D638A" w14:textId="77777777" w:rsidR="002F2C16" w:rsidRPr="00E310CD" w:rsidRDefault="002F2C16" w:rsidP="002F2C16">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E310CD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>University of California, Irvine College of Medicine</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A605371" w14:textId="77777777" w:rsidR="008E7E79" w:rsidRPr="009726CD" w:rsidRDefault="008E7E79" w:rsidP="002F2C16">
+    <w:p w14:paraId="2A605371" w14:textId="43596446" w:rsidR="008E7E79" w:rsidRPr="00E310CD" w:rsidRDefault="008E7E79" w:rsidP="002F2C16">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="4C6DD344" w14:textId="77777777" w:rsidR="002F2C16" w:rsidRPr="009726CD" w:rsidRDefault="002F2C16" w:rsidP="008E7E79">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E310CD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Irvine, C</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA4C26">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E310CD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C6DD344" w14:textId="77777777" w:rsidR="002F2C16" w:rsidRPr="00E310CD" w:rsidRDefault="002F2C16" w:rsidP="008E7E79">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E310CD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Doctor of Medicine</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C4EC0E7" w14:textId="77777777" w:rsidR="002F2C16" w:rsidRDefault="002F2C16" w:rsidP="002F2C16">
+    <w:p w14:paraId="2C4EC0E7" w14:textId="77777777" w:rsidR="002F2C16" w:rsidRPr="00E310CD" w:rsidRDefault="002F2C16" w:rsidP="002F2C16">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="644B38A7" w14:textId="11CB87AD" w:rsidR="002F2C16" w:rsidRPr="009726CD" w:rsidRDefault="002F2C16" w:rsidP="002F2C16">
+    <w:p w14:paraId="644B38A7" w14:textId="5ABC4CD1" w:rsidR="002F2C16" w:rsidRPr="00E310CD" w:rsidRDefault="002F2C16" w:rsidP="002F2C16">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E310CD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Undergraduate</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00E310CD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008E7E79">
-        <w:rPr>
+      <w:r w:rsidR="008E7E79" w:rsidRPr="00E310CD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                           </w:t>
       </w:r>
-      <w:r w:rsidRPr="009726CD">
-        <w:rPr>
+      <w:r w:rsidR="00E310CD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E310CD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1999 - 2004 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34C95D99" w14:textId="77777777" w:rsidR="002F2C16" w:rsidRDefault="002F2C16" w:rsidP="002F2C16">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="34C95D99" w14:textId="77777777" w:rsidR="002F2C16" w:rsidRPr="00E310CD" w:rsidRDefault="002F2C16" w:rsidP="002F2C16">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E310CD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">University of California, Los Angeles </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C1884E2" w14:textId="77777777" w:rsidR="008E7E79" w:rsidRPr="009726CD" w:rsidRDefault="008E7E79" w:rsidP="008E7E79">
+    <w:p w14:paraId="2C1884E2" w14:textId="66E8DEA0" w:rsidR="008E7E79" w:rsidRPr="00E310CD" w:rsidRDefault="008E7E79" w:rsidP="008E7E79">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="43AEA4D3" w14:textId="77777777" w:rsidR="002F2C16" w:rsidRPr="009726CD" w:rsidRDefault="002F2C16" w:rsidP="008E7E79">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E310CD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los Angeles, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA4C26">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43AEA4D3" w14:textId="0FB1E9CC" w:rsidR="002F2C16" w:rsidRPr="00E310CD" w:rsidRDefault="002F2C16" w:rsidP="008E7E79">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="1DF5FA83" w14:textId="77777777" w:rsidR="002F2C16" w:rsidRDefault="002F2C16" w:rsidP="008E7E79">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E310CD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bachelor of Sciences </w:t>
+      </w:r>
+      <w:r w:rsidR="00E310CD" w:rsidRPr="00E310CD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E310CD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Psychobiology</w:t>
+      </w:r>
+      <w:r w:rsidR="00E310CD" w:rsidRPr="00E310CD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E310CD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cum Laude  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DF5FA83" w14:textId="16603AF6" w:rsidR="002F2C16" w:rsidRPr="00E310CD" w:rsidRDefault="002F2C16" w:rsidP="008E7E79">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...21 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E310CD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Minor </w:t>
+      </w:r>
+      <w:r w:rsidR="00E310CD" w:rsidRPr="00E310CD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E310CD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Applied Developmental Psychology</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="68CF2051" w14:textId="77777777" w:rsidR="008E7E79" w:rsidRPr="002F2C16" w:rsidRDefault="008E7E79" w:rsidP="008E7E79">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
         </w:pBdr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:solidFill>
               <w14:schemeClr w14:val="tx1"/>
             </w14:solidFill>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:solidFill>
               <w14:schemeClr w14:val="tx1"/>
             </w14:solidFill>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
         <w:t>Licensure</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06F798BC" w14:textId="646E4EE5" w:rsidR="008E7E79" w:rsidRDefault="008E7E79" w:rsidP="008E7E79">
+    <w:p w14:paraId="06F798BC" w14:textId="7E5A657E" w:rsidR="008E7E79" w:rsidRDefault="008E7E79" w:rsidP="008E7E79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009726CD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drug Enforcement Agency                      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidRPr="009726CD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">     FK1761039                         </w:t>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="00B56399">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                             </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">                 </w:t>
       </w:r>
       <w:r w:rsidR="005441A3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12/9/2009 – </w:t>
       </w:r>
       <w:r w:rsidR="005441A3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Current</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DFDFEE4" w14:textId="77777777" w:rsidR="00663C28" w:rsidRDefault="00663C28" w:rsidP="00663C28">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3808DA79" w14:textId="79A01978" w:rsidR="00663C28" w:rsidRPr="009726CD" w:rsidRDefault="00663C28" w:rsidP="00663C28">
+    <w:p w14:paraId="3808DA79" w14:textId="719380A6" w:rsidR="00663C28" w:rsidRPr="009726CD" w:rsidRDefault="00663C28" w:rsidP="00663C28">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009726CD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Physician and Surgeo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n (CA)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">                        </w:t>
       </w:r>
       <w:r w:rsidRPr="009726CD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> A109964</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B56399">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r w:rsidRPr="009726CD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                               11/11/2009 – Current </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63AB15D3" w14:textId="77777777" w:rsidR="008E7E79" w:rsidRDefault="008E7E79" w:rsidP="008E7E79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35711BF7" w14:textId="0659181A" w:rsidR="008E7E79" w:rsidRDefault="008E7E79" w:rsidP="008E7E79">
+    <w:p w14:paraId="72C6689B" w14:textId="7A24A949" w:rsidR="00E310CD" w:rsidRDefault="008E7E79" w:rsidP="00E310CD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:keepLines/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="00663C28">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>ational Provider Identification</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Number        </w:t>
       </w:r>
-      <w:r w:rsidRPr="0040505C">
-[...3 lines deleted...]
-        <w:t>1093977696</w:t>
+      <w:r w:rsidR="00B56399">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                     </w:t>
       </w:r>
       <w:r w:rsidR="00080DF4">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                         0</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>6/28/</w:t>
       </w:r>
       <w:r w:rsidR="00080DF4">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>08 – Current</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14FD81C1" w14:textId="4CDD51E1" w:rsidR="008E7E79" w:rsidRPr="00663C28" w:rsidRDefault="008E7E79" w:rsidP="00663C28">
+    <w:p w14:paraId="14FD81C1" w14:textId="5B01E54C" w:rsidR="008E7E79" w:rsidRPr="00663C28" w:rsidRDefault="008E7E79" w:rsidP="00663C28">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
         </w:pBdr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:solidFill>
               <w14:schemeClr w14:val="tx1"/>
             </w14:solidFill>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:solidFill>
               <w14:schemeClr w14:val="tx1"/>
             </w14:solidFill>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Board Certifications </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64AF73A0" w14:textId="39F3BB1C" w:rsidR="003B239A" w:rsidRDefault="008E7E79" w:rsidP="003B239A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">American Board of Internal Medicine – Critical Care Medicine </w:t>
       </w:r>
       <w:r>
@@ -1003,118 +1377,91 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="009726CD">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>12/31/2028</w:t>
       </w:r>
-    </w:p>
-[...24 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="2D9E58D6" w14:textId="77777777" w:rsidR="00663C28" w:rsidRPr="00663C28" w:rsidRDefault="00663C28" w:rsidP="00663C28">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3660190A" w14:textId="0DDEAB2A" w:rsidR="00663C28" w:rsidRPr="00663C28" w:rsidRDefault="008E7E79" w:rsidP="00663C28">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
         </w:pBdr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:solidFill>
               <w14:schemeClr w14:val="tx1"/>
             </w14:solidFill>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:solidFill>
               <w14:schemeClr w14:val="tx1"/>
             </w14:solidFill>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Certifications </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F8A4976" w14:textId="3C290CD9" w:rsidR="00663C28" w:rsidRDefault="00663C28" w:rsidP="00663C28">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Emergency Neurological</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7E79">
         <w:rPr>
@@ -1387,700 +1734,758 @@
         </w:rPr>
         <w:t>/20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>22</w:t>
       </w:r>
       <w:r w:rsidRPr="009726CD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Current</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29280BE0" w14:textId="2C9F39B5" w:rsidR="009E0E7A" w:rsidRDefault="009E0E7A" w:rsidP="009E0E7A">
+    <w:p w14:paraId="1ABEBDFD" w14:textId="77777777" w:rsidR="00BA4C26" w:rsidRDefault="009E0E7A" w:rsidP="009E0E7A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009726CD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Kaiser Permanente</w:t>
       </w:r>
-      <w:r w:rsidR="00DF61A1">
-[...21 lines deleted...]
-    <w:p w14:paraId="14D2E861" w14:textId="77777777" w:rsidR="009E0E7A" w:rsidRDefault="009E0E7A" w:rsidP="002E3AE2">
+    </w:p>
+    <w:p w14:paraId="29280BE0" w14:textId="69A2846A" w:rsidR="009E0E7A" w:rsidRDefault="009E0E7A" w:rsidP="009E0E7A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="7598D235" w14:textId="6858507D" w:rsidR="00663C28" w:rsidRDefault="002E3AE2" w:rsidP="002E3AE2">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oakland, C</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF61A1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14D2E861" w14:textId="77777777" w:rsidR="009E0E7A" w:rsidRDefault="009E0E7A" w:rsidP="002E3AE2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...28 lines deleted...]
-    <w:p w14:paraId="7483C4FE" w14:textId="1C8CC9AA" w:rsidR="00AE4595" w:rsidRDefault="00DF61A1" w:rsidP="002E3AE2">
+    </w:p>
+    <w:p w14:paraId="7598D235" w14:textId="6B953F69" w:rsidR="00663C28" w:rsidRDefault="002E3AE2" w:rsidP="002E3AE2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Stanford Hospital </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Department of Emergency </w:t>
+        <w:t>Clinical Assistant Professor</w:t>
       </w:r>
       <w:r w:rsidR="00663C28">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Medicine, Division of </w:t>
-[...6 lines deleted...]
-        <w:t>Critical C</w:t>
+        <w:t xml:space="preserve">                                                                                                 </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA4C26">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidR="00663C28">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>are</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="24303BC4" w14:textId="772EC419" w:rsidR="00AE4595" w:rsidRDefault="00AE4595" w:rsidP="002E3AE2">
+        <w:t>08/2017</w:t>
+      </w:r>
+      <w:r w:rsidR="00663C28" w:rsidRPr="009726CD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00663C28">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>07/31/26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EA50BB6" w14:textId="14228549" w:rsidR="00BA4C26" w:rsidRDefault="00DF61A1" w:rsidP="002E3AE2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="2DE40D3C" w14:textId="77777777" w:rsidR="00663C28" w:rsidRDefault="00663C28" w:rsidP="00663C28">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Stanford Hospital</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA4C26">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="002E3AE2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Department of Emergency </w:t>
+      </w:r>
+      <w:r w:rsidR="00663C28">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Medicine, Division of </w:t>
+      </w:r>
+      <w:r w:rsidR="002D477D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Critical C</w:t>
+      </w:r>
+      <w:r w:rsidR="00663C28">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7483C4FE" w14:textId="42B82D0C" w:rsidR="00AE4595" w:rsidRDefault="00DF61A1" w:rsidP="002E3AE2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Oakland Raiders: Lead Medical Liaison                                                                                      08/2015</w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="5ACA951C" w14:textId="1A520298" w:rsidR="00663C28" w:rsidRDefault="00663C28" w:rsidP="002E3AE2">
+        <w:t>Palo Alto, CA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24303BC4" w14:textId="772EC419" w:rsidR="00AE4595" w:rsidRDefault="00AE4595" w:rsidP="002E3AE2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...28 lines deleted...]
-    <w:p w14:paraId="7D868D34" w14:textId="77777777" w:rsidR="00663C28" w:rsidRDefault="00663C28" w:rsidP="002E3AE2">
+    </w:p>
+    <w:p w14:paraId="2DE40D3C" w14:textId="77777777" w:rsidR="00663C28" w:rsidRDefault="00663C28" w:rsidP="00663C28">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="5BEF2361" w14:textId="3D57BC54" w:rsidR="00AE4595" w:rsidRDefault="00AE4595" w:rsidP="00AE4595">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oakland Raiders: Lead Medical Liaison                                                                                      08/2015</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009726CD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>8/2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3282AAF5" w14:textId="77777777" w:rsidR="00BA4C26" w:rsidRDefault="00663C28" w:rsidP="002E3AE2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Critical Care Intensivist (Combined M</w:t>
-[...51 lines deleted...]
-    <w:p w14:paraId="5825E652" w14:textId="5415FFFA" w:rsidR="00AE4595" w:rsidRDefault="00AE4595" w:rsidP="002E3AE2">
+        <w:t>National Football League</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ACA951C" w14:textId="08976176" w:rsidR="00663C28" w:rsidRDefault="00663C28" w:rsidP="002E3AE2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Eden Medical Center</w:t>
+        <w:t>Oakland, C</w:t>
       </w:r>
       <w:r w:rsidR="00DF61A1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...19 lines deleted...]
-        </w:rPr>
         <w:t>A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ABC104D" w14:textId="77777777" w:rsidR="002E3AE2" w:rsidRDefault="002E3AE2" w:rsidP="002E3AE2">
+    <w:p w14:paraId="7D868D34" w14:textId="77777777" w:rsidR="00663C28" w:rsidRDefault="00663C28" w:rsidP="002E3AE2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="079FF7E9" w14:textId="77777777" w:rsidR="00663C28" w:rsidRPr="009726CD" w:rsidRDefault="00663C28" w:rsidP="00663C28">
+    <w:p w14:paraId="5BEF2361" w14:textId="3D57BC54" w:rsidR="00AE4595" w:rsidRDefault="00AE4595" w:rsidP="00AE4595">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Emergency Physician, Per Diem                                                                                                 08/2014</w:t>
+        <w:t>Critical Care Intensivist (Combined M</w:t>
+      </w:r>
+      <w:r w:rsidR="00663C28">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>edical, Surgical, Neuro, Trauma ICU</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)     </w:t>
+      </w:r>
+      <w:r w:rsidR="0030482D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r w:rsidR="00663C28">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 08/2014</w:t>
       </w:r>
       <w:r w:rsidRPr="009726CD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – </w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="1EF64C89" w14:textId="0546E395" w:rsidR="00663C28" w:rsidRDefault="00663C28" w:rsidP="00663C28">
+        <w:t xml:space="preserve"> – Current</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457733BC" w14:textId="77777777" w:rsidR="00BA4C26" w:rsidRDefault="00AE4595" w:rsidP="002E3AE2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Eden Medical Center</w:t>
       </w:r>
-      <w:r w:rsidR="00DF61A1">
-[...28 lines deleted...]
-    <w:p w14:paraId="3F06EC31" w14:textId="77777777" w:rsidR="00663C28" w:rsidRDefault="00663C28" w:rsidP="002E3AE2">
+    </w:p>
+    <w:p w14:paraId="5825E652" w14:textId="53F3A7BF" w:rsidR="00AE4595" w:rsidRDefault="00AE4595" w:rsidP="002E3AE2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="3BCA28F3" w14:textId="67C9BC87" w:rsidR="002E3AE2" w:rsidRPr="009726CD" w:rsidRDefault="002E3AE2" w:rsidP="002E3AE2">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Castro Valley</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009726CD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, C</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF61A1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ABC104D" w14:textId="77777777" w:rsidR="002E3AE2" w:rsidRDefault="002E3AE2" w:rsidP="002E3AE2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...21 lines deleted...]
-    <w:p w14:paraId="5225D10A" w14:textId="482C56D2" w:rsidR="002E3AE2" w:rsidRPr="009726CD" w:rsidRDefault="002E3AE2" w:rsidP="002E3AE2">
+    </w:p>
+    <w:p w14:paraId="079FF7E9" w14:textId="77777777" w:rsidR="00663C28" w:rsidRPr="009726CD" w:rsidRDefault="00663C28" w:rsidP="00663C28">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Emergency Physician, Per Diem                                                                                                 08/2014</w:t>
+      </w:r>
       <w:r w:rsidRPr="009726CD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Kaiser Permanente</w:t>
-[...23 lines deleted...]
-    <w:p w14:paraId="0732C24E" w14:textId="77777777" w:rsidR="003C0AF4" w:rsidRDefault="003C0AF4" w:rsidP="002E3AE2">
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>06/2016</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="367A5D6F" w14:textId="77777777" w:rsidR="00BA4C26" w:rsidRDefault="00663C28" w:rsidP="00663C28">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Eden Medical Center</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EF64C89" w14:textId="04511AB6" w:rsidR="00663C28" w:rsidRDefault="00663C28" w:rsidP="00663C28">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Castro Valley</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009726CD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF61A1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F06EC31" w14:textId="77777777" w:rsidR="00663C28" w:rsidRDefault="00663C28" w:rsidP="002E3AE2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BCA28F3" w14:textId="67C9BC87" w:rsidR="002E3AE2" w:rsidRPr="009726CD" w:rsidRDefault="002E3AE2" w:rsidP="002E3AE2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Emergency Physician, Per Diem                                                                                                 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009726CD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">09/2012 – </w:t>
+      </w:r>
+      <w:r w:rsidR="00974E75">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>10/2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75D14D0C" w14:textId="77777777" w:rsidR="00BA4C26" w:rsidRDefault="002E3AE2" w:rsidP="002E3AE2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009726CD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kaiser Permanente</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5225D10A" w14:textId="6990DF3E" w:rsidR="002E3AE2" w:rsidRPr="009726CD" w:rsidRDefault="002E3AE2" w:rsidP="002E3AE2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Redwood City, C</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF61A1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1273668B" w14:textId="4CEFE167" w:rsidR="008B3491" w:rsidRPr="004A7BC9" w:rsidRDefault="00DF61A1" w:rsidP="004A7BC9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
         </w:pBdr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:solidFill>
               <w14:schemeClr w14:val="tx1"/>
             </w14:solidFill>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:solidFill>
               <w14:schemeClr w14:val="tx1"/>
             </w14:solidFill>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Professional Activities – </w:t>
       </w:r>
       <w:r w:rsidR="0097342C">
         <w:rPr>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:solidFill>
               <w14:schemeClr w14:val="tx1"/>
             </w14:solidFill>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
         <w:t xml:space="preserve">Professional </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:solidFill>
               <w14:schemeClr w14:val="tx1"/>
             </w14:solidFill>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
         <w:t>Development</w:t>
       </w:r>
       <w:r w:rsidR="0097342C">
         <w:rPr>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:solidFill>
               <w14:schemeClr w14:val="tx1"/>
             </w14:solidFill>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B744574" w14:textId="15D3C31F" w:rsidR="004A7BC9" w:rsidRDefault="004A7BC9" w:rsidP="002E3AE2">
+    <w:p w14:paraId="5D07DA69" w14:textId="77777777" w:rsidR="00BA4C26" w:rsidRDefault="004A7BC9" w:rsidP="00BA4C26">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Sutter Safe Care: High Reliability and Safety Training Course</w:t>
       </w:r>
       <w:r w:rsidRPr="00080DF4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
@@ -2090,327 +2495,387 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>2018</w:t>
       </w:r>
       <w:r w:rsidRPr="00080DF4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>08/2018                        Sutter Health. Fairfield, CA</w:t>
+        <w:t>08/2018                        Sutter Health</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B744574" w14:textId="57AE83EC" w:rsidR="004A7BC9" w:rsidRDefault="004A7BC9" w:rsidP="00BA4C26">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Fairfield, CA</w:t>
       </w:r>
       <w:r w:rsidRPr="00080DF4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57219802" w14:textId="4CD66315" w:rsidR="002E3AE2" w:rsidRPr="00080DF4" w:rsidRDefault="002E3AE2" w:rsidP="002E3AE2">
+    <w:p w14:paraId="0C9108AD" w14:textId="77777777" w:rsidR="00BA4C26" w:rsidRDefault="00BA4C26" w:rsidP="00BA4C26">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C34EB6A" w14:textId="2977A855" w:rsidR="00BA4C26" w:rsidRDefault="002E3AE2" w:rsidP="002E3AE2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00080DF4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Introduction to Physician Leadershi</w:t>
       </w:r>
       <w:r w:rsidR="004A7BC9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">p. </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> Health </w:t>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA4C26">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
       </w:r>
       <w:r w:rsidRPr="00080DF4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidRPr="00080DF4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00080DF4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004A7BC9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">                       </w:t>
+        <w:t xml:space="preserve">                    </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA4C26">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+      <w:r w:rsidR="004A7BC9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="004A7BC9" w:rsidRPr="00080DF4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>03/2017 – 06/2017</w:t>
       </w:r>
       <w:r w:rsidRPr="00080DF4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">             </w:t>
       </w:r>
       <w:r w:rsidR="004A7BC9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                   Sutter Health. Fairfield, CA</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00080DF4">
+        <w:t xml:space="preserve">                                   Sutter Health</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57219802" w14:textId="6537F80E" w:rsidR="002E3AE2" w:rsidRPr="00080DF4" w:rsidRDefault="00BA4C26" w:rsidP="002E3AE2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="004A7BC9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>airfield, CA</w:t>
+      </w:r>
+      <w:r w:rsidR="002E3AE2" w:rsidRPr="00080DF4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00080DF4">
+      <w:r w:rsidR="002E3AE2" w:rsidRPr="00080DF4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00080DF4">
+      <w:r w:rsidR="002E3AE2" w:rsidRPr="00080DF4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67E569E4" w14:textId="77777777" w:rsidR="004A7BC9" w:rsidRDefault="004A7BC9" w:rsidP="002E3AE2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D2F335C" w14:textId="12372079" w:rsidR="004A7BC9" w:rsidRDefault="002E3AE2" w:rsidP="002E3AE2">
+    <w:p w14:paraId="4D2F335C" w14:textId="312606F0" w:rsidR="004A7BC9" w:rsidRDefault="002E3AE2" w:rsidP="002E3AE2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00080DF4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Management and Clinical Excellence XXIII Graduate</w:t>
       </w:r>
       <w:r w:rsidR="004A7BC9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00F06810">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00080DF4">
-[...13 lines deleted...]
-        <w:t>er Health</w:t>
+      <w:r w:rsidR="00BA4C26">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        </w:t>
       </w:r>
       <w:r w:rsidR="004A7BC9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                  </w:t>
       </w:r>
       <w:r w:rsidR="004A7BC9" w:rsidRPr="00080DF4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>08/2015 – 11/2015</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09D58A90" w14:textId="0B362D9D" w:rsidR="004A7BC9" w:rsidRPr="00062CD3" w:rsidRDefault="004A7BC9" w:rsidP="00062CD3">
-[...13 lines deleted...]
-        <w:t>Sutter Health. Fairfield CA</w:t>
+    <w:p w14:paraId="13D732A4" w14:textId="77777777" w:rsidR="00BA4C26" w:rsidRDefault="004A7BC9" w:rsidP="00062CD3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sutter Health</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09D58A90" w14:textId="4A96BCD6" w:rsidR="004A7BC9" w:rsidRPr="00062CD3" w:rsidRDefault="004A7BC9" w:rsidP="00062CD3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Fairfield CA</w:t>
       </w:r>
       <w:r w:rsidR="002E3AE2" w:rsidRPr="00080DF4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002E3AE2" w:rsidRPr="00080DF4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D8EB632" w14:textId="29A714CB" w:rsidR="00DF61A1" w:rsidRPr="00535099" w:rsidRDefault="00DF61A1" w:rsidP="00DF61A1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
         </w:pBdr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:solidFill>
               <w14:schemeClr w14:val="tx1"/>
             </w14:solidFill>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:solidFill>
               <w14:schemeClr w14:val="tx1"/>
             </w14:solidFill>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Professional Activities – Positions &amp; Appointments  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CACF66D" w14:textId="421A07CE" w:rsidR="00DF61A1" w:rsidRDefault="00DF61A1" w:rsidP="00DF61A1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Chair of Medicine                                                                                                                           01</w:t>
       </w:r>
       <w:r w:rsidRPr="00080DF4">
         <w:rPr>
@@ -2419,629 +2884,790 @@
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00080DF4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Current</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F66D46E" w14:textId="49130453" w:rsidR="00DF61A1" w:rsidRDefault="00DF61A1" w:rsidP="00DF61A1">
+    <w:p w14:paraId="024502F2" w14:textId="77777777" w:rsidR="00BA4C26" w:rsidRDefault="00DF61A1" w:rsidP="00DF61A1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-        <w:t>Eden Medical Center. Castro Valley</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Eden Medical Center</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F66D46E" w14:textId="61B89BFC" w:rsidR="00DF61A1" w:rsidRDefault="00DF61A1" w:rsidP="00DF61A1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Castro Valley</w:t>
       </w:r>
       <w:r w:rsidRPr="009726CD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, C</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A                                                  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6771A332" w14:textId="77777777" w:rsidR="00DF61A1" w:rsidRDefault="00DF61A1" w:rsidP="00625A94">
       <w:pPr>
         <w:pStyle w:val="Achievement"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FDA6A40" w14:textId="7B212271" w:rsidR="00DF61A1" w:rsidRDefault="00DF61A1" w:rsidP="00DF61A1">
+    <w:p w14:paraId="7FDA6A40" w14:textId="7F12D6A3" w:rsidR="00DF61A1" w:rsidRDefault="00DF61A1" w:rsidP="00DF61A1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Vice Chair of Medicine.                                                                                                                07</w:t>
+        <w:t>Vice Chair of Medicine</w:t>
+      </w:r>
+      <w:r w:rsidR="00791CF6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                              07</w:t>
       </w:r>
       <w:r w:rsidRPr="00080DF4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>2024</w:t>
       </w:r>
       <w:r w:rsidRPr="00080DF4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>12/2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FC80D5B" w14:textId="77777777" w:rsidR="004A7BC9" w:rsidRDefault="00DF61A1" w:rsidP="00DF61A1">
+    <w:p w14:paraId="0A24D2E4" w14:textId="77777777" w:rsidR="00BA4C26" w:rsidRDefault="00DF61A1" w:rsidP="00DF61A1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Eden Medical Center. Castro Valley</w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="1F50F725" w14:textId="77777777" w:rsidR="004A7BC9" w:rsidRDefault="004A7BC9" w:rsidP="00DF61A1">
+        <w:t>Eden Medical Center</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FC80D5B" w14:textId="14869593" w:rsidR="004A7BC9" w:rsidRDefault="00DF61A1" w:rsidP="00DF61A1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="00260F47" w14:textId="6147BBE1" w:rsidR="004A7BC9" w:rsidRDefault="004A7BC9" w:rsidP="004A7BC9">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Castro Valley</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009726CD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F50F725" w14:textId="77777777" w:rsidR="004A7BC9" w:rsidRDefault="004A7BC9" w:rsidP="00DF61A1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...39 lines deleted...]
-    <w:p w14:paraId="69BC07BE" w14:textId="4EE1283A" w:rsidR="00DF61A1" w:rsidRDefault="004A7BC9" w:rsidP="00DF61A1">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00260F47" w14:textId="6147BBE1" w:rsidR="004A7BC9" w:rsidRDefault="004A7BC9" w:rsidP="004A7BC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...32 lines deleted...]
-    <w:p w14:paraId="7B443356" w14:textId="77777777" w:rsidR="004A7BC9" w:rsidRDefault="004A7BC9" w:rsidP="00DF61A1">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Chair Quality Review Committee                                                                                               07</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00080DF4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00080DF4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>12/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="261E641D" w14:textId="77777777" w:rsidR="00BA4C26" w:rsidRDefault="004A7BC9" w:rsidP="00DF61A1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="5F12F00A" w14:textId="39868FE9" w:rsidR="004A7BC9" w:rsidRDefault="004A7BC9" w:rsidP="004A7BC9">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Eden Medical Center</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69BC07BE" w14:textId="0F5AB6AA" w:rsidR="00DF61A1" w:rsidRDefault="004A7BC9" w:rsidP="00DF61A1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...39 lines deleted...]
-    <w:p w14:paraId="748F9B01" w14:textId="77777777" w:rsidR="004A7BC9" w:rsidRDefault="004A7BC9" w:rsidP="004A7BC9">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Castro Valley</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009726CD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A                                 </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF61A1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B443356" w14:textId="77777777" w:rsidR="004A7BC9" w:rsidRDefault="004A7BC9" w:rsidP="00DF61A1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...25 lines deleted...]
-    <w:p w14:paraId="2DBE2FB4" w14:textId="77777777" w:rsidR="00DF61A1" w:rsidRDefault="00DF61A1" w:rsidP="00DF61A1">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F12F00A" w14:textId="39868FE9" w:rsidR="004A7BC9" w:rsidRDefault="004A7BC9" w:rsidP="004A7BC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="7438DB96" w14:textId="5F067290" w:rsidR="00DF61A1" w:rsidRDefault="00DF61A1" w:rsidP="00DF61A1">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Medical Executive Committee Member at Large                                                                    01</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00080DF4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00080DF4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">07/2024 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58F7972A" w14:textId="77777777" w:rsidR="00BA4C26" w:rsidRDefault="004A7BC9" w:rsidP="004A7BC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...67 lines deleted...]
-    <w:p w14:paraId="444D0978" w14:textId="77777777" w:rsidR="00DF61A1" w:rsidRDefault="00DF61A1" w:rsidP="00DF61A1">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Eden Medical Center</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="748F9B01" w14:textId="2D6F0D23" w:rsidR="004A7BC9" w:rsidRDefault="004A7BC9" w:rsidP="004A7BC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-        <w:t>Eden Medical Center. Castro Valley</w:t>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Castro Valley</w:t>
       </w:r>
       <w:r w:rsidRPr="009726CD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, C</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">A                                         </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="417455F6" w14:textId="77777777" w:rsidR="00DF61A1" w:rsidRDefault="00DF61A1" w:rsidP="00DF61A1">
+        <w:t xml:space="preserve">A                                                  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DBE2FB4" w14:textId="77777777" w:rsidR="00DF61A1" w:rsidRDefault="00DF61A1" w:rsidP="00DF61A1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27128B78" w14:textId="019C5DC7" w:rsidR="00DF61A1" w:rsidRDefault="00DF61A1" w:rsidP="00DF61A1">
+    <w:p w14:paraId="7438DB96" w14:textId="5F067290" w:rsidR="00DF61A1" w:rsidRDefault="00DF61A1" w:rsidP="00DF61A1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Section Chief Critical Care                                                                                                            </w:t>
+        <w:t xml:space="preserve">Medical </w:t>
       </w:r>
       <w:r w:rsidRPr="00080DF4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
+        <w:t>Director,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00080DF4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Intensive care unit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                        </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00080DF4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
         <w:t>11/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidRPr="00080DF4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>17 – Current</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0D7D50EA" w14:textId="77777777" w:rsidR="00DF61A1" w:rsidRDefault="00DF61A1" w:rsidP="00DF61A1">
+        <w:t xml:space="preserve">17 – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">03/2022     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FE5475E" w14:textId="77777777" w:rsidR="00BA4C26" w:rsidRDefault="00DF61A1" w:rsidP="00DF61A1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Eden Medical Center. Castro Valley</w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="3FA526AB" w14:textId="5A7123B9" w:rsidR="00DF61A1" w:rsidRDefault="00DF61A1" w:rsidP="00DF61A1">
+        <w:t>Eden Medical Center</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E20CE50" w14:textId="77777777" w:rsidR="00F214B2" w:rsidRDefault="00DF61A1" w:rsidP="00DF61A1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>Castro Valley</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009726CD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="417455F6" w14:textId="1841170D" w:rsidR="00DF61A1" w:rsidRDefault="00DF61A1" w:rsidP="00DF61A1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27128B78" w14:textId="6EEA329B" w:rsidR="00DF61A1" w:rsidRDefault="00DF61A1" w:rsidP="00DF61A1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Section Chief</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA4C26">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Critical Care                                                                                                        </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00080DF4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>11/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00080DF4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>17 – Current</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B106D3F" w14:textId="77777777" w:rsidR="00BA4C26" w:rsidRDefault="00DF61A1" w:rsidP="00DF61A1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Eden Medical Center</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D7D50EA" w14:textId="5580D8F7" w:rsidR="00DF61A1" w:rsidRDefault="00DF61A1" w:rsidP="00DF61A1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Castro Valley</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009726CD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A                                         </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FA526AB" w14:textId="5A7123B9" w:rsidR="00DF61A1" w:rsidRDefault="00DF61A1" w:rsidP="00BA4C26">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2549EE83" w14:textId="652FE8CA" w:rsidR="004A7BC9" w:rsidRDefault="004A7BC9" w:rsidP="004A7BC9">
+    <w:p w14:paraId="2549EE83" w14:textId="652FE8CA" w:rsidR="004A7BC9" w:rsidRDefault="004A7BC9" w:rsidP="00BA4C26">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00080DF4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Chair</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r w:rsidRPr="00080DF4">
         <w:rPr>
@@ -3077,198 +3703,241 @@
       </w:r>
       <w:r w:rsidRPr="00080DF4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17– </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12/2018, 03/22 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>– Current</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4130EEF4" w14:textId="40606EAD" w:rsidR="004A7BC9" w:rsidRPr="00080DF4" w:rsidRDefault="004A7BC9" w:rsidP="004A7BC9">
-[...12 lines deleted...]
-        <w:t>Eden Medical Center. Castro Valley, CA</w:t>
+    <w:p w14:paraId="54E1C17F" w14:textId="77777777" w:rsidR="00BA4C26" w:rsidRDefault="004A7BC9" w:rsidP="00BA4C26">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Eden Medical Center</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4130EEF4" w14:textId="01E1F788" w:rsidR="004A7BC9" w:rsidRPr="00080DF4" w:rsidRDefault="004A7BC9" w:rsidP="00BA4C26">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Castro Valley, CA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D4BE9D9" w14:textId="77777777" w:rsidR="004A7BC9" w:rsidRPr="00080DF4" w:rsidRDefault="004A7BC9" w:rsidP="004A7BC9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30E78272" w14:textId="77777777" w:rsidR="004A7BC9" w:rsidRDefault="004A7BC9" w:rsidP="004A7BC9">
-[...15 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="50A54D6F" w14:textId="2F97ED41" w:rsidR="00BA4C26" w:rsidRDefault="00BA4C26" w:rsidP="00BA4C26">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Chief Resident, UCLA Emergency Medicine Residency Program                                         07</w:t>
+      </w:r>
       <w:r w:rsidRPr="00080DF4">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...11 lines deleted...]
-        <w:t>07/</w:t>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>20</w:t>
       </w:r>
       <w:r w:rsidRPr="00080DF4">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...11 lines deleted...]
-        <w:t>07/</w:t>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00080DF4">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...37 lines deleted...]
-        <w:t>A</w:t>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>07/2012</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7098863F" w14:textId="0AB4DDD6" w:rsidR="00BA4C26" w:rsidRDefault="00BA4C26" w:rsidP="00BA4C26">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ronald Reagan UCLA Medical Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37E9AA95" w14:textId="2D20D80B" w:rsidR="00BA4C26" w:rsidRPr="002A5CE3" w:rsidRDefault="00BA4C26" w:rsidP="002A5CE3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Los Angeles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009726CD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A                                         </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6655E066" w14:textId="23E7D4BA" w:rsidR="00535099" w:rsidRPr="00535099" w:rsidRDefault="002E3AE2" w:rsidP="00535099">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
         </w:pBdr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:solidFill>
               <w14:schemeClr w14:val="tx1"/>
             </w14:solidFill>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:solidFill>
               <w14:schemeClr w14:val="tx1"/>
             </w14:solidFill>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Professional Activities – Committees </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6692860B" w14:textId="2814B39E" w:rsidR="00F53E23" w:rsidRDefault="00F53E23" w:rsidP="00535099">
+    <w:p w14:paraId="7673B833" w14:textId="77777777" w:rsidR="002A5CE3" w:rsidRDefault="00F53E23" w:rsidP="00535099">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Zero Harm CLABSI &amp; C</w:t>
       </w:r>
       <w:r w:rsidR="00D05EBB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. Diff</w:t>
@@ -3298,511 +3967,657 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="008B3491">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>03/2022</w:t>
       </w:r>
       <w:r w:rsidR="002C2404">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Eden Medical Center. Castro Valley</w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="4B7CE047" w14:textId="77777777" w:rsidR="00F53E23" w:rsidRDefault="00F53E23" w:rsidP="00535099">
+        <w:t xml:space="preserve"> Eden Medical Center</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6692860B" w14:textId="67D1CB5E" w:rsidR="00F53E23" w:rsidRDefault="002C2404" w:rsidP="00535099">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="0697FF7B" w14:textId="62BDF14A" w:rsidR="00535099" w:rsidRDefault="00535099" w:rsidP="00535099">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Castro Valley</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009726CD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B7CE047" w14:textId="77777777" w:rsidR="00F53E23" w:rsidRDefault="00F53E23" w:rsidP="00535099">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...56 lines deleted...]
-    <w:p w14:paraId="0705DA65" w14:textId="77777777" w:rsidR="00535099" w:rsidRDefault="00535099" w:rsidP="002E3AE2">
+    </w:p>
+    <w:p w14:paraId="13DBDA87" w14:textId="77777777" w:rsidR="002A5CE3" w:rsidRDefault="00535099" w:rsidP="00535099">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="1E8E1814" w14:textId="6311B09F" w:rsidR="002E3AE2" w:rsidRDefault="002E3AE2" w:rsidP="002E3AE2">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sepsis Improvement Team</w:t>
+      </w:r>
+      <w:r w:rsidR="002C2404">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11/17 – </w:t>
+      </w:r>
+      <w:r w:rsidR="008B3491">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>03/2022</w:t>
+      </w:r>
+      <w:r w:rsidR="008264D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 1/26 – Current</w:t>
+      </w:r>
+      <w:r w:rsidR="002C2404">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Eden Medical Center</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0697FF7B" w14:textId="3359B75B" w:rsidR="00535099" w:rsidRDefault="002C2404" w:rsidP="00535099">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>Castro Valley</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009726CD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A         </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0705DA65" w14:textId="77777777" w:rsidR="00535099" w:rsidRDefault="00535099" w:rsidP="002E3AE2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="312052B2" w14:textId="77777777" w:rsidR="002A5CE3" w:rsidRDefault="002E3AE2" w:rsidP="002E3AE2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Quality Review Committee</w:t>
       </w:r>
       <w:r w:rsidR="002C2404">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                               </w:t>
       </w:r>
       <w:r w:rsidR="00F53E23">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1/16 </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK3"/>
       <w:bookmarkStart w:id="1" w:name="OLE_LINK4"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>– Current</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="002C2404">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Eden Medical Center, Castro Valley</w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="4C3E8424" w14:textId="77777777" w:rsidR="002E3AE2" w:rsidRDefault="002E3AE2" w:rsidP="002E3AE2">
+        <w:t xml:space="preserve"> Eden Medical Center</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E8E1814" w14:textId="20DBF3AF" w:rsidR="002E3AE2" w:rsidRDefault="002C2404" w:rsidP="002E3AE2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="156040DB" w14:textId="4F5C8B27" w:rsidR="002E3AE2" w:rsidRDefault="002E3AE2" w:rsidP="002E3AE2">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Castro Valley</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009726CD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A                                       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C3E8424" w14:textId="77777777" w:rsidR="002E3AE2" w:rsidRDefault="002E3AE2" w:rsidP="002E3AE2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...56 lines deleted...]
-    <w:p w14:paraId="3518865C" w14:textId="77777777" w:rsidR="008264D8" w:rsidRDefault="008264D8" w:rsidP="002E3AE2">
+    </w:p>
+    <w:p w14:paraId="07A81E4F" w14:textId="77777777" w:rsidR="002A5CE3" w:rsidRDefault="002E3AE2" w:rsidP="002E3AE2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="2A2D9584" w14:textId="1273AEE8" w:rsidR="002C2404" w:rsidRDefault="002C2404" w:rsidP="002C2404">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Utilization Review Committee</w:t>
+      </w:r>
+      <w:r w:rsidR="002C2404">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                             </w:t>
+      </w:r>
+      <w:r w:rsidR="00F53E23">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>01/16 –</w:t>
+      </w:r>
+      <w:r w:rsidR="00D05EBB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F53E23">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>01/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r w:rsidR="002C2404" w:rsidRPr="002C2404">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C2404">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Eden Medical Center</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="156040DB" w14:textId="1DC77349" w:rsidR="002E3AE2" w:rsidRDefault="002C2404" w:rsidP="002E3AE2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Critical Care Committee  </w:t>
-[...37 lines deleted...]
-    <w:p w14:paraId="49F917E7" w14:textId="77777777" w:rsidR="002E3AE2" w:rsidRDefault="002E3AE2" w:rsidP="002E3AE2">
+        <w:t>Castro Valley, CA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3518865C" w14:textId="77777777" w:rsidR="008264D8" w:rsidRDefault="008264D8" w:rsidP="002E3AE2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7416E82F" w14:textId="351881DF" w:rsidR="002E3AE2" w:rsidRPr="009726CD" w:rsidRDefault="002E3AE2" w:rsidP="002E3AE2">
+    <w:p w14:paraId="01D557EB" w14:textId="77777777" w:rsidR="002A5CE3" w:rsidRDefault="002C2404" w:rsidP="002C2404">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009726CD">
-[...28 lines deleted...]
-    <w:p w14:paraId="2DD6492A" w14:textId="77777777" w:rsidR="002E3AE2" w:rsidRPr="009726CD" w:rsidRDefault="002E3AE2" w:rsidP="002E3AE2">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Critical Care Committee  </w:t>
+      </w:r>
+      <w:r w:rsidR="008264D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                  </w:t>
+      </w:r>
+      <w:r w:rsidR="008264D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E3AE2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>12/2014 – Current</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Eden Medical Center</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A2D9584" w14:textId="709A937B" w:rsidR="002C2404" w:rsidRDefault="002C2404" w:rsidP="002C2404">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="63310B05" w14:textId="24FAD0AF" w:rsidR="003B239A" w:rsidRDefault="002E3AE2" w:rsidP="00195528">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Castro Valley, CA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49F917E7" w14:textId="77777777" w:rsidR="002E3AE2" w:rsidRDefault="002E3AE2" w:rsidP="002E3AE2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="407C736E" w14:textId="77777777" w:rsidR="002A5CE3" w:rsidRDefault="002E3AE2" w:rsidP="002E3AE2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="009726CD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
+        <w:t>UCLA Critical Care Committee</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009726CD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>07/2011 – 06/2012</w:t>
+      </w:r>
+      <w:r w:rsidR="002C2404">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ronald Reagan UCLA Medical Center</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7416E82F" w14:textId="1B4EFE3F" w:rsidR="002E3AE2" w:rsidRPr="009726CD" w:rsidRDefault="002C2404" w:rsidP="002E3AE2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los Angeles, CA       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DD6492A" w14:textId="77777777" w:rsidR="002E3AE2" w:rsidRPr="009726CD" w:rsidRDefault="002E3AE2" w:rsidP="002E3AE2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28D866C6" w14:textId="77777777" w:rsidR="002A5CE3" w:rsidRDefault="002E3AE2" w:rsidP="00195528">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009726CD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>UCLA Emergency Medicine Committee</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                    </w:t>
       </w:r>
       <w:r w:rsidRPr="009726CD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>07/2011 – 06/2012</w:t>
       </w:r>
       <w:r w:rsidR="002C2404" w:rsidRPr="002C2404">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002C2404">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ronald Reagan UCLA Medical Center. Los Angeles, CA       </w:t>
+        <w:t>Ronald Reagan UCLA Medical Center</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63310B05" w14:textId="616CDFF3" w:rsidR="003B239A" w:rsidRDefault="002C2404" w:rsidP="00195528">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los Angeles, CA       </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64BFA30F" w14:textId="77777777" w:rsidR="00195528" w:rsidRPr="00195528" w:rsidRDefault="00195528" w:rsidP="00195528">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66B3089D" w14:textId="41F15AB1" w:rsidR="002E3AE2" w:rsidRPr="002E3AE2" w:rsidRDefault="002E3AE2" w:rsidP="002E3AE2">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
         </w:pBdr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
@@ -4136,1346 +4951,1407 @@
           </w14:textOutline>
         </w:rPr>
         <w:t xml:space="preserve"> years)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BC6B856" w14:textId="6F727048" w:rsidR="004E1419" w:rsidRPr="009726CD" w:rsidRDefault="004E1419" w:rsidP="004E1419">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Acute Respiratory Distress Syndrome                                                                          March &amp;  September 2025 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06C0725A" w14:textId="77777777" w:rsidR="008264D8" w:rsidRDefault="004E1419" w:rsidP="004E1419">
+    <w:p w14:paraId="06C0725A" w14:textId="63B4C017" w:rsidR="008264D8" w:rsidRDefault="004E1419" w:rsidP="004E1419">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Trauma Titans: Nursing Symposium</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="3BA76B92" w14:textId="77777777" w:rsidR="00523BA1" w:rsidRDefault="00724AB8" w:rsidP="004E1419">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Eden Medical Center</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="619A7A1B" w14:textId="09D14096" w:rsidR="004E1419" w:rsidRDefault="008264D8" w:rsidP="004E1419">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Castro Valley</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF61A1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E4B46DB" w14:textId="77777777" w:rsidR="004E1419" w:rsidRDefault="004E1419" w:rsidP="004E1419">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28EA32BA" w14:textId="20FD5C31" w:rsidR="004E1419" w:rsidRPr="009726CD" w:rsidRDefault="004E1419" w:rsidP="004E1419">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Traumatic Brain Injury                                                                                                          March &amp; October 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46A0C656" w14:textId="77777777" w:rsidR="008264D8" w:rsidRDefault="004E1419" w:rsidP="00DA588A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Trauma Nursing: From Chaos to Calm, Didactic Lecture</w:t>
+      </w:r>
       <w:r w:rsidR="00724AB8">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="619A7A1B" w14:textId="2D814A88" w:rsidR="004E1419" w:rsidRDefault="00724AB8" w:rsidP="004E1419">
+    <w:p w14:paraId="67C64085" w14:textId="77777777" w:rsidR="00523BA1" w:rsidRDefault="004E1419" w:rsidP="00DA588A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Eden Medical Center</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="1138998D" w14:textId="35E68698" w:rsidR="004E1419" w:rsidRDefault="008264D8" w:rsidP="00DA588A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Casto Valley</w:t>
+      </w:r>
       <w:r w:rsidR="00DF61A1">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="008264D8">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E4B46DB" w14:textId="77777777" w:rsidR="004E1419" w:rsidRDefault="004E1419" w:rsidP="004E1419">
-[...59 lines deleted...]
-    <w:p w14:paraId="1138998D" w14:textId="47990492" w:rsidR="004E1419" w:rsidRDefault="004E1419" w:rsidP="00DA588A">
+    <w:p w14:paraId="681FEA5B" w14:textId="77777777" w:rsidR="008B3491" w:rsidRDefault="008B3491" w:rsidP="00055D4C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30EAC1BF" w14:textId="4049BE8C" w:rsidR="00055D4C" w:rsidRPr="009726CD" w:rsidRDefault="00055D4C" w:rsidP="00055D4C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Introduction to Critical Care Billing                                                                                                           April 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53DC4448" w14:textId="77777777" w:rsidR="008264D8" w:rsidRDefault="00055D4C" w:rsidP="00055D4C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Stanford Critical Care Medicine Didactic Lecture</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C393F8F" w14:textId="77777777" w:rsidR="00523BA1" w:rsidRDefault="00055D4C" w:rsidP="00055D4C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009726CD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nford University Medical Center</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39179687" w14:textId="2F7E52BF" w:rsidR="00055D4C" w:rsidRDefault="008264D8" w:rsidP="00055D4C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Palo Alto</w:t>
+      </w:r>
+      <w:r w:rsidR="002C2404">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BD3A195" w14:textId="77777777" w:rsidR="00055D4C" w:rsidRDefault="00055D4C" w:rsidP="00A36C71">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10ABC65D" w14:textId="4B53E060" w:rsidR="00A36C71" w:rsidRPr="009726CD" w:rsidRDefault="00A36C71" w:rsidP="00A36C71">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Introduction to Critical Care Billing</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD5314">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Interviewing </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                          </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD5314">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> May 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD5314">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BFC7C1D" w14:textId="77777777" w:rsidR="008264D8" w:rsidRDefault="00A36C71" w:rsidP="001F4C08">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Stanford Critical Care Medicine Didactic Lecture</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64974E0B" w14:textId="77777777" w:rsidR="00523BA1" w:rsidRDefault="00A36C71" w:rsidP="001F4C08">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009726CD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nford University Medical Center</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EEE3631" w14:textId="1F0381CD" w:rsidR="00A36C71" w:rsidRDefault="008264D8" w:rsidP="001F4C08">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Palo Alto</w:t>
+      </w:r>
+      <w:r w:rsidR="002C2404">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FB81E6C" w14:textId="7573E601" w:rsidR="00FD5314" w:rsidRDefault="00FD5314" w:rsidP="001F4C08">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15705A56" w14:textId="5C86AC05" w:rsidR="00790054" w:rsidRPr="009726CD" w:rsidRDefault="00790054" w:rsidP="00790054">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Acid/Base Disturbances                                                                                                                    November 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6797855C" w14:textId="77777777" w:rsidR="008264D8" w:rsidRDefault="00790054" w:rsidP="00FD5314">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Emergency Medicine Grand Rounds</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40C9D72D" w14:textId="77777777" w:rsidR="00523BA1" w:rsidRDefault="008264D8" w:rsidP="00FD5314">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00790054" w:rsidRPr="009726CD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ta</w:t>
+      </w:r>
+      <w:r w:rsidR="00790054">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nford University Medical Center</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75D7AB9E" w14:textId="62ADCE22" w:rsidR="00790054" w:rsidRDefault="008264D8" w:rsidP="00FD5314">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Palo Alto</w:t>
+      </w:r>
+      <w:r w:rsidR="002C2404">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C01358E" w14:textId="77777777" w:rsidR="00790054" w:rsidRDefault="00790054" w:rsidP="00FD5314">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44413D19" w14:textId="6DDFC122" w:rsidR="00FD5314" w:rsidRPr="009726CD" w:rsidRDefault="00FD5314" w:rsidP="00FD5314">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Introduction to Critical Care Billing                                                                                                            May 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F393F5F" w14:textId="77777777" w:rsidR="008264D8" w:rsidRDefault="00FD5314" w:rsidP="001F4C08">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Stanford Critical Care Medicine Didactic Lecture</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18E4B781" w14:textId="77777777" w:rsidR="00523BA1" w:rsidRDefault="00FD5314" w:rsidP="001F4C08">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009726CD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nford University Medical Center</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A4BAD38" w14:textId="1E86151D" w:rsidR="00FD5314" w:rsidRDefault="008264D8" w:rsidP="001F4C08">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Palo Alto</w:t>
+      </w:r>
+      <w:r w:rsidR="002C2404">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22D28ACD" w14:textId="77777777" w:rsidR="00A36C71" w:rsidRDefault="00A36C71" w:rsidP="001F4C08">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="554D2F53" w14:textId="13922DAA" w:rsidR="001F4C08" w:rsidRPr="009726CD" w:rsidRDefault="001F4C08" w:rsidP="001F4C08">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Trauma Critical Care Case Stud</w:t>
+      </w:r>
+      <w:r w:rsidR="00A36C71">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                             </w:t>
+      </w:r>
+      <w:r w:rsidR="00A36C71">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>April 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33DA6E08" w14:textId="77777777" w:rsidR="008264D8" w:rsidRDefault="001F4C08" w:rsidP="00537A0E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Trauma Critical Care Conference</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E778ACE" w14:textId="77777777" w:rsidR="00523BA1" w:rsidRDefault="001F4C08" w:rsidP="00537A0E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Eden Medical Center</w:t>
       </w:r>
-      <w:r w:rsidR="00DF61A1">
-[...15 lines deleted...]
-      <w:r w:rsidR="00DF61A1">
+    </w:p>
+    <w:p w14:paraId="65F248A7" w14:textId="0503D10D" w:rsidR="001F4C08" w:rsidRDefault="008264D8" w:rsidP="00537A0E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Castro Valley</w:t>
+      </w:r>
+      <w:r w:rsidR="002C2404">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="008264D8">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="681FEA5B" w14:textId="77777777" w:rsidR="008B3491" w:rsidRDefault="008B3491" w:rsidP="00055D4C">
-[...31 lines deleted...]
-    <w:p w14:paraId="53DC4448" w14:textId="77777777" w:rsidR="008264D8" w:rsidRDefault="00055D4C" w:rsidP="00055D4C">
+    <w:p w14:paraId="3B9BF55B" w14:textId="69208217" w:rsidR="001F4C08" w:rsidRDefault="001F4C08" w:rsidP="00537A0E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="694B5E56" w14:textId="0BBFBE77" w:rsidR="001F4C08" w:rsidRPr="009726CD" w:rsidRDefault="001F4C08" w:rsidP="001F4C08">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ventilator Associated Pneumonia                                                                                                             April 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12A3A5F3" w14:textId="77777777" w:rsidR="008264D8" w:rsidRDefault="001F4C08" w:rsidP="00537A0E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Trauma Systems Meeting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DAEC701" w14:textId="77777777" w:rsidR="00523BA1" w:rsidRDefault="001F4C08" w:rsidP="00537A0E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Eden Medical Center</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F2BAAFD" w14:textId="7F28DCE2" w:rsidR="001F4C08" w:rsidRDefault="008264D8" w:rsidP="00537A0E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Castro Valley</w:t>
+      </w:r>
+      <w:r w:rsidR="002C2404">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C654FC7" w14:textId="77777777" w:rsidR="008264D8" w:rsidRDefault="008264D8" w:rsidP="00537A0E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A4761D0" w14:textId="723528A6" w:rsidR="00537A0E" w:rsidRPr="009726CD" w:rsidRDefault="00537A0E" w:rsidP="00537A0E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hematologic Emergencies – Coagulopathy                                                                                    December 2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="081F68F2" w14:textId="77777777" w:rsidR="008264D8" w:rsidRDefault="00537A0E" w:rsidP="00FF096A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Emergency Medicine Grand Rounds, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FD4266C" w14:textId="77777777" w:rsidR="00523BA1" w:rsidRDefault="00790054" w:rsidP="00FF096A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009726CD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nford University Medical Center</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61F7DA65" w14:textId="7C16C017" w:rsidR="00537A0E" w:rsidRDefault="008264D8" w:rsidP="00FF096A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Palo Alto</w:t>
+      </w:r>
+      <w:r w:rsidR="002C2404">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C1FC7F9" w14:textId="77777777" w:rsidR="00537A0E" w:rsidRDefault="00537A0E" w:rsidP="00FF096A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31852703" w14:textId="7C8241B5" w:rsidR="00FF096A" w:rsidRPr="009726CD" w:rsidRDefault="00FF096A" w:rsidP="00FF096A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Introduction to Critical Care Billing                                                                                                            June 2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76B8815F" w14:textId="77777777" w:rsidR="008264D8" w:rsidRDefault="00FF096A" w:rsidP="00635E09">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Stanford Critical Care Medicine Didactic Lecture</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39179687" w14:textId="3A45EC41" w:rsidR="00055D4C" w:rsidRDefault="00055D4C" w:rsidP="00055D4C">
+    <w:p w14:paraId="3FCD24DF" w14:textId="77777777" w:rsidR="00523BA1" w:rsidRDefault="00FF096A" w:rsidP="00635E09">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009726CD">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Sta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>nford University Medical Center</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="245216B3" w14:textId="24AA9970" w:rsidR="00FF096A" w:rsidRDefault="008264D8" w:rsidP="00635E09">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Palo Alto</w:t>
+      </w:r>
       <w:r w:rsidR="002C2404">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Palo Alto</w:t>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62CB6F99" w14:textId="77777777" w:rsidR="00FF096A" w:rsidRDefault="00FF096A" w:rsidP="00635E09">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="648DB737" w14:textId="77777777" w:rsidR="00523BA1" w:rsidRDefault="00523BA1" w:rsidP="00635E09">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="322616DD" w14:textId="77777777" w:rsidR="00523BA1" w:rsidRDefault="00523BA1" w:rsidP="00635E09">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B2424AF" w14:textId="1E705010" w:rsidR="00635E09" w:rsidRPr="009726CD" w:rsidRDefault="00635E09" w:rsidP="00635E09">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Peri</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF096A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cardiac arrest/Fatal Arrhythmias                                                                        </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF096A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>April 2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C217A71" w14:textId="77777777" w:rsidR="008264D8" w:rsidRDefault="00635E09" w:rsidP="00635E09">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Emergency Medicine </w:t>
+      </w:r>
+      <w:r w:rsidR="00431CCA">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Critical Care Education Day</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A2932A1" w14:textId="77777777" w:rsidR="00523BA1" w:rsidRDefault="00790054" w:rsidP="00635E09">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009726CD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nford University Medical Center</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24A0089F" w14:textId="59EF3DF8" w:rsidR="00635E09" w:rsidRDefault="008264D8" w:rsidP="00635E09">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Palo Alto</w:t>
       </w:r>
       <w:r w:rsidR="002C2404">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="008264D8">
-[...999 lines deleted...]
-      <w:r w:rsidR="008264D8">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5644DECC" w14:textId="6B80AD09" w:rsidR="00635E09" w:rsidRDefault="00635E09" w:rsidP="00B84B83">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -5518,102 +6394,106 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>November 2017</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66F22091" w14:textId="77777777" w:rsidR="008264D8" w:rsidRDefault="00B84B83" w:rsidP="00B84B83">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Emergency Medicine Grand Rounds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF5CD4A" w14:textId="0841EFCB" w:rsidR="00B84B83" w:rsidRDefault="00790054" w:rsidP="00B84B83">
+    <w:p w14:paraId="1B87C73E" w14:textId="77777777" w:rsidR="00523BA1" w:rsidRDefault="00790054" w:rsidP="00B84B83">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009726CD">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Sta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>nford University Medical Center</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="3BF5CD4A" w14:textId="2B55F43E" w:rsidR="00B84B83" w:rsidRDefault="008264D8" w:rsidP="00B84B83">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Palo Alto</w:t>
+      </w:r>
       <w:r w:rsidR="00623B31">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="008264D8">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CA</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="6184F187" w14:textId="77777777" w:rsidR="00B84B83" w:rsidRDefault="00B84B83" w:rsidP="003B418F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1CC0A849" w14:textId="77777777" w:rsidR="002E3AE2" w:rsidRPr="009726CD" w:rsidRDefault="002E3AE2" w:rsidP="003B418F">
       <w:pPr>
         <w:tabs>
@@ -5656,222 +6536,230 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="424D6DC8" w14:textId="2F797AC8" w:rsidR="008264D8" w:rsidRDefault="002E3AE2" w:rsidP="002E3AE2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Critical Care Nursing Class</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2604BCB5" w14:textId="06CC2CEE" w:rsidR="002E3AE2" w:rsidRDefault="002E3AE2" w:rsidP="002E3AE2">
+    <w:p w14:paraId="4A7FAF17" w14:textId="77777777" w:rsidR="00523BA1" w:rsidRDefault="002E3AE2" w:rsidP="002E3AE2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Eden</w:t>
       </w:r>
       <w:r w:rsidRPr="009726CD">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Medical Center</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="2604BCB5" w14:textId="438B1A60" w:rsidR="002E3AE2" w:rsidRDefault="008264D8" w:rsidP="002E3AE2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Castro Valle</w:t>
+      </w:r>
       <w:r w:rsidR="00623B31">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Castro Valle</w:t>
+        <w:t>y,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EC82A79" w14:textId="77777777" w:rsidR="002E3AE2" w:rsidRDefault="002E3AE2" w:rsidP="002E3AE2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="001218B6" w14:textId="77777777" w:rsidR="002E3AE2" w:rsidRPr="009726CD" w:rsidRDefault="002E3AE2" w:rsidP="003B418F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pulmonary Embolism </w:t>
+      </w:r>
+      <w:r w:rsidR="003B418F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                                   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>May 2016</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0B14D6" w14:textId="77777777" w:rsidR="008264D8" w:rsidRDefault="002E3AE2" w:rsidP="002E3AE2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Emergency Medicine Conference</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F225C08" w14:textId="77777777" w:rsidR="00523BA1" w:rsidRDefault="002E3AE2" w:rsidP="00062CD3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009726CD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>UCLA Medical Center</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A80AE09" w14:textId="30BA88E4" w:rsidR="003B239A" w:rsidRPr="00062CD3" w:rsidRDefault="008264D8" w:rsidP="00062CD3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Los Angeles</w:t>
       </w:r>
       <w:r w:rsidR="00623B31">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>y,</w:t>
-[...118 lines deleted...]
-        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="008264D8">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="024F590D" w14:textId="4A128215" w:rsidR="003B418F" w:rsidRPr="002E3AE2" w:rsidRDefault="003B418F" w:rsidP="003B418F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
         </w:pBdr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:solidFill>
               <w14:schemeClr w14:val="tx1"/>
             </w14:solidFill>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
@@ -6777,50 +7665,51 @@
         <w:pStyle w:val="Heading1"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
         </w:pBdr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:solidFill>
               <w14:schemeClr w14:val="tx1"/>
             </w14:solidFill>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:solidFill>
               <w14:schemeClr w14:val="tx1"/>
             </w14:solidFill>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Research – Book Chapters</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30B521AE" w14:textId="5DCB6A9C" w:rsidR="003B418F" w:rsidRPr="003B418F" w:rsidRDefault="003B418F" w:rsidP="003B418F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00670E32">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:b/>
           <w:sz w:val="22"/>
@@ -7452,153 +8341,277 @@
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Factors associated with complications in older adults with isolated blunt chest trauma. </w:t>
       </w:r>
       <w:r w:rsidRPr="00670E32">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Presented at the 2007 California American College of Emergency Physicians Research Forum</w:t>
       </w:r>
       <w:r w:rsidR="00EB2016">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, Seatle WA</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003B418F" w:rsidRPr="00741DD2" w:rsidSect="002D4AE9">
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="69BF6A03" w14:textId="77777777" w:rsidR="00C21CDC" w:rsidRDefault="00C21CDC" w:rsidP="003B239A">
+    <w:p w14:paraId="4708870D" w14:textId="77777777" w:rsidR="0078113A" w:rsidRDefault="0078113A" w:rsidP="003B239A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B5CDE24" w14:textId="77777777" w:rsidR="00C21CDC" w:rsidRDefault="00C21CDC" w:rsidP="003B239A">
+    <w:p w14:paraId="6D7508FC" w14:textId="77777777" w:rsidR="0078113A" w:rsidRDefault="0078113A" w:rsidP="003B239A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
-    <w:altName w:val="Symbol"/>
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02000500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:id w:val="572779330"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="79EA6EF1" w14:textId="210C2D86" w:rsidR="008E6048" w:rsidRDefault="008E6048" w:rsidP="002F41F9">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="15C3218A" w14:textId="77777777" w:rsidR="008E6048" w:rsidRDefault="008E6048">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:id w:val="1976184850"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="5C5FC653" w14:textId="372F4086" w:rsidR="008E6048" w:rsidRDefault="008E6048" w:rsidP="002F41F9">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="540EF1D1" w14:textId="3071A022" w:rsidR="008E6048" w:rsidRDefault="008E6048">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:t>Kaku CV June 2026</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5DBDD7E5" w14:textId="77777777" w:rsidR="00C21CDC" w:rsidRDefault="00C21CDC" w:rsidP="003B239A">
+    <w:p w14:paraId="0479B676" w14:textId="77777777" w:rsidR="0078113A" w:rsidRDefault="0078113A" w:rsidP="003B239A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="290793CD" w14:textId="77777777" w:rsidR="00C21CDC" w:rsidRDefault="00C21CDC" w:rsidP="003B239A">
+    <w:p w14:paraId="21277B6F" w14:textId="77777777" w:rsidR="0078113A" w:rsidRDefault="0078113A" w:rsidP="003B239A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A4F3166"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="921A8D92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -8531,218 +9544,237 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1554729494">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="567691126">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1216502208">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1667630539">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="164513664">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1426145940">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="148"/>
+  <w:zoom w:percent="106"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002F2C16"/>
     <w:rsid w:val="00001FA9"/>
     <w:rsid w:val="00055D4C"/>
     <w:rsid w:val="00061B16"/>
     <w:rsid w:val="00062CD3"/>
     <w:rsid w:val="00080DF4"/>
     <w:rsid w:val="0008370E"/>
     <w:rsid w:val="00093F3E"/>
     <w:rsid w:val="000C3AE6"/>
     <w:rsid w:val="001244E4"/>
     <w:rsid w:val="00125842"/>
     <w:rsid w:val="00133A1C"/>
     <w:rsid w:val="00195528"/>
     <w:rsid w:val="001C3CA2"/>
     <w:rsid w:val="001F4C08"/>
+    <w:rsid w:val="0022118F"/>
+    <w:rsid w:val="00241E5C"/>
     <w:rsid w:val="002527DB"/>
+    <w:rsid w:val="0025556A"/>
     <w:rsid w:val="00255828"/>
     <w:rsid w:val="002756E4"/>
     <w:rsid w:val="00286374"/>
     <w:rsid w:val="00287305"/>
     <w:rsid w:val="00292BE6"/>
     <w:rsid w:val="002970DD"/>
+    <w:rsid w:val="002A5CE3"/>
     <w:rsid w:val="002B697A"/>
     <w:rsid w:val="002C2404"/>
+    <w:rsid w:val="002C624B"/>
     <w:rsid w:val="002D1DE0"/>
     <w:rsid w:val="002D477D"/>
     <w:rsid w:val="002D4AE9"/>
     <w:rsid w:val="002E3AE2"/>
     <w:rsid w:val="002E5C2E"/>
     <w:rsid w:val="002F2C16"/>
     <w:rsid w:val="0030482D"/>
     <w:rsid w:val="00323686"/>
     <w:rsid w:val="003561BE"/>
     <w:rsid w:val="00394876"/>
     <w:rsid w:val="0039782B"/>
     <w:rsid w:val="003B239A"/>
     <w:rsid w:val="003B418F"/>
     <w:rsid w:val="003C0AF4"/>
     <w:rsid w:val="003D3B3F"/>
     <w:rsid w:val="003F6A20"/>
     <w:rsid w:val="00431CCA"/>
     <w:rsid w:val="00447670"/>
     <w:rsid w:val="004625AD"/>
     <w:rsid w:val="0046589E"/>
     <w:rsid w:val="004A33BA"/>
     <w:rsid w:val="004A4CDD"/>
     <w:rsid w:val="004A4EBC"/>
     <w:rsid w:val="004A4FB7"/>
     <w:rsid w:val="004A7BC9"/>
     <w:rsid w:val="004E1419"/>
     <w:rsid w:val="004F32A0"/>
     <w:rsid w:val="004F73EF"/>
     <w:rsid w:val="0052348E"/>
+    <w:rsid w:val="00523BA1"/>
     <w:rsid w:val="0053369E"/>
     <w:rsid w:val="00535099"/>
     <w:rsid w:val="00537A0E"/>
     <w:rsid w:val="005441A3"/>
     <w:rsid w:val="00563032"/>
     <w:rsid w:val="005854F2"/>
     <w:rsid w:val="005910F2"/>
     <w:rsid w:val="00592D29"/>
     <w:rsid w:val="005C7E13"/>
+    <w:rsid w:val="00602AD6"/>
     <w:rsid w:val="00622915"/>
     <w:rsid w:val="00623B31"/>
     <w:rsid w:val="00625A94"/>
     <w:rsid w:val="00631FAF"/>
     <w:rsid w:val="00633100"/>
     <w:rsid w:val="00635E09"/>
     <w:rsid w:val="00663C28"/>
     <w:rsid w:val="0067350C"/>
     <w:rsid w:val="006B70F5"/>
     <w:rsid w:val="006C2D30"/>
     <w:rsid w:val="007015E5"/>
     <w:rsid w:val="00724AB8"/>
     <w:rsid w:val="007314C0"/>
     <w:rsid w:val="00736C3C"/>
     <w:rsid w:val="00741DD2"/>
     <w:rsid w:val="00746CFE"/>
     <w:rsid w:val="007541D3"/>
+    <w:rsid w:val="0078113A"/>
     <w:rsid w:val="00783336"/>
     <w:rsid w:val="00790054"/>
+    <w:rsid w:val="00791CF6"/>
     <w:rsid w:val="007F3535"/>
     <w:rsid w:val="007F7CEB"/>
     <w:rsid w:val="00812535"/>
     <w:rsid w:val="00822051"/>
     <w:rsid w:val="008264D8"/>
     <w:rsid w:val="008A4E90"/>
     <w:rsid w:val="008B3491"/>
     <w:rsid w:val="008D238C"/>
+    <w:rsid w:val="008E6048"/>
     <w:rsid w:val="008E7E79"/>
     <w:rsid w:val="00922533"/>
     <w:rsid w:val="009365B3"/>
     <w:rsid w:val="0097342C"/>
     <w:rsid w:val="00974E75"/>
     <w:rsid w:val="009E0E7A"/>
     <w:rsid w:val="00A052F2"/>
     <w:rsid w:val="00A2193C"/>
     <w:rsid w:val="00A36C71"/>
+    <w:rsid w:val="00A43638"/>
     <w:rsid w:val="00AC4F9E"/>
     <w:rsid w:val="00AD3D30"/>
     <w:rsid w:val="00AE4595"/>
     <w:rsid w:val="00B11773"/>
+    <w:rsid w:val="00B56399"/>
     <w:rsid w:val="00B84B83"/>
     <w:rsid w:val="00B9268F"/>
     <w:rsid w:val="00B92827"/>
+    <w:rsid w:val="00BA4C26"/>
     <w:rsid w:val="00BF5586"/>
     <w:rsid w:val="00C10631"/>
     <w:rsid w:val="00C134B8"/>
     <w:rsid w:val="00C20C44"/>
     <w:rsid w:val="00C21CDC"/>
     <w:rsid w:val="00C25511"/>
     <w:rsid w:val="00C35181"/>
     <w:rsid w:val="00C35261"/>
     <w:rsid w:val="00C41613"/>
     <w:rsid w:val="00C4318B"/>
     <w:rsid w:val="00C96B15"/>
     <w:rsid w:val="00CC6AB1"/>
     <w:rsid w:val="00CD0621"/>
     <w:rsid w:val="00D05EBB"/>
     <w:rsid w:val="00D16DCA"/>
     <w:rsid w:val="00D2434E"/>
+    <w:rsid w:val="00D315A1"/>
     <w:rsid w:val="00D54492"/>
     <w:rsid w:val="00D92C10"/>
     <w:rsid w:val="00DA588A"/>
     <w:rsid w:val="00DB0A64"/>
     <w:rsid w:val="00DE0B1B"/>
     <w:rsid w:val="00DE173B"/>
     <w:rsid w:val="00DF3DC8"/>
     <w:rsid w:val="00DF61A1"/>
     <w:rsid w:val="00E10542"/>
     <w:rsid w:val="00E3068C"/>
+    <w:rsid w:val="00E310CD"/>
+    <w:rsid w:val="00E40D56"/>
     <w:rsid w:val="00E7066B"/>
     <w:rsid w:val="00E91FF9"/>
     <w:rsid w:val="00EB2016"/>
     <w:rsid w:val="00EB43BD"/>
     <w:rsid w:val="00EE74A2"/>
     <w:rsid w:val="00EE7E9A"/>
     <w:rsid w:val="00F03FFF"/>
     <w:rsid w:val="00F06810"/>
+    <w:rsid w:val="00F214B2"/>
     <w:rsid w:val="00F32435"/>
     <w:rsid w:val="00F53E23"/>
     <w:rsid w:val="00F57473"/>
+    <w:rsid w:val="00F63FA8"/>
     <w:rsid w:val="00F7319E"/>
     <w:rsid w:val="00F73FC1"/>
     <w:rsid w:val="00F9736D"/>
     <w:rsid w:val="00FA06B6"/>
     <w:rsid w:val="00FA2AC7"/>
+    <w:rsid w:val="00FC508A"/>
     <w:rsid w:val="00FD5314"/>
     <w:rsid w:val="00FE4797"/>
     <w:rsid w:val="00FF096A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -9439,89 +10471,97 @@
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00812535"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="id-label">
     <w:name w:val="id-label"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00812535"/>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00812535"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008E6048"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="236595716">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406459458">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -9761,71 +10801,71 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C8B9C7E2-2F6C-3642-9F54-C809BB808651}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>11456</Characters>
+  <Pages>7</Pages>
+  <Words>2136</Words>
+  <Characters>12179</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>95</Lines>
-  <Paragraphs>26</Paragraphs>
+  <Lines>101</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13439</CharactersWithSpaces>
+  <CharactersWithSpaces>14287</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Shawn Kaku</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>