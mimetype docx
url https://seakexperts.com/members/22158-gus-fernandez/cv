--- v0 (2026-06-07)
+++ v1 (2026-07-14)
@@ -79,163 +79,155 @@
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="900" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="05E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6660"/>
         <w:gridCol w:w="800"/>
         <w:gridCol w:w="3380"/>
       </w:tblGrid>
       <w:tr w:rsidR="00337A99" w14:paraId="3D188824" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6660" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="420" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="400" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3DCB279F" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3DCB279F" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="documentname"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="span"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Gus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="span"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Fernandez, Pharm.D.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35BBD53B" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="35BBD53B" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="bottomlowborder"/>
               <w:spacing w:before="60" w:after="500"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01F00371" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="01F00371" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="topborder"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FC0B2B5" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6FC0B2B5" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="toppadding"/>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E94AD7C" w14:textId="434C1835" w:rsidR="00337A99" w:rsidRDefault="001011A0">
             <w:pPr>
               <w:pStyle w:val="documentheading"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentsectiontitle"/>
                 <w:color w:val="000000"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
-              <w:t>PROFESSIONAL OVERVIEW</w:t>
-[...7 lines deleted...]
-              <w:t> </w:t>
+              <w:t>PROFESSIONAL OVERVIEW </w:t>
             </w:r>
             <w:r w:rsidR="00835FDD">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D45938A" wp14:editId="27715EBC">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>0</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="line">
                         <wp:posOffset>28575</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="4229100" cy="133350"/>
                       <wp:effectExtent l="0" t="0" r="3175" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="278358672" name="Rectangle 10"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -271,137 +263,177 @@
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:rect w14:anchorId="5B838D8A" id="Rectangle 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:2.25pt;width:333pt;height:10.5pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC40MzO6wEAALUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Jsp00Ey0FqJ0WB&#10;9AGk/QCKoiSiFJdd0pbdr++SchyjvRW9EFzucrgzO1zdHgbD9gq9BlvxYpZzpqyERtuu4t+/Pby5&#10;5swHYRthwKqKH5Xnt+vXr1ajK9UcejCNQkYg1pejq3gfgiuzzMteDcLPwClLyRZwEIFC7LIGxUjo&#10;g8nmef42GwEbhyCV93S6nZJ8nfDbVsnwpW29CsxUnHoLacW01nHN1itRdihcr+WpDfEPXQxCW3r0&#10;DLUVQbAd6r+gBi0RPLRhJmHIoG21VIkDsSnyP9g89cKpxIXE8e4sk/9/sPLz/sl9xdi6d48gf3hm&#10;YdML26k7RBh7JRp6rohCZaPz5flCDDxdZfX4CRoardgFSBocWhwiILFjhyT18Sy1OgQm6XA5n98U&#10;OU1EUq5YLBZXaRaZKJ9vO/Thg4KBxU3FkUaZ0MX+0YfYjSifS1L3YHTzoI1JAXb1xiDbCxr79v39&#10;9f0mESCSl2XGxmIL8dqEGE8SzcgsmsiXNTRHYokweYe8Tpse8BdnI/mm4v7nTqDizHy0pNRNsVxG&#10;o6VgefVuTgFeZurLjLCSoCoeOJu2mzCZc+dQdz29VCTSFu5I3VYn4i9dnZolbyQ9Tj6O5ruMU9XL&#10;b1v/BgAA//8DAFBLAwQUAAYACAAAACEAtIFfNtsAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;QUvEMBSE74L/ITzBy+KmLm3Q2tdlEUVQPHT1B6TNsy3bvJQku1v/vfGkx2GGmW+q7WIncSIfRscI&#10;t+sMBHHnzMg9wufH880diBA1Gz05JoRvCrCtLy8qXRp35oZO+9iLVMKh1AhDjHMpZegGsjqs3Uyc&#10;vC/nrY5J+l4ar8+p3E5yk2VKWj1yWhj0TI8DdYf90SI0T7vV+yFv89WreutefAz3jQyI11fL7gFE&#10;pCX+heEXP6FDnZhad2QTxISQjkSEvACRTKVU0i3CpihA1pX8T1//AAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhALjQzM7rAQAAtQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhALSBXzbbAAAABQEAAA8AAAAAAAAAAAAAAAAARQQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAABNBQAAAAA=&#10;" fillcolor="#dbe8ec" stroked="f">
                       <w10:wrap anchory="line"/>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38D055D3" w14:textId="72E7CBBE" w:rsidR="00337A99" w:rsidRDefault="001011A0" w:rsidP="001011A0">
+          <w:p w14:paraId="38D055D3" w14:textId="69FA728D" w:rsidR="00337A99" w:rsidRDefault="001011A0" w:rsidP="001011A0">
             <w:pPr>
               <w:pStyle w:val="documentleft-boxsinglecolumn"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="5" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>A healthcare executive who has over 40 years of experience in the following industry sectors: outpatient and hospital pharmacy, pharmaceutical commercial operations, clinical trial recruitment solutions and senior care. An experienced owner and operator of Residential Care Facilities for the Elderly (RCFE) and a non-medical home care agency. A certified RCFE administrator with extensive knowledge of Title 22 regulations and state licensing requirements. Skilled in assisted living, memory care, regulatory compliance, staff leadership, resident care planning, and operational efficiency.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2B794915" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="00752F69">
+              <w:rPr>
+                <w:rStyle w:val="documentleft-box"/>
+                <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>n experienced</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="documentleft-box"/>
+                <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> healthcare executive who has </w:t>
+            </w:r>
+            <w:r w:rsidR="00752F69">
+              <w:rPr>
+                <w:rStyle w:val="documentleft-box"/>
+                <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>extensive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="documentleft-box"/>
+                <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> experience in the following industry sectors: outpatient and hospital pharmacy, pharmaceutical commercial operations, clinical trial recruitment solutions and senior care. An experienced owner and operator of Residential Care Facilities for the Elderly (RCFE) and a non-medical home care agency. A certified RCFE administrator with extensive knowledge of Title 22 regulations and state licensing requirements. Skilled in assisted living, memory care, regulatory compliance, staff leadership, resident care planning, and operational efficiency.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B794915" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="bottomlowborder"/>
               <w:spacing w:after="500"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66F584C4" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="66F584C4" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="topborder"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73F340BF" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="73F340BF" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="toppadding"/>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5607CEA7" w14:textId="069462B9" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5607CEA7" w14:textId="069462B9" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="documentheading"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentsectiontitle"/>
                 <w:color w:val="000000"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>Experience </w:t>
             </w:r>
             <w:r w:rsidR="00835FDD">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1139E2E9" wp14:editId="6168A525">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
@@ -451,121 +483,121 @@
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:rect w14:anchorId="05C53AB9" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:2.25pt;width:333pt;height:10.5pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC40MzO6wEAALUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Jsp00Ey0FqJ0WB&#10;9AGk/QCKoiSiFJdd0pbdr++SchyjvRW9EFzucrgzO1zdHgbD9gq9BlvxYpZzpqyERtuu4t+/Pby5&#10;5swHYRthwKqKH5Xnt+vXr1ajK9UcejCNQkYg1pejq3gfgiuzzMteDcLPwClLyRZwEIFC7LIGxUjo&#10;g8nmef42GwEbhyCV93S6nZJ8nfDbVsnwpW29CsxUnHoLacW01nHN1itRdihcr+WpDfEPXQxCW3r0&#10;DLUVQbAd6r+gBi0RPLRhJmHIoG21VIkDsSnyP9g89cKpxIXE8e4sk/9/sPLz/sl9xdi6d48gf3hm&#10;YdML26k7RBh7JRp6rohCZaPz5flCDDxdZfX4CRoardgFSBocWhwiILFjhyT18Sy1OgQm6XA5n98U&#10;OU1EUq5YLBZXaRaZKJ9vO/Thg4KBxU3FkUaZ0MX+0YfYjSifS1L3YHTzoI1JAXb1xiDbCxr79v39&#10;9f0mESCSl2XGxmIL8dqEGE8SzcgsmsiXNTRHYokweYe8Tpse8BdnI/mm4v7nTqDizHy0pNRNsVxG&#10;o6VgefVuTgFeZurLjLCSoCoeOJu2mzCZc+dQdz29VCTSFu5I3VYn4i9dnZolbyQ9Tj6O5ruMU9XL&#10;b1v/BgAA//8DAFBLAwQUAAYACAAAACEAtIFfNtsAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;QUvEMBSE74L/ITzBy+KmLm3Q2tdlEUVQPHT1B6TNsy3bvJQku1v/vfGkx2GGmW+q7WIncSIfRscI&#10;t+sMBHHnzMg9wufH880diBA1Gz05JoRvCrCtLy8qXRp35oZO+9iLVMKh1AhDjHMpZegGsjqs3Uyc&#10;vC/nrY5J+l4ar8+p3E5yk2VKWj1yWhj0TI8DdYf90SI0T7vV+yFv89WreutefAz3jQyI11fL7gFE&#10;pCX+heEXP6FDnZhad2QTxISQjkSEvACRTKVU0i3CpihA1pX8T1//AAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhALjQzM7rAQAAtQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhALSBXzbbAAAABQEAAA8AAAAAAAAAAAAAAAAARQQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAABNBQAAAAA=&#10;" fillcolor="#dbe8ec" stroked="f">
                       <w10:wrap anchory="line"/>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
-          <w:p w14:paraId="048FD2D5" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="048FD2D5" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="documentexperienceparagraphspacing"/>
               <w:spacing w:line="100" w:lineRule="exact"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C97FA04" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1C97FA04" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="documentpaddedline"/>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documenttxtBold"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Co-owner/Certified Administrator</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="span"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="span"/>
                 <w:rFonts w:ascii="Fira Sans Medium" w:eastAsia="Fira Sans Medium" w:hAnsi="Fira Sans Medium" w:cs="Fira Sans Medium"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>01/2021 - Current</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentjobdates"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D5F2D9E" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0D5F2D9E" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="documentpaddedline"/>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans" w:eastAsia="Fira Sans" w:hAnsi="Fira Sans" w:cs="Fira Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentcompanyname"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>KEVORY HOLDING COMPANY. INC. (dba La Jolla Senior Care Homes)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="span"/>
@@ -587,148 +619,148 @@
               </w:rPr>
               <w:t>La Jolla</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="span"/>
                 <w:rFonts w:ascii="Fira Sans" w:eastAsia="Fira Sans" w:hAnsi="Fira Sans" w:cs="Fira Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentjobstate"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>USA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1765C8CA" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1765C8CA" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="divdocumentulli"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="60" w:line="260" w:lineRule="atLeast"/>
               <w:ind w:left="220" w:hanging="192"/>
               <w:rPr>
                 <w:rStyle w:val="span"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="span"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>La Jolla Senior Care Homes is a portfolio of two Residential Care Facilities for the Elderly (RCFE) in La Jolla, California. Our mission is serving seniors in a manner that preserves their dignity and promotes their independence while enhancing their quality of life. Our care homes consist of the following residences, La Jolla Casa Fiesta and La Jolla Vista.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B319900" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7B319900" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="documentexperienceparagraphspacing"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38C78BC3" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="38C78BC3" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="documentpaddedline"/>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documenttxtBold"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Co-owner</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="span"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="span"/>
                 <w:rFonts w:ascii="Fira Sans Medium" w:eastAsia="Fira Sans Medium" w:hAnsi="Fira Sans Medium" w:cs="Fira Sans Medium"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>01/2019 - Current</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentjobdates"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A498DEE" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5A498DEE" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="documentpaddedline"/>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans" w:eastAsia="Fira Sans" w:hAnsi="Fira Sans" w:cs="Fira Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentcompanyname"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>SENIOR HELPERS OF SAN DIEGO COUNTY</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="span"/>
@@ -750,412 +782,412 @@
               </w:rPr>
               <w:t>San Diego</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="span"/>
                 <w:rFonts w:ascii="Fira Sans" w:eastAsia="Fira Sans" w:hAnsi="Fira Sans" w:cs="Fira Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentjobstate"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>USA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52D6D859" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="52D6D859" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="divdocumentulli"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:before="60" w:line="260" w:lineRule="atLeast"/>
               <w:ind w:left="220" w:hanging="192"/>
               <w:rPr>
                 <w:rStyle w:val="span"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="span"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Senior Helpers of San Diego County is the premier provider of in-home senior care. The company offers a comprehensive suite of tailored home care services that support aging in place. Our services range from companion care for seniors who need daily assistance to personalized care for those with Alzheimer's disease, Parkinson's disease and other chronic conditions. We also work in coordination with hospice agencies in providing end of life support care.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08BE89C6" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="08BE89C6" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="documentexperienceparagraphspacing"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10B81A85" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="10B81A85" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="documentpaddedline"/>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documenttxtBold"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vice President, Commercial Operations</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="span"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="span"/>
                 <w:rFonts w:ascii="Fira Sans Medium" w:eastAsia="Fira Sans Medium" w:hAnsi="Fira Sans Medium" w:cs="Fira Sans Medium"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>01/2015 - 01/2019</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentjobdates"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01DE1808" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="01DE1808" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="documentpaddedline"/>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans" w:eastAsia="Fira Sans" w:hAnsi="Fira Sans" w:cs="Fira Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentcompanyname"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ADAMIS PHARMACEUTICALS CORPORATION</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans" w:eastAsia="Fira Sans" w:hAnsi="Fira Sans" w:cs="Fira Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="404C8D1D" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="404C8D1D" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="documentexperienceparagraphspacing"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53CE5516" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="53CE5516" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="documentpaddedline"/>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documenttxtBold"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>National Business Director</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="span"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="span"/>
                 <w:rFonts w:ascii="Fira Sans Medium" w:eastAsia="Fira Sans Medium" w:hAnsi="Fira Sans Medium" w:cs="Fira Sans Medium"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>01/2011 - 01/2015</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentjobdates"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DA300FD" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2DA300FD" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="documentpaddedline"/>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans" w:eastAsia="Fira Sans" w:hAnsi="Fira Sans" w:cs="Fira Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentcompanyname"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>INVENTIV HEALTH COMMERCIAL SERVICES</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans" w:eastAsia="Fira Sans" w:hAnsi="Fira Sans" w:cs="Fira Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6169B523" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6169B523" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="documentexperienceparagraphspacing"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F56E7A4" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2F56E7A4" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="documentpaddedline"/>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documenttxtBold"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Executive Vice President, Business Development</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="span"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="span"/>
                 <w:rFonts w:ascii="Fira Sans Medium" w:eastAsia="Fira Sans Medium" w:hAnsi="Fira Sans Medium" w:cs="Fira Sans Medium"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>01/2007 - 01/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentjobdates"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="340155F2" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="340155F2" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="documentpaddedline"/>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans" w:eastAsia="Fira Sans" w:hAnsi="Fira Sans" w:cs="Fira Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentcompanyname"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>RESOLUTIONS, RAPID ENROLLMENT SOLUTIONS, LLC</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans" w:eastAsia="Fira Sans" w:hAnsi="Fira Sans" w:cs="Fira Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="324AF6D0" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="324AF6D0" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="documentexperienceparagraphspacing"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00EB517F" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="00EB517F" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="documentpaddedline"/>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documenttxtBold"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Vice President, Commercial Development &amp; Operations</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="span"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
@@ -1163,51 +1195,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="span"/>
                 <w:rFonts w:ascii="Fira Sans Medium" w:eastAsia="Fira Sans Medium" w:hAnsi="Fira Sans Medium" w:cs="Fira Sans Medium"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>01/2000 - 01/2007</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentjobdates"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5EA236FF" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5EA236FF" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="documentpaddedline"/>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans" w:eastAsia="Fira Sans" w:hAnsi="Fira Sans" w:cs="Fira Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentcompanyname"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>AVANIR PHARMACEUTICALS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="span"/>
@@ -1229,120 +1261,120 @@
               </w:rPr>
               <w:t>San Diego</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="span"/>
                 <w:rFonts w:ascii="Fira Sans" w:eastAsia="Fira Sans" w:hAnsi="Fira Sans" w:cs="Fira Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentjobstate"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>USA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1024C7E1" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1024C7E1" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="documentexperienceparagraphspacing"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E14CF9D" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6E14CF9D" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="documentpaddedline"/>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documenttxtBold"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Various sales and marketing positions</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="span"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="span"/>
                 <w:rFonts w:ascii="Fira Sans Medium" w:eastAsia="Fira Sans Medium" w:hAnsi="Fira Sans Medium" w:cs="Fira Sans Medium"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>01/1994 - 01/2000</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentjobdates"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F6DA1D0" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2F6DA1D0" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="documentpaddedline"/>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans" w:eastAsia="Fira Sans" w:hAnsi="Fira Sans" w:cs="Fira Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentcompanyname"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DURA PHARMACEUTICALS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="span"/>
@@ -1364,120 +1396,120 @@
               </w:rPr>
               <w:t>San Diego</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="span"/>
                 <w:rFonts w:ascii="Fira Sans" w:eastAsia="Fira Sans" w:hAnsi="Fira Sans" w:cs="Fira Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentjobstate"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>USA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1BE57212" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1BE57212" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="documentexperienceparagraphspacing"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C55D748" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4C55D748" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="documentpaddedline"/>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documenttxtBold"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Pharmacist</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="span"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="span"/>
                 <w:rFonts w:ascii="Fira Sans Medium" w:eastAsia="Fira Sans Medium" w:hAnsi="Fira Sans Medium" w:cs="Fira Sans Medium"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>01/1992 - 01/1994</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentjobdates"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1430CE95" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1430CE95" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="documentpaddedline"/>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans" w:eastAsia="Fira Sans" w:hAnsi="Fira Sans" w:cs="Fira Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentcompanyname"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>KAISER PERMANENTE/VETERAN'S ADMINISTRATION MEDICAL CENTER</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="span"/>
@@ -1499,120 +1531,120 @@
               </w:rPr>
               <w:t>San Diego</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="span"/>
                 <w:rFonts w:ascii="Fira Sans" w:eastAsia="Fira Sans" w:hAnsi="Fira Sans" w:cs="Fira Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentjobstate"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>USA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F71F369" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2F71F369" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="documentexperienceparagraphspacing"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4193CF59" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4193CF59" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="documentpaddedline"/>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documenttxtBold"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Various sales and marketing positions</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="span"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="span"/>
                 <w:rFonts w:ascii="Fira Sans Medium" w:eastAsia="Fira Sans Medium" w:hAnsi="Fira Sans Medium" w:cs="Fira Sans Medium"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>01/1986 - 01/1992</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentjobdates"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E8658C1" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5E8658C1" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="documentpaddedline"/>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans" w:eastAsia="Fira Sans" w:hAnsi="Fira Sans" w:cs="Fira Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentcompanyname"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ELI LILLY &amp; COMPANY</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="span"/>
@@ -1634,120 +1666,120 @@
               </w:rPr>
               <w:t>San Diego</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="span"/>
                 <w:rFonts w:ascii="Fira Sans" w:eastAsia="Fira Sans" w:hAnsi="Fira Sans" w:cs="Fira Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentjobstate"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>USA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6307D2A1" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6307D2A1" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="documentexperienceparagraphspacing"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E28679E" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3E28679E" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="documentpaddedline"/>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documenttxtBold"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Pharmacist</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="span"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="span"/>
                 <w:rFonts w:ascii="Fira Sans Medium" w:eastAsia="Fira Sans Medium" w:hAnsi="Fira Sans Medium" w:cs="Fira Sans Medium"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>01/1983 - 01/1986</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentjobdates"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F1BFF47" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2F1BFF47" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="documentpaddedline"/>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans" w:eastAsia="Fira Sans" w:hAnsi="Fira Sans" w:cs="Fira Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentcompanyname"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>KAISER PERMANENTE</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="span"/>
@@ -1769,111 +1801,111 @@
               </w:rPr>
               <w:t>San Diego</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="span"/>
                 <w:rFonts w:ascii="Fira Sans" w:eastAsia="Fira Sans" w:hAnsi="Fira Sans" w:cs="Fira Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentjobstate"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>USA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="601D0954" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="601D0954" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="bottomlowborder"/>
               <w:spacing w:after="500"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54FBC0BE" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="54FBC0BE" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="topborder"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="591E2212" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="591E2212" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="toppadding"/>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="740DFFB3" w14:textId="1DC663FB" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="740DFFB3" w14:textId="1DC663FB" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="documentheading"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentsectiontitle"/>
                 <w:color w:val="000000"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>Education </w:t>
             </w:r>
             <w:r w:rsidR="00835FDD">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="74C2CCF3" wp14:editId="52298454">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
@@ -1923,112 +1955,112 @@
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:rect w14:anchorId="14DCD8F7" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:2.25pt;width:333pt;height:10.5pt;z-index:-251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC40MzO6wEAALUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Jsp00Ey0FqJ0WB&#10;9AGk/QCKoiSiFJdd0pbdr++SchyjvRW9EFzucrgzO1zdHgbD9gq9BlvxYpZzpqyERtuu4t+/Pby5&#10;5swHYRthwKqKH5Xnt+vXr1ajK9UcejCNQkYg1pejq3gfgiuzzMteDcLPwClLyRZwEIFC7LIGxUjo&#10;g8nmef42GwEbhyCV93S6nZJ8nfDbVsnwpW29CsxUnHoLacW01nHN1itRdihcr+WpDfEPXQxCW3r0&#10;DLUVQbAd6r+gBi0RPLRhJmHIoG21VIkDsSnyP9g89cKpxIXE8e4sk/9/sPLz/sl9xdi6d48gf3hm&#10;YdML26k7RBh7JRp6rohCZaPz5flCDDxdZfX4CRoardgFSBocWhwiILFjhyT18Sy1OgQm6XA5n98U&#10;OU1EUq5YLBZXaRaZKJ9vO/Thg4KBxU3FkUaZ0MX+0YfYjSifS1L3YHTzoI1JAXb1xiDbCxr79v39&#10;9f0mESCSl2XGxmIL8dqEGE8SzcgsmsiXNTRHYokweYe8Tpse8BdnI/mm4v7nTqDizHy0pNRNsVxG&#10;o6VgefVuTgFeZurLjLCSoCoeOJu2mzCZc+dQdz29VCTSFu5I3VYn4i9dnZolbyQ9Tj6O5ruMU9XL&#10;b1v/BgAA//8DAFBLAwQUAAYACAAAACEAtIFfNtsAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;QUvEMBSE74L/ITzBy+KmLm3Q2tdlEUVQPHT1B6TNsy3bvJQku1v/vfGkx2GGmW+q7WIncSIfRscI&#10;t+sMBHHnzMg9wufH880diBA1Gz05JoRvCrCtLy8qXRp35oZO+9iLVMKh1AhDjHMpZegGsjqs3Uyc&#10;vC/nrY5J+l4ar8+p3E5yk2VKWj1yWhj0TI8DdYf90SI0T7vV+yFv89WreutefAz3jQyI11fL7gFE&#10;pCX+heEXP6FDnZhad2QTxISQjkSEvACRTKVU0i3CpihA1pX8T1//AAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhALjQzM7rAQAAtQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhALSBXzbbAAAABQEAAA8AAAAAAAAAAAAAAAAARQQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAABNBQAAAAA=&#10;" fillcolor="#dbe8ec" stroked="f">
                       <w10:wrap anchory="line"/>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58177D32" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="58177D32" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="documenteducationparagraphspacing"/>
               <w:spacing w:line="100" w:lineRule="exact"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="182ADB15" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="182ADB15" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="documentpaddedline"/>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentdegree"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>MASTER OF BUSINESS ADMINISTRATION</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="span"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="span"/>
                 <w:rFonts w:ascii="Fira Sans Medium" w:eastAsia="Fira Sans Medium" w:hAnsi="Fira Sans Medium" w:cs="Fira Sans Medium"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>01/1998</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F236808" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3F236808" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="documentpaddedline"/>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentcompanyname"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Webster University</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="span"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
@@ -2044,111 +2076,111 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>San Diego</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="span"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documenteducationjobstate"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>CA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C5AC59C" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4C5AC59C" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="documenteducationparagraphspacing"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="515BCF2F" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="515BCF2F" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="documentpaddedline"/>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentdegree"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DOCTOR OF PHARMACY</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="span"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="span"/>
                 <w:rFonts w:ascii="Fira Sans Medium" w:eastAsia="Fira Sans Medium" w:hAnsi="Fira Sans Medium" w:cs="Fira Sans Medium"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>01/1983</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A280BED" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4A280BED" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="documentpaddedline"/>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentcompanyname"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>University of the Pacific</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="span"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
@@ -2164,111 +2196,111 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Stockton</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="span"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documenteducationjobstate"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>CA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D5E525E" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7D5E525E" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="bottomlowborder"/>
               <w:spacing w:after="500"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="268AE719" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="268AE719" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="topborder"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39D062CE" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="39D062CE" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="toppadding"/>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A6B3F92" w14:textId="0C055F5D" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0A6B3F92" w14:textId="0C055F5D" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="documentheading"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentsectiontitle"/>
                 <w:color w:val="000000"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>Personal Information </w:t>
             </w:r>
             <w:r w:rsidR="00835FDD">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="703D6AFA" wp14:editId="1101C593">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
@@ -2318,137 +2350,137 @@
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:rect w14:anchorId="0D2269D4" id="Rectangle 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:2.25pt;width:333pt;height:10.5pt;z-index:-251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC40MzO6wEAALUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Jsp00Ey0FqJ0WB&#10;9AGk/QCKoiSiFJdd0pbdr++SchyjvRW9EFzucrgzO1zdHgbD9gq9BlvxYpZzpqyERtuu4t+/Pby5&#10;5swHYRthwKqKH5Xnt+vXr1ajK9UcejCNQkYg1pejq3gfgiuzzMteDcLPwClLyRZwEIFC7LIGxUjo&#10;g8nmef42GwEbhyCV93S6nZJ8nfDbVsnwpW29CsxUnHoLacW01nHN1itRdihcr+WpDfEPXQxCW3r0&#10;DLUVQbAd6r+gBi0RPLRhJmHIoG21VIkDsSnyP9g89cKpxIXE8e4sk/9/sPLz/sl9xdi6d48gf3hm&#10;YdML26k7RBh7JRp6rohCZaPz5flCDDxdZfX4CRoardgFSBocWhwiILFjhyT18Sy1OgQm6XA5n98U&#10;OU1EUq5YLBZXaRaZKJ9vO/Thg4KBxU3FkUaZ0MX+0YfYjSifS1L3YHTzoI1JAXb1xiDbCxr79v39&#10;9f0mESCSl2XGxmIL8dqEGE8SzcgsmsiXNTRHYokweYe8Tpse8BdnI/mm4v7nTqDizHy0pNRNsVxG&#10;o6VgefVuTgFeZurLjLCSoCoeOJu2mzCZc+dQdz29VCTSFu5I3VYn4i9dnZolbyQ9Tj6O5ruMU9XL&#10;b1v/BgAA//8DAFBLAwQUAAYACAAAACEAtIFfNtsAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;QUvEMBSE74L/ITzBy+KmLm3Q2tdlEUVQPHT1B6TNsy3bvJQku1v/vfGkx2GGmW+q7WIncSIfRscI&#10;t+sMBHHnzMg9wufH880diBA1Gz05JoRvCrCtLy8qXRp35oZO+9iLVMKh1AhDjHMpZegGsjqs3Uyc&#10;vC/nrY5J+l4ar8+p3E5yk2VKWj1yWhj0TI8DdYf90SI0T7vV+yFv89WreutefAz3jQyI11fL7gFE&#10;pCX+heEXP6FDnZhad2QTxISQjkSEvACRTKVU0i3CpihA1pX8T1//AAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhALjQzM7rAQAAtQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhALSBXzbbAAAABQEAAA8AAAAAAAAAAAAAAAAARQQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAABNBQAAAAA=&#10;" fillcolor="#dbe8ec" stroked="f">
                       <w10:wrap anchory="line"/>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F72897F" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4F72897F" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="documentleft-boxsinglecolumn"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="5" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Title: PharmD, MBA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7811B595" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7811B595" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="bottomlowborder"/>
               <w:spacing w:after="500"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A701D46" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5A701D46" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="topborder"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A1FE1EB" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1A1FE1EB" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="toppadding"/>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="542AC5E4" w14:textId="52CEB1C0" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="542AC5E4" w14:textId="52CEB1C0" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="documentheading"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentsectiontitle"/>
                 <w:color w:val="000000"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>Licensure and Certifications </w:t>
             </w:r>
             <w:r w:rsidR="00835FDD">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F3DFDD1" wp14:editId="311020FF">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
@@ -2498,170 +2530,170 @@
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:rect w14:anchorId="7A154290" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:2.25pt;width:333pt;height:10.5pt;z-index:-251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC40MzO6wEAALUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Jsp00Ey0FqJ0WB&#10;9AGk/QCKoiSiFJdd0pbdr++SchyjvRW9EFzucrgzO1zdHgbD9gq9BlvxYpZzpqyERtuu4t+/Pby5&#10;5swHYRthwKqKH5Xnt+vXr1ajK9UcejCNQkYg1pejq3gfgiuzzMteDcLPwClLyRZwEIFC7LIGxUjo&#10;g8nmef42GwEbhyCV93S6nZJ8nfDbVsnwpW29CsxUnHoLacW01nHN1itRdihcr+WpDfEPXQxCW3r0&#10;DLUVQbAd6r+gBi0RPLRhJmHIoG21VIkDsSnyP9g89cKpxIXE8e4sk/9/sPLz/sl9xdi6d48gf3hm&#10;YdML26k7RBh7JRp6rohCZaPz5flCDDxdZfX4CRoardgFSBocWhwiILFjhyT18Sy1OgQm6XA5n98U&#10;OU1EUq5YLBZXaRaZKJ9vO/Thg4KBxU3FkUaZ0MX+0YfYjSifS1L3YHTzoI1JAXb1xiDbCxr79v39&#10;9f0mESCSl2XGxmIL8dqEGE8SzcgsmsiXNTRHYokweYe8Tpse8BdnI/mm4v7nTqDizHy0pNRNsVxG&#10;o6VgefVuTgFeZurLjLCSoCoeOJu2mzCZc+dQdz29VCTSFu5I3VYn4i9dnZolbyQ9Tj6O5ruMU9XL&#10;b1v/BgAA//8DAFBLAwQUAAYACAAAACEAtIFfNtsAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;QUvEMBSE74L/ITzBy+KmLm3Q2tdlEUVQPHT1B6TNsy3bvJQku1v/vfGkx2GGmW+q7WIncSIfRscI&#10;t+sMBHHnzMg9wufH880diBA1Gz05JoRvCrCtLy8qXRp35oZO+9iLVMKh1AhDjHMpZegGsjqs3Uyc&#10;vC/nrY5J+l4ar8+p3E5yk2VKWj1yWhj0TI8DdYf90SI0T7vV+yFv89WreutefAz3jQyI11fL7gFE&#10;pCX+heEXP6FDnZhad2QTxISQjkSEvACRTKVU0i3CpihA1pX8T1//AAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhALjQzM7rAQAAtQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhALSBXzbbAAAABQEAAA8AAAAAAAAAAAAAAAAARQQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAABNBQAAAAA=&#10;" fillcolor="#dbe8ec" stroked="f">
                       <w10:wrap anchory="line"/>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07F6ADA6" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="07F6ADA6" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="divdocumentulli"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="5" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:left="220" w:hanging="192"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Licentiate in Pharmacy, California State Board of Pharmacy, 1983-Present</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D706969" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1D706969" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="divdocumentulli"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:left="220" w:hanging="192"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Residential Care Facility for the Elderly Administrator's Certification, 2021-Present</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C88AC25" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7C88AC25" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="bottomlowborder"/>
               <w:spacing w:after="500"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="224100D4" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="224100D4" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="topborder"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32C98262" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="32C98262" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="toppadding"/>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="779BBA5F" w14:textId="03D97AB3" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="779BBA5F" w14:textId="03D97AB3" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="documentheading"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentsectiontitle"/>
                 <w:color w:val="000000"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>Invited Presentations </w:t>
             </w:r>
             <w:r w:rsidR="00835FDD">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="083F24A7" wp14:editId="05720FEC">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
@@ -2711,313 +2743,424 @@
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:rect w14:anchorId="590A40C2" id="Rectangle 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:2.25pt;width:333pt;height:10.5pt;z-index:-251653120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC40MzO6wEAALUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Jsp00Ey0FqJ0WB&#10;9AGk/QCKoiSiFJdd0pbdr++SchyjvRW9EFzucrgzO1zdHgbD9gq9BlvxYpZzpqyERtuu4t+/Pby5&#10;5swHYRthwKqKH5Xnt+vXr1ajK9UcejCNQkYg1pejq3gfgiuzzMteDcLPwClLyRZwEIFC7LIGxUjo&#10;g8nmef42GwEbhyCV93S6nZJ8nfDbVsnwpW29CsxUnHoLacW01nHN1itRdihcr+WpDfEPXQxCW3r0&#10;DLUVQbAd6r+gBi0RPLRhJmHIoG21VIkDsSnyP9g89cKpxIXE8e4sk/9/sPLz/sl9xdi6d48gf3hm&#10;YdML26k7RBh7JRp6rohCZaPz5flCDDxdZfX4CRoardgFSBocWhwiILFjhyT18Sy1OgQm6XA5n98U&#10;OU1EUq5YLBZXaRaZKJ9vO/Thg4KBxU3FkUaZ0MX+0YfYjSifS1L3YHTzoI1JAXb1xiDbCxr79v39&#10;9f0mESCSl2XGxmIL8dqEGE8SzcgsmsiXNTRHYokweYe8Tpse8BdnI/mm4v7nTqDizHy0pNRNsVxG&#10;o6VgefVuTgFeZurLjLCSoCoeOJu2mzCZc+dQdz29VCTSFu5I3VYn4i9dnZolbyQ9Tj6O5ruMU9XL&#10;b1v/BgAA//8DAFBLAwQUAAYACAAAACEAtIFfNtsAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;QUvEMBSE74L/ITzBy+KmLm3Q2tdlEUVQPHT1B6TNsy3bvJQku1v/vfGkx2GGmW+q7WIncSIfRscI&#10;t+sMBHHnzMg9wufH880diBA1Gz05JoRvCrCtLy8qXRp35oZO+9iLVMKh1AhDjHMpZegGsjqs3Uyc&#10;vC/nrY5J+l4ar8+p3E5yk2VKWj1yWhj0TI8DdYf90SI0T7vV+yFv89WreutefAz3jQyI11fL7gFE&#10;pCX+heEXP6FDnZhad2QTxISQjkSEvACRTKVU0i3CpihA1pX8T1//AAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhALjQzM7rAQAAtQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhALSBXzbbAAAABQEAAA8AAAAAAAAAAAAAAAAARQQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAABNBQAAAAA=&#10;" fillcolor="#dbe8ec" stroked="f">
                       <w10:wrap anchory="line"/>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27B1F1D0" w14:textId="2B00952D" w:rsidR="00C867A0" w:rsidRDefault="00527E5B">
+          <w:p w14:paraId="6F6C5164" w14:textId="7FBADA89" w:rsidR="00CD18CB" w:rsidRDefault="0047349F">
             <w:pPr>
               <w:pStyle w:val="divdocumentulli"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="5" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:left="220" w:hanging="192"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assessing Your Options for Senior Care, </w:t>
-[...52 lines deleted...]
-          <w:p w14:paraId="2C49C75F" w14:textId="2DA17FD6" w:rsidR="00337A99" w:rsidRDefault="00000000">
+              <w:t>Panelist, Community Care Licensing Training for Licens</w:t>
+            </w:r>
+            <w:r w:rsidR="00927E3F">
+              <w:rPr>
+                <w:rStyle w:val="documentleft-box"/>
+                <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ing Program Analysts, </w:t>
+            </w:r>
+            <w:r w:rsidR="002E11D5">
+              <w:rPr>
+                <w:rStyle w:val="documentleft-box"/>
+                <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CSU Fullerton (06/0</w:t>
+            </w:r>
+            <w:r w:rsidR="00C324E8">
+              <w:rPr>
+                <w:rStyle w:val="documentleft-box"/>
+                <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8 &amp; 06/22</w:t>
+            </w:r>
+            <w:r w:rsidR="00D0087C">
+              <w:rPr>
+                <w:rStyle w:val="documentleft-box"/>
+                <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - 2026</w:t>
+            </w:r>
+            <w:r w:rsidR="002E11D5">
+              <w:rPr>
+                <w:rStyle w:val="documentleft-box"/>
+                <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) and CSU Sacramento </w:t>
+            </w:r>
+            <w:r w:rsidR="00224736">
+              <w:rPr>
+                <w:rStyle w:val="documentleft-box"/>
+                <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(06/10</w:t>
+            </w:r>
+            <w:r w:rsidR="00D0087C">
+              <w:rPr>
+                <w:rStyle w:val="documentleft-box"/>
+                <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; 6/24 - 2026</w:t>
+            </w:r>
+            <w:r w:rsidR="00224736">
+              <w:rPr>
+                <w:rStyle w:val="documentleft-box"/>
+                <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27B1F1D0" w14:textId="527F0EEC" w:rsidR="00C867A0" w:rsidRDefault="00527E5B">
             <w:pPr>
               <w:pStyle w:val="divdocumentulli"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="5" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:left="220" w:hanging="192"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">Assessing Your Options for Senior Care, </w:t>
+            </w:r>
+            <w:r w:rsidR="002D683E">
+              <w:rPr>
+                <w:rStyle w:val="documentleft-box"/>
+                <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Fourth Quarter Podcast </w:t>
+            </w:r>
+            <w:r w:rsidR="00AF6B72">
+              <w:rPr>
+                <w:rStyle w:val="documentleft-box"/>
+                <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="002D683E">
+              <w:rPr>
+                <w:rStyle w:val="documentleft-box"/>
+                <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AF6B72">
+              <w:rPr>
+                <w:rStyle w:val="documentleft-box"/>
+                <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Creating the Healthiest Version of You,</w:t>
+            </w:r>
+            <w:r w:rsidR="00726FF0">
+              <w:rPr>
+                <w:rStyle w:val="documentleft-box"/>
+                <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 05/12/2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C49C75F" w14:textId="2DA17FD6" w:rsidR="00337A99" w:rsidRDefault="001A3728">
+            <w:pPr>
+              <w:pStyle w:val="divdocumentulli"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="none" w:sz="0" w:space="5" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:ind w:left="220" w:hanging="192"/>
+              <w:rPr>
+                <w:rStyle w:val="documentleft-box"/>
+                <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="documentleft-box"/>
+                <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Assessing Your Options for Senior Care, La Jolla Senior &amp; Community Center, 04/01/26</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="257260E7" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="257260E7" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="divdocumentulli"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:left="220" w:hanging="192"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>CMS GUIDE Model, A Senior Helpers/Synapticure Collaboration, La Costa Chapter of the North County Parkinson's Support Group, 05/01/25</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2FFC4C25" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2FFC4C25" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="divdocumentulli"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:left="220" w:hanging="192"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>CMS GUIDE Model, A Senior Helpers/Synapticure Collaboration, Rancho Santa Fe Senior Center, 11/01/24</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D01F331" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7D01F331" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="divdocumentulli"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:left="220" w:hanging="192"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>CMS GUIDE Model, Introducing a Novel Collaboration for Senior Care, Senior 101, La Mesa, CA, 11/01/24</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4EDB9124" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4EDB9124" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="divdocumentulli"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:left="220" w:hanging="192"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>You Need a Pharmacist on Your Parkinson's Team, La Costa Chapter of the North County Parkinson's Support Group, 07/01/22</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="585BF31C" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="585BF31C" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="bottomlowborder"/>
               <w:spacing w:after="500"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A8A5BA0" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5A8A5BA0" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="topborder"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08E9FCE5" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="08E9FCE5" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="toppadding"/>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56C90895" w14:textId="5D9C4114" w:rsidR="00337A99" w:rsidRDefault="00835FDD" w:rsidP="00664F73">
             <w:pPr>
               <w:pStyle w:val="documentheading"/>
@@ -3092,51 +3235,51 @@
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:rect w14:anchorId="5274E4E3" id="Rectangle 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:2.25pt;width:333pt;height:10.5pt;z-index:-251652096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC40MzO6wEAALUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Jsp00Ey0FqJ0WB&#10;9AGk/QCKoiSiFJdd0pbdr++SchyjvRW9EFzucrgzO1zdHgbD9gq9BlvxYpZzpqyERtuu4t+/Pby5&#10;5swHYRthwKqKH5Xnt+vXr1ajK9UcejCNQkYg1pejq3gfgiuzzMteDcLPwClLyRZwEIFC7LIGxUjo&#10;g8nmef42GwEbhyCV93S6nZJ8nfDbVsnwpW29CsxUnHoLacW01nHN1itRdihcr+WpDfEPXQxCW3r0&#10;DLUVQbAd6r+gBi0RPLRhJmHIoG21VIkDsSnyP9g89cKpxIXE8e4sk/9/sPLz/sl9xdi6d48gf3hm&#10;YdML26k7RBh7JRp6rohCZaPz5flCDDxdZfX4CRoardgFSBocWhwiILFjhyT18Sy1OgQm6XA5n98U&#10;OU1EUq5YLBZXaRaZKJ9vO/Thg4KBxU3FkUaZ0MX+0YfYjSifS1L3YHTzoI1JAXb1xiDbCxr79v39&#10;9f0mESCSl2XGxmIL8dqEGE8SzcgsmsiXNTRHYokweYe8Tpse8BdnI/mm4v7nTqDizHy0pNRNsVxG&#10;o6VgefVuTgFeZurLjLCSoCoeOJu2mzCZc+dQdz29VCTSFu5I3VYn4i9dnZolbyQ9Tj6O5ruMU9XL&#10;b1v/BgAA//8DAFBLAwQUAAYACAAAACEAtIFfNtsAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;QUvEMBSE74L/ITzBy+KmLm3Q2tdlEUVQPHT1B6TNsy3bvJQku1v/vfGkx2GGmW+q7WIncSIfRscI&#10;t+sMBHHnzMg9wufH880diBA1Gz05JoRvCrCtLy8qXRp35oZO+9iLVMKh1AhDjHMpZegGsjqs3Uyc&#10;vC/nrY5J+l4ar8+p3E5yk2VKWj1yWhj0TI8DdYf90SI0T7vV+yFv89WreutefAz3jQyI11fL7gFE&#10;pCX+heEXP6FDnZhad2QTxISQjkSEvACRTKVU0i3CpihA1pX8T1//AAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhALjQzM7rAQAAtQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhALSBXzbbAAAABQEAAA8AAAAAAAAAAAAAAAAARQQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAABNBQAAAAA=&#10;" fillcolor="#dbe8ec" stroked="f">
                       <w10:wrap anchory="line"/>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentleft-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:vanish/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
@@ -3144,51 +3287,51 @@
             <w:pPr>
               <w:pStyle w:val="leftboxrightpaddingcellParagraph"/>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rStyle w:val="leftboxrightpaddingcell"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3380" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="600" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="400" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="35A8E54D" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="35A8E54D" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="documentprflPicfield"/>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rStyle w:val="documentright-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentright-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="063F1F76" wp14:editId="3EA69875">
                   <wp:extent cx="2133600" cy="2133600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="100001" name="Picture 100001"/>
@@ -3207,98 +3350,98 @@
                         <pic:blipFill>
                           <a:blip r:embed="rId7"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2133600" cy="2133600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B7197CF" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2B7197CF" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="div"/>
               <w:spacing w:after="100" w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="documentright-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentright-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FD9BC10" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3FD9BC10" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="sectionSECTIONCNTCcntctoppadding"/>
               <w:spacing w:before="100" w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rStyle w:val="documentright-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentright-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F107FD1" w14:textId="1991C411" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1F107FD1" w14:textId="1991C411" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="documentheading"/>
               <w:rPr>
                 <w:rStyle w:val="documentright-box"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentsectiontitle"/>
                 <w:color w:val="000000"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>Contact </w:t>
             </w:r>
             <w:r w:rsidR="00835FDD">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="183388E3" wp14:editId="27844D2F">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
@@ -3348,51 +3491,51 @@
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:rect w14:anchorId="47C1CABE" id="Rectangle 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:2.25pt;width:169pt;height:10.5pt;z-index:-251651072;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBt8B966wEAALUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JsJ00Fy0FqJ0WB&#10;9AGk/QCKoiSiFJdd0pbdr++SchyjvRW9EFzucrgzO1zdHgbD9gq9BlvxYpZzpqyERtuu4t+/Pby5&#10;4cwHYRthwKqKH5Xnt+vXr1ajK9UcejCNQkYg1pejq3gfgiuzzMteDcLPwClLyRZwEIFC7LIGxUjo&#10;g8nmeX6djYCNQ5DKezrdTkm+Tvhtq2T40rZeBWYqTr2FtGJa67hm65UoOxSu1/LUhviHLgahLT16&#10;htqKINgO9V9Qg5YIHtowkzBk0LZaqsSB2BT5H2yeeuFU4kLieHeWyf8/WPl5/+S+Ymzdu0eQPzyz&#10;sOmF7dQdIoy9Eg09V0ShstH58nwhBp6usnr8BA2NVuwCJA0OLQ4RkNixQ5L6eJZaHQKTdDgvlteL&#10;nCYiKVcsFourNItMlM+3HfrwQcHA4qbiSKNM6GL/6EPsRpTPJal7MLp50MakALt6Y5DtBY19+/7+&#10;5n6TCBDJyzJjY7GFeG1CjCeJZmQWTeTLGpojsUSYvENep00P+IuzkXxTcf9zJ1BxZj5aUupdsVxG&#10;o6VgefV2TgFeZurLjLCSoCoeOJu2mzCZc+dQdz29VCTSFu5I3VYn4i9dnZolbyQ9Tj6O5ruMU9XL&#10;b1v/BgAA//8DAFBLAwQUAAYACAAAACEAz7PGx9wAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wU7DMBBE70j8g7VIXCrq0CZVG7KpKgRCouKQwgc48TaJGq8j223D32NOcBzNaOZNsZ3MIC7kfG8Z&#10;4XGegCBurO65Rfj6fH1Yg/BBsVaDZUL4Jg/b8vamULm2V67ocgitiCXsc4XQhTDmUvqmI6P83I7E&#10;0TtaZ1SI0rVSO3WN5WaQiyRZSaN6jgudGum5o+Z0OBuE6mU3+zildTp7X+2bNxf8ppIe8f5u2j2B&#10;CDSFvzD84kd0KCNTbc+svRgQ4pGAkGYgorlcrqOuERZZBrIs5H/68gcAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQBt8B966wEAALUDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQDPs8bH3AAAAAUBAAAPAAAAAAAAAAAAAAAAAEUEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAATgUAAAAA&#10;" fillcolor="#dbe8ec" stroked="f">
                       <w10:wrap anchory="line"/>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57042BC6" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="57042BC6" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="documentaddress"/>
               <w:rPr>
                 <w:rStyle w:val="documentright-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="span"/>
                 <w:rFonts w:ascii="Fira Sans" w:eastAsia="Fira Sans" w:hAnsi="Fira Sans" w:cs="Fira Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentbeforecolonspace"/>
                 <w:rFonts w:ascii="Fira Sans" w:eastAsia="Fira Sans" w:hAnsi="Fira Sans" w:cs="Fira Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
@@ -3448,51 +3591,51 @@
                 <w:rStyle w:val="documenttxtBold"/>
                 <w:vanish/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="span"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:vanish/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Rancho Santa Fe, CA 92067</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentaddressadrsDetails"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:vanish/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56102345" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="56102345" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="documentRNArnaphonefield"/>
               <w:spacing w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rStyle w:val="documentright-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="span"/>
                 <w:rFonts w:ascii="Fira Sans" w:eastAsia="Fira Sans" w:hAnsi="Fira Sans" w:cs="Fira Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Phone</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -3504,51 +3647,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documenttxtBold"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="span"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(858) 245-3766</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4425EDD3" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4425EDD3" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="atLeast"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rStyle w:val="span"/>
                 <w:rFonts w:ascii="Fira Sans" w:eastAsia="Fira Sans" w:hAnsi="Fira Sans" w:cs="Fira Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:vanish/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="span"/>
                 <w:rFonts w:ascii="Fira Sans" w:eastAsia="Fira Sans" w:hAnsi="Fira Sans" w:cs="Fira Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:vanish/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -3576,51 +3719,51 @@
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="span"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:vanish/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(858) 245-3766</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentRNAnonrnaphonefield"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E2196BC" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7E2196BC" w14:textId="05ADE1AD" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="documentpaddedline"/>
               <w:spacing w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rStyle w:val="documentright-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="span"/>
                 <w:rFonts w:ascii="Fira Sans" w:eastAsia="Fira Sans" w:hAnsi="Fira Sans" w:cs="Fira Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -3629,116 +3772,126 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documenttxtBold"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="span"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>gus@lajollaseniorcarehomes.com</w:t>
+              <w:t>g</w:t>
+            </w:r>
+            <w:r w:rsidR="009107BE">
+              <w:rPr>
+                <w:rStyle w:val="span"/>
+                <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>fernandez@seniorcareexpertwitness.com</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69A09764" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00337A99">
             <w:pPr>
               <w:pStyle w:val="div"/>
               <w:spacing w:line="100" w:lineRule="exact"/>
               <w:rPr>
                 <w:rStyle w:val="documentright-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="50DCC326" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="50DCC326" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="SECTIONCNTCsectionnotSECTIONALNKtopborder"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="5" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rStyle w:val="documentright-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentright-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40377141" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="40377141" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="SECTIONCNTCsectionnotSECTIONALNKtoppadding"/>
               <w:rPr>
                 <w:rStyle w:val="documentright-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentright-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16AB1A31" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="00000000">
+          <w:p w14:paraId="16AB1A31" w14:textId="77777777" w:rsidR="00337A99" w:rsidRDefault="001A3728">
             <w:pPr>
               <w:pStyle w:val="left-boxsectionnth-last-child1bottomlowborder"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="5" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="500" w:line="20" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rStyle w:val="documentright-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="documentright-box"/>
                 <w:rFonts w:ascii="Fira Sans Light" w:eastAsia="Fira Sans Light" w:hAnsi="Fira Sans Light" w:cs="Fira Sans Light"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
@@ -3749,164 +3902,164 @@
       <w:pPr>
         <w:pStyle w:val="mlk5topborder"/>
         <w:spacing w:after="60" w:line="260" w:lineRule="atLeast"/>
         <w:ind w:right="200"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="topbordercell"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00337A99">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="400" w:right="700" w:bottom="400" w:left="700" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="11BCD2F1" w14:textId="77777777" w:rsidR="003636D7" w:rsidRDefault="003636D7" w:rsidP="00726FF0">
+    <w:p w14:paraId="7A2C3D07" w14:textId="77777777" w:rsidR="00BD0C19" w:rsidRDefault="00BD0C19" w:rsidP="00726FF0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3BFE1A05" w14:textId="77777777" w:rsidR="003636D7" w:rsidRDefault="003636D7" w:rsidP="00726FF0">
+    <w:p w14:paraId="1C274547" w14:textId="77777777" w:rsidR="00BD0C19" w:rsidRDefault="00BD0C19" w:rsidP="00726FF0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Fira Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="600002FF" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedBold r:id="rId1" w:fontKey="{B6A2C20F-9777-40AC-A0BB-AFF8916A0DB0}"/>
+    <w:embedBold r:id="rId1" w:fontKey="{B811DD89-B5D0-4A36-A245-B03208E5CF4D}"/>
   </w:font>
   <w:font w:name="Fira Sans Medium">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="600002FF" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{8AAC871C-DF1B-458E-B0B1-619DD7C92894}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{FCC778AF-CD2C-445F-97E0-FF4440642E05}"/>
   </w:font>
   <w:font w:name="Fira Sans Light">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="600002FF" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{5398261C-C7BC-470D-80BB-2303DB9E0245}"/>
-    <w:embedBold r:id="rId4" w:fontKey="{056DA475-623E-43FE-B222-4F9FAA0005B6}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{87A14DD1-4665-4F99-B96B-CFF5792D738E}"/>
+    <w:embedBold r:id="rId4" w:fontKey="{5AEAF3F5-2303-43B8-8670-D4863F6FD867}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="499C84FC" w14:textId="4A7627F0" w:rsidR="00726FF0" w:rsidRDefault="004C1E76">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03BB2B51" w14:textId="77777777" w:rsidR="003636D7" w:rsidRDefault="003636D7" w:rsidP="00726FF0">
+    <w:p w14:paraId="3AEBB32D" w14:textId="77777777" w:rsidR="00BD0C19" w:rsidRDefault="00BD0C19" w:rsidP="00726FF0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54C6CF6D" w14:textId="77777777" w:rsidR="003636D7" w:rsidRDefault="003636D7" w:rsidP="00726FF0">
+    <w:p w14:paraId="2AA00124" w14:textId="77777777" w:rsidR="00BD0C19" w:rsidRDefault="00BD0C19" w:rsidP="00726FF0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="00000001"/>
     <w:lvl w:ilvl="0" w:tplc="2DEE8BFE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -4723,86 +4876,98 @@
   <w:num w:numId="1" w16cid:durableId="1385325851">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="641620879">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1983461677">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="71244822">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1261834635">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="623577792">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00337A99"/>
+    <w:rsid w:val="0000211A"/>
     <w:rsid w:val="001011A0"/>
+    <w:rsid w:val="001A3728"/>
+    <w:rsid w:val="00224736"/>
     <w:rsid w:val="002D683E"/>
+    <w:rsid w:val="002E11D5"/>
     <w:rsid w:val="00337A99"/>
     <w:rsid w:val="003636D7"/>
+    <w:rsid w:val="0047349F"/>
     <w:rsid w:val="004C1E76"/>
     <w:rsid w:val="00527E5B"/>
     <w:rsid w:val="005E3D92"/>
     <w:rsid w:val="006238F2"/>
     <w:rsid w:val="00664F73"/>
     <w:rsid w:val="00726FF0"/>
+    <w:rsid w:val="00752F69"/>
     <w:rsid w:val="00835FDD"/>
+    <w:rsid w:val="009107BE"/>
+    <w:rsid w:val="00927E3F"/>
+    <w:rsid w:val="00980DF2"/>
     <w:rsid w:val="00AF6B72"/>
+    <w:rsid w:val="00BD0C19"/>
+    <w:rsid w:val="00C324E8"/>
     <w:rsid w:val="00C867A0"/>
     <w:rsid w:val="00CB331A"/>
+    <w:rsid w:val="00CD18CB"/>
+    <w:rsid w:val="00D0087C"/>
     <w:rsid w:val="00E43D80"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -6238,75 +6403,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>568</Words>
-  <Characters>3239</Characters>
+  <Words>593</Words>
+  <Characters>3382</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>26</Lines>
+  <Lines>28</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Gus Fernandez, Pharm.D.</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3800</CharactersWithSpaces>
+  <CharactersWithSpaces>3968</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Gus Fernandez, Pharm.D.</dc:title>
   <dc:creator>Gus Fernandez</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="HRJ_IDENTIFIER">
     <vt:lpwstr>dbc480b2-218c-463c-aa5a-48e692b2cab2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="x1ye=0">
     <vt:lpwstr>4JYAAB+LCAAAAAAAAAMUmsWRhAAABAPigdsTd3d+uLssEP3VRTHV040hMIVjMCnCAgzRAkOIDMKzKEVwEMWJPMI1XsDy4HLTejkYDlwHmyDbpYJby3klopVYNekJr8jEIRpWdeM0Fh0KEP4kb0jW8krbh4z0+sp/OtWImbQdL7mKzMv7i+BELbmjfKHe3FjDxqq3MezKuHr9ZuLIXcnPnQU/skbHxxjWEqvhMgVT7f1x+NCYWHsgcMx/m11nIp1</vt:lpwstr>
   </property>