--- v0 (2026-06-13)
+++ v1 (2026-07-23)
@@ -1,970 +1,7338 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="14178F4A" w14:textId="77777777" w:rsidR="00882F64" w:rsidRPr="009639BA" w:rsidRDefault="00C26656">
-[...3 lines deleted...]
-          <w:color w:val="242852" w:themeColor="text2"/>
+    <w:p w14:paraId="2E9F17C9" w14:textId="77777777" w:rsidR="000B5011" w:rsidRDefault="0011639C" w:rsidP="00FB64B6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="242852" w:themeColor="text2"/>
-[...15 lines deleted...]
-          <w:color w:val="242852" w:themeColor="text2"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="242852" w:themeColor="text2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lawrence Stone, M.D </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB64B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FF6BFD4" w14:textId="73FDC7B8" w:rsidR="0011639C" w:rsidRDefault="000B5011" w:rsidP="00FB64B6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB64B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>oard Certified Ophthalmologist</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0095A937" w14:textId="3DDDBA0F" w:rsidR="0011639C" w:rsidRPr="0031094B" w:rsidRDefault="0011639C" w:rsidP="0031094B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B00714">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Education</w:t>
+      </w:r>
+      <w:r w:rsidR="004D12F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="006D598B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0889515D" w14:textId="2F3C3835" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="00660110">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> B.S.</w:t>
+      </w:r>
+      <w:r w:rsidR="0031051B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>University of Illinois, Urbana, IL 1976</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="170320F9" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="00660110">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> Phi Beta Kappa University of Illinois Chapter, 1976</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E14BAAC" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="00660110">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> Magna cum Laude, University of Illinois 1976</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C4A423F" w14:textId="309E1236" w:rsidR="0011639C" w:rsidRDefault="0011639C" w:rsidP="00660110">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> M.D.</w:t>
+      </w:r>
+      <w:r w:rsidR="0031051B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>University of Chicago 1980</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3776D5C8" w14:textId="3D352D37" w:rsidR="0031094B" w:rsidRPr="0011639C" w:rsidRDefault="00484188" w:rsidP="00660110">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0031094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Fellow, American Academy of Ophthalmology</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37DC4061" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1C1C1C"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1C1C1C"/>
+        </w:rPr>
+        <w:t>Post Graduate Activity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="179EACBF" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1C1C1C"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Residency</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D55D741" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="00660110">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>University of Chicago, Chicago, IL – Dept. of Ophthalmology 1980-1983</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="212FB77A" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="00660110">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Chief Residency: University of Chicago, Chicago, IL – Dept. of Ophthalmology 1983</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E9E7526" w14:textId="67E729D6" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1C1C1C"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Fellowship in Cataract</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF0EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1C1C1C"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Implant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1C1C1C"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Surgery</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65FFF8E5" w14:textId="1E8971BF" w:rsidR="0031094B" w:rsidRPr="0031094B" w:rsidRDefault="0011639C" w:rsidP="0031094B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Wills Eye Hospital, Philadelphia, PA</w:t>
+      </w:r>
+      <w:r w:rsidR="0031094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="0031094B" w:rsidRPr="0031094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Cooper University Hospital, Camden, NJ</w:t>
+      </w:r>
+      <w:r w:rsidR="0031094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0031094B" w:rsidRPr="0031094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>1983-1984</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="221B5574" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1C1C1C"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Fellowship in Oculoplastic Surgery</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DAA0921" w14:textId="03238B5D" w:rsidR="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>McGill University</w:t>
+      </w:r>
+      <w:r w:rsidR="00027B61">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  University </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of Montreal </w:t>
+      </w:r>
+      <w:r w:rsidR="007106FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>&amp; Hospital M</w:t>
+      </w:r>
+      <w:r w:rsidR="007106FD" w:rsidRPr="007106FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aisonneuve </w:t>
+      </w:r>
+      <w:r w:rsidR="007106FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="007106FD" w:rsidRPr="007106FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>osemont</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– Montreal, Quebec, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C55DAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Canada, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>1984-</w:t>
+      </w:r>
+      <w:r w:rsidR="004D12F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>85</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F2CDD20" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1C1C1C"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>State License</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>: Illinois</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65CF865F" w14:textId="01E7ACB9" w:rsidR="007106FD" w:rsidRPr="007106FD" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1C1C1C"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Attending Privileges</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Weiss Memorial Hospital</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE2655">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Closed)</w:t>
+      </w:r>
+      <w:r w:rsidR="007106FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; Thorek Hospital (inactive)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E05DEC5" w14:textId="5C9DBD37" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1C1C1C"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Private Practice</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF21F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1C1C1C"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chicago, IL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5553A">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="024003D6" w14:textId="31C43297" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="00660110">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Chief of Ophthalmology</w:t>
+      </w:r>
+      <w:r w:rsidR="00C55DAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Weiss Memorial Hospital</w:t>
+      </w:r>
+      <w:r w:rsidR="004D12F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 201</w:t>
+      </w:r>
+      <w:r w:rsidR="007106FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F75C32">
-[...21 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidR="004D12F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>-2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CDFDB2B" w14:textId="1201F956" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="007B3DFB" w:rsidP="00660110">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stone Eye Center, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF21F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>198</w:t>
+      </w:r>
+      <w:r w:rsidR="00900827">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5-2025 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62E7E3D4" w14:textId="57B2DA4F" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="242852" w:themeColor="text2"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="1C1C1C"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Specializations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="751C1973" w14:textId="0DEAA3B4" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0031094B" w:rsidP="00660110">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Glaucoma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52093E06" w14:textId="5923A58F" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0031094B" w:rsidP="00660110">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Oculoplastics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="479D3FB9" w14:textId="19AF22D5" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="00444313" w:rsidP="00660110">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Cataract</w:t>
+      </w:r>
+      <w:r w:rsidR="0011639C" w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Surgery</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76A28A59" w14:textId="3D6549C9" w:rsidR="0011639C" w:rsidRDefault="007106FD" w:rsidP="00660110">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Expert Witness</w:t>
+      </w:r>
+      <w:r w:rsidR="00484188">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22D974A7" w14:textId="77777777" w:rsidR="006D598B" w:rsidRPr="0011639C" w:rsidRDefault="006D598B" w:rsidP="006D598B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54A278FC" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="242852" w:themeColor="text2"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="5762BD5E" w14:textId="051F60C9" w:rsidR="00882F64" w:rsidRDefault="003731B1">
+          <w:bCs/>
+          <w:color w:val="1C1C1C"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Memberships</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="780830BD" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="00660110">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>American Academy of Ophthalmology</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70293209" w14:textId="4260E985" w:rsidR="0011639C" w:rsidRPr="006D598B" w:rsidRDefault="0011639C" w:rsidP="006D598B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Illinois Association of Ophthalmology</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77717083" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1C1C1C"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Teaching and Consulting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55F64B7F" w14:textId="75E2E959" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="00660110">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Abstractor, </w:t>
+      </w:r>
+      <w:r w:rsidR="00484188" w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Yearbook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Ophthalmology, 1981</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64BB355B" w14:textId="2788BFEB" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="00660110">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Scientific Referee, American Journal of Ophthalmology, 1983-</w:t>
+      </w:r>
+      <w:r w:rsidR="004D12F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>1987</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CFAC550" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="00660110">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Instructor, Cataract Surgery and Intraocular Lens Implant Course, Woodbury Memorial Hospital, Woodbury, NJ, April 9-10, 1984</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B70856D" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="00660110">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Instructor, American Academy of Ophthalmology Cataract Surgery &amp; Intraocular Lens Implant Course, Temple University, Philadelphia, PA June 9-19, 1984</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66BB67B5" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="00660110">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Instructor/Lecturer, Illinois Eye Institute, 1986-1996</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E86850A" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="00660110">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Teaching Faculty, Weiss Memorial Hospital, Chicago, IL, 1992-2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49AA94E4" w14:textId="444226AE" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="00660110">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Clinical Associate, University of Chicago, IL, 199</w:t>
+      </w:r>
+      <w:r w:rsidR="007106FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>-199</w:t>
+      </w:r>
+      <w:r w:rsidR="007106FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1391DD92" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="00660110">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Assistant Clinical Professor, Loyola University, 1998-1990</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DEDE036" w14:textId="2F473403" w:rsidR="0011639C" w:rsidRDefault="00444313" w:rsidP="00660110">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Clinical training at the University of Chicago, Wills Eye Institute, McGill University, and Université de Montréal.   </w:t>
-[...12 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="0011639C" w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">peaker, Zeiss </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0011639C" w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Meditec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0011639C" w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2007-2012</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D59ABB" w14:textId="45AE1158" w:rsidR="006D598B" w:rsidRPr="00145BD4" w:rsidRDefault="006D598B" w:rsidP="00145BD4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Expert Witness in Ophthalmology</w:t>
+      </w:r>
+      <w:r w:rsidR="007106FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00145BD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>since 1995</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09BF5DF9" w14:textId="18F2339C" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="003E028F" w:rsidP="0011639C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="242852" w:themeColor="text2"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="7AD518F0" w14:textId="4F6557B2" w:rsidR="00882F64" w:rsidRDefault="00C26656">
+          <w:bCs/>
+          <w:color w:val="1C1C1C"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Distinctions</w:t>
+      </w:r>
+      <w:r w:rsidR="0011639C" w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D84D195" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="00660110">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>2000 Armenian Service Medallion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B68F67A" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="00660110">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>2007-2010 Castle-Connelly Top Docs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44C48CBF" w14:textId="77777777" w:rsidR="0011639C" w:rsidRDefault="0011639C" w:rsidP="00660110">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015-2016 Who’s Who “Top Doctors Honor Edition” America’s Best Doctors </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32CA660C" w14:textId="0739C15B" w:rsidR="00A115E1" w:rsidRDefault="00382D92" w:rsidP="00660110">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>• 40+ years of ophthalmic practice</w:t>
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020-2026 </w:t>
+      </w:r>
+      <w:r w:rsidR="00937DCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Quo</w:t>
+      </w:r>
+      <w:r w:rsidR="0091192D">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB2D92">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>a contributor, English grammar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32DD2D20" w14:textId="2DBD08C3" w:rsidR="00530876" w:rsidRDefault="00F6751D" w:rsidP="00660110">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:br/>
-[...1 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Major Donor </w:t>
+      </w:r>
+      <w:r w:rsidR="00530876">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>U. of Chicago</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE2221">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00210105">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Hospitals (Gift over $100,000)</w:t>
+      </w:r>
+      <w:r w:rsidR="00210741">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="435860D7" w14:textId="77777777" w:rsidR="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="201F1F"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:br/>
-[...1 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="201F1F"/>
+        </w:rPr>
+        <w:t>Publications</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3087EFB3" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Stone, L.S. Mayer-Oldenkamp S., Fritz, K.J.: Behavioral Disturbance Following Intraocular Lens Implantation, Ann Ophthalmol</w:t>
+      </w:r>
+      <w:r w:rsidR="00660110">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ogy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15: 946, 1983</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A036677" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Stone, L.S.: Book review: Posterior Chamber Lens Implant Surgery, H. Kell Yang and Oram R. Kline, Jr. American Journal of Ophthalmology 97: 255, 1984</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F7EC52A" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Stone, L.S. and Ehrenberg, M.: Choroidal Nodules and Vitreous Hemorrhage in Ocular Sarcoidosis, British Journal of Ophthalmology 68: 660, 1984</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D5E9F3E" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Stone, L.S. and Kline, O. Jr.: Update on Extracapsular Cataract Surgery and Intraocular Lenses. Reinecke, R. (Ed): Ophthalmology Annual 1985.New York, Appleton-Century-Crofts, 1985.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="120FF634" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Stone, LS, Kline OR Jr, Sklar, C: Intraocular lens and anticoagulants and antiplatelet therapy. J Am Intraocular Implant Soc 11: 165, 1985.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0964D2DB" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Stone, L.S. and Kline O. Jr.: General Medical Considerations in Selecting Patients for Cataract &amp; IOL Surgery Ginsburg S. (ed): Cataract and Intraocular Lens Surgery: A Compendium of Modern Theories and Techniques, Birmingham, Aesculapius, 1985</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BF9C43E" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Arthurs, B., Flanders, M., Codere, F., Gauthier, S., Dalsher, S., Stone, L.S.: Treatment of Blepharospasm with Medication, Surgery and Type A Botulinum Toxin Can Journal Ophthalmology 22: 24, 1987</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37EA7091" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Stone, L.S., et al.: Streptococcal Lid Necrosis, Can J Oph</w:t>
+      </w:r>
+      <w:r w:rsidR="00660110">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>almol</w:t>
+      </w:r>
+      <w:r w:rsidR="00660110">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ogy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 26: 7: 386, 390, 1991</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37ED2FD6" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Stone, L.S.: Amaurosis Fugax, Ocular Surgery news, May 5, 1994.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2150F152" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Stone, L.S.: Antico</w:t>
+      </w:r>
+      <w:r w:rsidR="00660110">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">agulant Risks Lower with Phaco, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Ophthalmology Times (Letters to Editor), May 1, 1992</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3946A2B1" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Stone, L.S.: Managed Care Preparations, Ocular Surgery News (Letters to Editor), April 1, 1995</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65DC3A36" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stone, L.S.: (Interview) Lacrimal Surgery Aided by Self-Retaining </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Bicanaliculus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Intubation, Ocular Surgery News, October 1, 2005</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CB2289F" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Stone, LS: Pascal Dynamic Contour Tonometry, Ophthalmology Management (August): 67, 2006.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69CD3107" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stone, L.: Pterygium Options, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>EyeNet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Letters); November/December 2006</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FDECE81" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Stone, L.S. and Johnson, S.: Hinge Modification of “Cut-and-Paste” Pterygium Surgery, Techniques in Ophthalmol</w:t>
+      </w:r>
+      <w:r w:rsidR="00660110">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ogy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4:161, 2006</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21A51976" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Stone, L.S.: Detect Early Glaucoma with Greater Precision, Ophthalmology Management Supplement, (October) 2008.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55CE7B3D" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Stone, L.S.: Target Practice, How IOP sets the tone for glaucoma therapy, Ophthalmology Management, (February) 2009.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D5AB5EA" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Stone, L.S.: OCT in the Management of Glaucoma, Review of Ophthalmology (letter), (March), 2009.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C01BB48" w14:textId="4FFF7182" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stone, LS ( </w:t>
+      </w:r>
+      <w:r w:rsidR="00C83345" w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>online</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> video presentation, www.oct.zeiss.com) In Search of Glaucoma: Management of the Glaucoma Suspect with the Cirrus HD-OCT. 2009.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="797A9AEF" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Stone, LS: Take Glaucoma Monitoring to the Next Level, Ophthalmology Management, September 2012.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F96C499" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Stone, LS: Ode to Glaucoma (poem), Glaucoma Today, April 2014.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06011281" w14:textId="77777777" w:rsidR="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="201F1F"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:br/>
-[...3 lines deleted...]
-        <w:t>5</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="201F1F"/>
+        </w:rPr>
+        <w:t>Presentations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="722F8825" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Stone, L.S. and Tripathi, R.: The Use of Butyl-Cyanoacrylate in Temporary Tarsorrhaphy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2486F6DE" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> University of Chicago Medical School Senior Scientific Seminar, 1980.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68B96D33" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Berk, S.L., Stone, L.S. and Fritz, K.L.: The Use of Butyl-Cyanoacrylate in Temporary Punctal Occlusion (poster), American Academy of Ophthalmology, Atlanta, GA, Nov. 5, 1981.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C9F3377" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Stone, L.S.: Lectures in Basic Ophthalmology, University of Chicago Medical Students, 1982.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72863252" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Stone, L.S.: Ocular Injuries and Slit Lamp Examination, Illinois Combined Scientific Assembly Rosemont, IL, April 17,1983.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="214568AE" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Kline, O. Jr. and Stone, L.S.: Phaco</w:t>
+      </w:r>
+      <w:r w:rsidR="00660110">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>anaphylactic Uveitis Following Intraocular Lens Implantation Wills Eye Hospital Annual Conference, Philadelphia, PA, March 30, 1984.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ECD9C78" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Stone, L.S., and Kline, O. Jr.: To Continue or Discontinue Anticoagulation Therapy Prior to Cataract and Intraocular Lens Implantation Surgery, U.S., Intraocular Lens Symposium, Los Angeles, CA, April 5, 1984.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30F8AFD1" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Arthurs, B., Codere, F., Flanders, M., Gauthier, S., Dresner, S. and Stone, L.: Management of Blepha</w:t>
+      </w:r>
+      <w:r w:rsidR="00660110">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ospasm, Medication, Surgery or Botulinum Toxin, McGill University 8th Annual Clinical and Scientific Day, Montreal, Quebec, May 13, 1985.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F7DA118" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Stone, L. and Codere F.: B-Hemolytic Streptococcal Lid Necrosis in Children, Canadian Ophthalmology Society 48th Annual Meeting, Toronto, Ontario, June 25, 1985.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2199EA17" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Stone, L: Orbital Cellulitis and Lacrimal Problems in Children, Little Company of Mary Hospital Weekly Pediatric Conference, Evergreen Park, IL, January 15, 1986.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28B63C10" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Stone, L: Ophthalmic Emergencies – Pearls in Management, Weiss Memorial Surgical Trauma Conference, July 20, 1987.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="722B0521" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">French, N., Browne, E., Stone, L., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Mangland</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, K.: Pancreatitis Associated with Extrapulmonary </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Pneumocystosis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>, Seventh International Conference on AIDS, Florence, Italy, June 16-21</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1991</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7770C297" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Robinson, S.E., Peters, R., and Stone, L.S.: Actinomycosis Canaliculitis (poster), American Academy of Optometry, Anaheim, CA, December 15, 1991.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BE60195" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Stone, L.S.: New Trends in Ophthalmic Surgery, Illinois College of Optometry, Continuing Education, Matteson, IL, February 16, 1992.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01D78C2C" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Stone, L.S: Lectures in Op</w:t>
+      </w:r>
+      <w:r w:rsidR="00660110">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>thalmology, Illinois College of Optometry, 1986-1996.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45291BB2" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Stone, L.S: New Trends in Ophthalmic Surgery, Continuing Medical Education, Springfield, IL, Mar 15, 1992.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55185FD8" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Stone, L.S.: Skin Lesions Made Simple, Eye Quest Conference, Rosemont, IL, June 12, 1992.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2321CCB1" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Stone, L.S.: Pterygium Surgery and Beta Radiation: Preliminary Experience, The University of Chicago, Chicago, IL, March 24, 1993.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62B6795E" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Stone, L.S.: Skin Lesions Made Simple, Eye Quest Conference, Rosemont, IL, May 15, 1993.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D5AE78A" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Stone, L.S.: Lectures in Basic Ophthalmology, Louis A. Weiss Memorial Hospital, Chicago, May 26, 1993.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73714B2F" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Stone, L.S.: Update in Cataract Surgery, Illinois College of Optometry, Chicago, IL, July 18, 1993.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C5E30CD" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Stone, L.S.: Update in Oculoplastic Surgery, Illinois College of Optometry Faculty Conference, Chicago, IL, September 5, 1993.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24830383" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Stone, L.S.: Excision of Pterygium Surgery with Mitomycin, University of Chicago, Chicago, IL, March 23, 1994.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="512A86AA" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Stone, L.S.: Ophthalmic Therapeutics: Lecture and Practical Demonstrations, Illinois Eye Institute, Chicago, IL, April 1-30, 1996.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="677D0BEF" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Stone, L.S.: Macular Degeneration &amp; Low Vision Rehabilitation, Medical Education Seminar, Edgewater Hospital, Chicago, IL, and September 23, 1998.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="433FCA68" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Stone, L.S.: Low Vision Rehabilitation Seminar, Lakeshore Nursing Home, Chicago, IL, October 7, 2001.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0144D7EB" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Stone, L.S.: Oculoplastic disorders: Diagnosis and Treatment Update, Thorek Memorial Hospital Grand Rounds, Chicago, IL, March 24, 2006.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="491C0792" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Stone, L.S.: What you should know as a senior about your eyes, WISE support group, Chicago, IL, March 12, 2007.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="535B4488" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Stone, L.S.: Precision Technology Meets Information Packaging. Zeiss National Sales Meeting, November 7, 2008, Atlanta, GA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F60E833" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Stone, L.S.: Management of Glaucoma Suspects and Ocular Hypertension with the Cirrus</w:t>
+      </w:r>
+      <w:r w:rsidR="00660110">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TM HD-OCT. Zeiss </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Meditec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> symposium, American Academy of Ophthalmology, Atlanta, GA, November 9 and 10, 2008</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73B8E1B6" w14:textId="77777777" w:rsidR="0011639C" w:rsidRPr="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Stone, L.S: In Search of Glaucoma: Management of the Glaucoma Suspect with the Cirrus HD- OCT. Zeiss Booth Theatre, San Francisco, CA, October 25, 2009.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16B8069F" w14:textId="77777777" w:rsidR="0011639C" w:rsidRDefault="0011639C" w:rsidP="0011639C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Stone, L.S.: Pulling the Trigger: Decision Making in Glaucoma Suspects. American Academy of Ophthalmology Instruction Course 374; San Francisco, CA, October 26, 2009.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CE2ACD9" w14:textId="77777777" w:rsidR="00341BBC" w:rsidRDefault="00341BBC" w:rsidP="0011639C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Stone, L.S:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> states</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Another Take on IOL’s in the Sulcus, Review of Ophthalmology (letter): October 2018.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F0DC552" w14:textId="77777777" w:rsidR="00341BBC" w:rsidRDefault="00341BBC" w:rsidP="0011639C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011639C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Stone, L.S:</w:t>
       </w:r>
       <w:r>
-        <w:br/>
-[...1 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rethinking Call Duty, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:br/>
-[...1 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>EyeNet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:br/>
-[...1 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (letters); March 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E578F04" w14:textId="77777777" w:rsidR="00341BBC" w:rsidRPr="006B2341" w:rsidRDefault="00341BBC" w:rsidP="0011639C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:br/>
-[...1 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stone, L.S.: Emergency Care: A Fraying Social Contract, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:br/>
-[...4 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>EyeNet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t>eaching appointments at University of Chicago, Loyola University, and Illinois Eye Institute</w:t>
-[...9 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Letters); June 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="453BB6F3" w14:textId="03F69F0F" w:rsidR="006B2341" w:rsidRDefault="006B2341" w:rsidP="006B2341">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="242852" w:themeColor="text2"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="6BC88150" w14:textId="77777777" w:rsidR="00882F64" w:rsidRDefault="00C26656">
+          <w:bCs/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B2341">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Medical Expert Cases</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FE24F6E" w14:textId="6DE96B71" w:rsidR="00863D15" w:rsidRDefault="00863D15" w:rsidP="006B2341">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>Medical Malpractice: Cataract surgery complications, endophthalmitis, intraocular lens dislocation, UGH syndrome, glaucoma diagnosis and management, delayed retinal diagnosis, oculoplastic surgery.</w:t>
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="007106FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>alpractice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C22594F" w14:textId="3558803B" w:rsidR="008D40B4" w:rsidRDefault="008D40B4" w:rsidP="008D40B4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:br/>
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Donnell Johnson v. Dr. Arthur Davida, et. </w:t>
+      </w:r>
+      <w:r w:rsidR="00415FC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>al,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E80CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> United States District Court Northern District of Illinois Eastern Division. Case no. 15CV11016</w:t>
+      </w:r>
+      <w:r w:rsidR="00F0766D">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2018)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E80CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C10604">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  DEPOSITION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4637C41D" w14:textId="2860FB13" w:rsidR="00863D15" w:rsidRDefault="00863D15" w:rsidP="00863D15">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:br/>
-[...1 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Randy Brown v. Statesville United States District Court, Northern District of IL, Eastern Division. Case number: 18-CV-6042. (2022)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF17B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    DEPOSITION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38E13D2E" w14:textId="6C0C0EDA" w:rsidR="00863D15" w:rsidRDefault="00863D15" w:rsidP="00863D15">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:br/>
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dennert v. Moyes  Case number: 2416-CV09158 Jackson County Missouri Circuit (2026) </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF17B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DEPOSITION </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D57F946" w14:textId="3A2899A5" w:rsidR="00863D15" w:rsidRPr="00B821D1" w:rsidRDefault="00B821D1" w:rsidP="00863D15">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:br/>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...10 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Workers’ Compensation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B4902D9" w14:textId="742E84ED" w:rsidR="008D40B4" w:rsidRDefault="008D40B4" w:rsidP="008D40B4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>McDonagh v. Stanley Works</w:t>
+      </w:r>
+      <w:r w:rsidR="00F0766D">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IL,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E80CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008E35B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00E80CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>2019</w:t>
+      </w:r>
+      <w:r w:rsidR="009E03DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A78D23B" w14:textId="77777777" w:rsidR="009E03DA" w:rsidRDefault="009E03DA" w:rsidP="009E03DA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Robert Olsen v. Costco, IL (2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74848D22" w14:textId="77777777" w:rsidR="009E03DA" w:rsidRDefault="009E03DA" w:rsidP="009E03DA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Rosalind Channey v. Planet Fitness, IL (2021)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB22640" w14:textId="4AE13707" w:rsidR="008D40B4" w:rsidRDefault="008D40B4" w:rsidP="008D40B4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Michael Magafas v. Streamline Construction Co.,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F0766D">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IL,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Inc (2021)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0495BA08" w14:textId="77777777" w:rsidR="00A46DE2" w:rsidRDefault="008D40B4" w:rsidP="002A1D44">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A46DE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Juan Hernandez Vazquez v. Boston Fish Market</w:t>
+      </w:r>
+      <w:r w:rsidR="00F0766D" w:rsidRPr="00A46DE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, IL </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A46DE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>(2023)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="253170BC" w14:textId="77777777" w:rsidR="00A46DE2" w:rsidRDefault="00FB068A" w:rsidP="005F3733">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A46DE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lanee Reichert v. Tolono School District, Champaign County, Illinois </w:t>
+      </w:r>
+      <w:r w:rsidR="00A46DE2" w:rsidRPr="00A46DE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>(2025)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A46DE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B238308" w14:textId="1D42C2A2" w:rsidR="00F02DF2" w:rsidRPr="00A46DE2" w:rsidRDefault="00F02DF2" w:rsidP="005F3733">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A46DE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cardenas v. Komatsu, IL (2026) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E151DC1" w14:textId="77777777" w:rsidR="00F02DF2" w:rsidRDefault="00F02DF2" w:rsidP="00FB068A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B27AF4F" w14:textId="77777777" w:rsidR="002F0436" w:rsidRDefault="00B821D1" w:rsidP="002F0436">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="242852" w:themeColor="text2"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="0C6F3664" w14:textId="7C613969" w:rsidR="00882F64" w:rsidRDefault="00C26656">
+          <w:bCs/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B821D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Personal Injury</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E1D742A" w14:textId="552E3FD2" w:rsidR="00B27111" w:rsidRDefault="003052D8" w:rsidP="00B27111">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00174CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Judith Icenogle, et </w:t>
+      </w:r>
+      <w:r w:rsidR="00174CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00174CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>l, vs Kyle Amos et al</w:t>
+      </w:r>
+      <w:r w:rsidR="00174CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00174CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Case</w:t>
+      </w:r>
+      <w:r w:rsidR="00174CFF" w:rsidRPr="00174CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> # I:24-cv-00312-JMS-MG</w:t>
+      </w:r>
+      <w:r w:rsidR="00B27111" w:rsidRPr="00B27111">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B27111">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Concussion, Traumatic Brain Injury and Visual Dysfunction </w:t>
+      </w:r>
+      <w:r w:rsidR="00810438">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE1B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>2024)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28742F64" w14:textId="4494EF6E" w:rsidR="008A0CB3" w:rsidRPr="00F0766D" w:rsidRDefault="008A0CB3" w:rsidP="00B27111">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>MD – University of Chicago</w:t>
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Willoughby v. Keirns,  Jackson County, Kansas City, MO   Concussion, Traumatic Brain Injury and Visual Dysfunction </w:t>
+      </w:r>
+      <w:r w:rsidR="00810438">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   (</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE1B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026, </w:t>
+      </w:r>
+      <w:r w:rsidR="00810438">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> case not yet filed)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73914E42" w14:textId="77777777" w:rsidR="008A0CB3" w:rsidRPr="00174CFF" w:rsidRDefault="008A0CB3" w:rsidP="00A540AC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50F6A2FE" w14:textId="4A51FFCB" w:rsidR="00F0766D" w:rsidRDefault="00EA0B1D" w:rsidP="00F0766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:br/>
-        <w:t>Residency &amp; Chief Residency – University of Chicago Department of Ophthalmology</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Active medical malpractice </w:t>
+      </w:r>
+      <w:r w:rsidR="004E10C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ophthalmology </w:t>
+      </w:r>
+      <w:r w:rsidR="00F0766D">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>cases</w:t>
       </w:r>
       <w:r>
-        <w:br/>
-        <w:t>Fellowship in Cataract Implant Surgery – Wills Eye Hospital / Cooper University Hospital</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> acting as </w:t>
+      </w:r>
+      <w:r w:rsidR="009A512E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>p</w:t>
       </w:r>
       <w:r>
-        <w:br/>
-[...10 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="242852" w:themeColor="text2"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="39C5399A" w14:textId="77777777" w:rsidR="00882F64" w:rsidRDefault="00C26656">
+          <w:bCs/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">laintiff’s </w:t>
+      </w:r>
+      <w:r w:rsidR="009A512E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
       <w:r>
-        <w:t>• Chief of Ophthalmology, Weiss Memorial Hospital</w:t>
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:r w:rsidR="009A512E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pert </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43963DBD" w14:textId="29544EBC" w:rsidR="00F0766D" w:rsidRPr="00D7664E" w:rsidRDefault="00F0766D" w:rsidP="00F0766D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:br/>
-[...1 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>San</w:t>
+      </w:r>
+      <w:r w:rsidR="00D7664E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Francisco, CA (retinal detachment )</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="032C5434" w14:textId="74AA997B" w:rsidR="00D7664E" w:rsidRPr="00D7664E" w:rsidRDefault="00D7664E" w:rsidP="00F0766D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:br/>
-[...1 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Los Angeles, CA (open-angle glaucoma)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54536785" w14:textId="135C2BA3" w:rsidR="00D7664E" w:rsidRPr="00D7664E" w:rsidRDefault="00D7664E" w:rsidP="00F0766D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:br/>
-        <w:t>• Teaching Faculty, Weiss Memorial Hospital</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Philadelphia, PA (</w:t>
+      </w:r>
+      <w:r w:rsidR="003A75FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">post cataract </w:t>
       </w:r>
       <w:r>
-        <w:br/>
-[...10 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>endophthalmitis)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C3B6D98" w14:textId="605FCCCA" w:rsidR="00D7664E" w:rsidRPr="00D7664E" w:rsidRDefault="00D7664E" w:rsidP="00F0766D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="242852" w:themeColor="text2"/>
-[...8 lines deleted...]
-          <w:color w:val="242852" w:themeColor="text2"/>
+          <w:bCs/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>• Castle Connolly</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Philadelphia, PA (</w:t>
+      </w:r>
+      <w:r w:rsidR="00415FC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lens dislocation and </w:t>
       </w:r>
       <w:r>
-        <w:t>Top Doctors</w:t>
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>UGH syndrome following cataract surgery)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="060EBF4E" w14:textId="77FDF13E" w:rsidR="00D7664E" w:rsidRPr="00956A6C" w:rsidRDefault="002C311C" w:rsidP="00F0766D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:br/>
-        <w:t>• Fellow, American Academy of Ophthalmology</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Mississippi</w:t>
+      </w:r>
+      <w:r w:rsidR="00D7664E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC6C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eye pain, vision loss and </w:t>
       </w:r>
       <w:r>
-        <w:br/>
-[...1 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidR="00D7664E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>laucoma)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65DC09FD" w14:textId="3E2C3D6D" w:rsidR="00956A6C" w:rsidRPr="004E10C7" w:rsidRDefault="00956A6C" w:rsidP="00F0766D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:br/>
-[...1 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Kansas City, MO (loss of vision after</w:t>
+      </w:r>
+      <w:r w:rsidR="00A76E8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sinus surgery) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34761B80" w14:textId="77777777" w:rsidR="008A0CB3" w:rsidRDefault="008A0CB3" w:rsidP="005F7903">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3137C53B" w14:textId="428F95FA" w:rsidR="00F0766D" w:rsidRDefault="00A540AC" w:rsidP="00F0766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:br/>
-[...10 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="242852" w:themeColor="text2"/>
-[...19 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="551407EE" w14:textId="77777777" w:rsidR="00F0766D" w:rsidRPr="00F0766D" w:rsidRDefault="00F0766D" w:rsidP="00F0766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="242852" w:themeColor="text2"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31DF02E7" w14:textId="77777777" w:rsidR="00F0766D" w:rsidRPr="00F0766D" w:rsidRDefault="00F0766D" w:rsidP="00F0766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="242852" w:themeColor="text2"/>
-[...8 lines deleted...]
-        <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="666AA5FE" w14:textId="4EB89819" w:rsidR="00F0766D" w:rsidRPr="00F0766D" w:rsidRDefault="00F0766D" w:rsidP="00F0766D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...194 lines deleted...]
-    <w:sectPr w:rsidR="009755B8" w:rsidRPr="000D2275" w:rsidSect="00034616">
+          <w:color w:val="201F1F"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00F0766D" w:rsidRPr="00F0766D">
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Century Gothic">
-    <w:panose1 w:val="020B0502020202020204"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Meiryo">
-    <w:charset w:val="80"/>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FFFF" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier">
-    <w:panose1 w:val="02070409020205020404"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Open Sans">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C310EC42"/>
+    <w:nsid w:val="00F60DB1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FD9C158A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E4089024"/>
+    <w:nsid w:val="0A367519"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0040DF68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FB12693A"/>
+    <w:nsid w:val="0E811FDA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6916F818"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...8 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="38441652"/>
+    <w:nsid w:val="110D4547"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0E72A814"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF81"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="171AC3A4"/>
+    <w:nsid w:val="13CE012C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="56BE2916"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF82"/>
-[...11 lines deleted...]
-        </w:tabs>
+    <w:nsid w:val="209E0452"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E2E056D0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF83"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3D1EFFD4"/>
+    <w:nsid w:val="2C5154AD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8B94435A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListBullet2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF88"/>
-[...13 lines deleted...]
-      </w:pPr>
+    <w:nsid w:val="43B6696F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1A102FBA"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF89"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="29761A62"/>
+    <w:nsid w:val="45465147"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8F2E4B20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListBullet"/>
-[...9 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="578059691">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D480781"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2DF69C9C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="564305F1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="553C4A82"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="596409A5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="445290FA"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E023848"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A07AF100"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EA64F8E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="92068782"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6CEE27BA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="96A2480C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D8F4966"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4474A4CC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="16584551">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="971011357">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1531338444">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="704986684">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="960036980">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="865367395">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1235504284">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="702902006">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1699351840">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="556480017">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="782042360">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="601763498">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="12" w16cid:durableId="1543132165">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1697845569">
+  <w:num w:numId="13" w16cid:durableId="587035399">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="964896231">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="421418550">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="74127681">
-[...2 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="1929267984">
+  <w:num w:numId="16" w16cid:durableId="412044611">
     <w:abstractNumId w:val="7"/>
-  </w:num>
-[...10 lines deleted...]
-    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B47730"/>
-[...37 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
+    <w:rsidRoot w:val="000021CC"/>
+    <w:rsid w:val="000021CC"/>
+    <w:rsid w:val="00027B61"/>
+    <w:rsid w:val="00047B1B"/>
+    <w:rsid w:val="00066799"/>
+    <w:rsid w:val="00082452"/>
+    <w:rsid w:val="000B5011"/>
+    <w:rsid w:val="000D265C"/>
+    <w:rsid w:val="00116046"/>
+    <w:rsid w:val="0011639C"/>
+    <w:rsid w:val="00145BD4"/>
+    <w:rsid w:val="00174CFF"/>
+    <w:rsid w:val="001C4FF0"/>
+    <w:rsid w:val="001E62C2"/>
+    <w:rsid w:val="001E6840"/>
+    <w:rsid w:val="001F0FE6"/>
+    <w:rsid w:val="001F782D"/>
+    <w:rsid w:val="00210105"/>
+    <w:rsid w:val="00210741"/>
+    <w:rsid w:val="002325C2"/>
+    <w:rsid w:val="002344B0"/>
+    <w:rsid w:val="00240D66"/>
+    <w:rsid w:val="00262D83"/>
+    <w:rsid w:val="002A5996"/>
+    <w:rsid w:val="002C311C"/>
+    <w:rsid w:val="002D1E60"/>
+    <w:rsid w:val="002F0436"/>
+    <w:rsid w:val="003052D8"/>
+    <w:rsid w:val="0031051B"/>
+    <w:rsid w:val="0031094B"/>
+    <w:rsid w:val="00341BBC"/>
+    <w:rsid w:val="00350CD8"/>
+    <w:rsid w:val="00382D92"/>
+    <w:rsid w:val="003A75FF"/>
+    <w:rsid w:val="003C3A05"/>
+    <w:rsid w:val="003E028F"/>
+    <w:rsid w:val="00415FC2"/>
+    <w:rsid w:val="00416B9A"/>
+    <w:rsid w:val="00444313"/>
+    <w:rsid w:val="004717B0"/>
+    <w:rsid w:val="0047499A"/>
+    <w:rsid w:val="00484188"/>
+    <w:rsid w:val="004D12F1"/>
+    <w:rsid w:val="004E10C7"/>
+    <w:rsid w:val="00517281"/>
+    <w:rsid w:val="00524F00"/>
+    <w:rsid w:val="00530876"/>
+    <w:rsid w:val="005536B6"/>
+    <w:rsid w:val="005F7903"/>
+    <w:rsid w:val="00660110"/>
+    <w:rsid w:val="006B2341"/>
+    <w:rsid w:val="006B2594"/>
+    <w:rsid w:val="006D520A"/>
+    <w:rsid w:val="006D598B"/>
+    <w:rsid w:val="007106FD"/>
+    <w:rsid w:val="00793233"/>
+    <w:rsid w:val="007B3DFB"/>
+    <w:rsid w:val="00810438"/>
+    <w:rsid w:val="00863D15"/>
+    <w:rsid w:val="00872491"/>
+    <w:rsid w:val="008A0CB3"/>
+    <w:rsid w:val="008C7ECA"/>
+    <w:rsid w:val="008D40B4"/>
+    <w:rsid w:val="008E35B2"/>
+    <w:rsid w:val="008E66CB"/>
+    <w:rsid w:val="00900827"/>
+    <w:rsid w:val="0091192D"/>
+    <w:rsid w:val="00937DCB"/>
+    <w:rsid w:val="00956A6C"/>
+    <w:rsid w:val="009A512E"/>
+    <w:rsid w:val="009B5DDD"/>
+    <w:rsid w:val="009C7DAF"/>
+    <w:rsid w:val="009E03DA"/>
+    <w:rsid w:val="00A115E1"/>
+    <w:rsid w:val="00A46DE2"/>
+    <w:rsid w:val="00A540AC"/>
+    <w:rsid w:val="00A56AF5"/>
+    <w:rsid w:val="00A577A0"/>
+    <w:rsid w:val="00A76E8D"/>
+    <w:rsid w:val="00AC6C02"/>
+    <w:rsid w:val="00B00714"/>
+    <w:rsid w:val="00B076E2"/>
+    <w:rsid w:val="00B27111"/>
+    <w:rsid w:val="00B5553A"/>
+    <w:rsid w:val="00B62B96"/>
+    <w:rsid w:val="00B821D1"/>
+    <w:rsid w:val="00B90F9E"/>
+    <w:rsid w:val="00BB2D92"/>
+    <w:rsid w:val="00BC08FF"/>
+    <w:rsid w:val="00BF17B3"/>
+    <w:rsid w:val="00C10604"/>
+    <w:rsid w:val="00C21E30"/>
+    <w:rsid w:val="00C50AF2"/>
+    <w:rsid w:val="00C55DAA"/>
+    <w:rsid w:val="00C83345"/>
+    <w:rsid w:val="00CB6A3A"/>
+    <w:rsid w:val="00CE2655"/>
+    <w:rsid w:val="00CF21F3"/>
+    <w:rsid w:val="00CF5277"/>
+    <w:rsid w:val="00D1763D"/>
+    <w:rsid w:val="00D62692"/>
+    <w:rsid w:val="00D7664E"/>
+    <w:rsid w:val="00DE1B80"/>
+    <w:rsid w:val="00DE2221"/>
+    <w:rsid w:val="00E03859"/>
+    <w:rsid w:val="00E219B0"/>
+    <w:rsid w:val="00E459A3"/>
+    <w:rsid w:val="00E80CED"/>
+    <w:rsid w:val="00EA0B1D"/>
+    <w:rsid w:val="00ED1E3A"/>
+    <w:rsid w:val="00ED4279"/>
+    <w:rsid w:val="00EF0EA4"/>
+    <w:rsid w:val="00F02DF2"/>
+    <w:rsid w:val="00F0766D"/>
+    <w:rsid w:val="00F53918"/>
+    <w:rsid w:val="00F6751D"/>
+    <w:rsid w:val="00F952EA"/>
+    <w:rsid w:val="00FB068A"/>
+    <w:rsid w:val="00FB64B6"/>
+    <w:rsid w:val="00FF7A9D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="30D37952"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{CCA10542-187F-4394-9F35-07C6767B023C}"/>
+  <w14:docId w14:val="0B1B3707"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{5EE30F51-180B-4B80-9316-F811DA22C411}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:before="100" w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1079,51 +7447,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -1192,50 +7560,59 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -1296,11331 +7673,1048 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="009755B8"/>
-[...206 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-[...2 lines deleted...]
-    <w:link w:val="HeaderChar"/>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E618BF"/>
-[...6 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="000021CC"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-    <w:name w:val="Header Char"/>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="0011639C"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="1C1C1C"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E618BF"/>
-[...5 lines deleted...]
-    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E618BF"/>
-[...19 lines deleted...]
-    <w:rsid w:val="009755B8"/>
+    <w:rsid w:val="0011639C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="009755B8"/>
     <w:rPr>
-      <w:caps/>
-[...4 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="4A66AC" w:themeFill="accent1"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-    <w:name w:val="Heading 2 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009755B8"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0011639C"/>
     <w:rPr>
-      <w:caps/>
-[...81 lines deleted...]
-      <w:szCs w:val="21"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="00E03859"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...10548 lines deleted...]
-    </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="309018055">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1366902526">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="255"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="793717498">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="2104644692">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="212811924">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="135533263">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="4"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="144054654">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="150"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="1552301928">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1316909529">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1026521232">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="255"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="424149928">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="359357153">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="223302689">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="797912034">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="4"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="178936663">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="750"/>
+                              <w:marBottom w:val="225"/>
+                              <w:divBdr>
+                                <w:top w:val="single" w:sz="6" w:space="0" w:color="E7E7E7"/>
+                                <w:left w:val="single" w:sz="6" w:space="0" w:color="E7E7E7"/>
+                                <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E7E7E7"/>
+                                <w:right w:val="single" w:sz="6" w:space="0" w:color="E7E7E7"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="98722016">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="1678263157">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="1811092611">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="0"/>
+                                          <w:marTop w:val="0"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="1014964980">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1375543392">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="653991353">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="255"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="817069766">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1405176225">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1303845275">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="436758524">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="4"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1919055941">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="750"/>
+                              <w:marBottom w:val="225"/>
+                              <w:divBdr>
+                                <w:top w:val="single" w:sz="6" w:space="0" w:color="E7E7E7"/>
+                                <w:left w:val="single" w:sz="6" w:space="0" w:color="E7E7E7"/>
+                                <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E7E7E7"/>
+                                <w:right w:val="single" w:sz="6" w:space="0" w:color="E7E7E7"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="1818955446">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="27722041">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="801768195">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="0"/>
+                                          <w:marTop w:val="0"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="857544864">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2072382436">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="929701336">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="255"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1670015035">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1775977920">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="380055711">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="2121875855">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="4"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1978366708">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="750"/>
+                              <w:marBottom w:val="225"/>
+                              <w:divBdr>
+                                <w:top w:val="single" w:sz="6" w:space="0" w:color="E7E7E7"/>
+                                <w:left w:val="single" w:sz="6" w:space="0" w:color="E7E7E7"/>
+                                <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E7E7E7"/>
+                                <w:right w:val="single" w:sz="6" w:space="0" w:color="E7E7E7"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="1889217215">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="147328918">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="1511064993">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="0"/>
+                                          <w:marTop w:val="0"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="1668753340">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+  </w:divs>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Ion Boardroom">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Custom 1">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="242852"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="ACCBF9"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4A66AC"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="629DD1"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="297FD5"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="7F8FA9"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5AA2AE"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="9D90A0"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="9454C3"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="3EBBF0"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Ion Boardroom">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Century Gothic" panose="020B0502020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="メイリオ"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Century Gothic" panose="020B0502020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="メイリオ"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Ion Boardroom">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="64000"/>
-                <a:lumMod val="118000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="92000"/>
-[...1 lines deleted...]
-                <a:lumMod val="110000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-                <a:lumMod val="114000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="90000"/>
-                <a:lumMod val="84000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="rnd" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="19050" cap="rnd" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="28575" cap="rnd" cmpd="sng" algn="ctr">
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="38100" dist="25400" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="45000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...16 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
-                <a:hueMod val="124000"/>
-[...1 lines deleted...]
-                <a:lumMod val="124000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="76000"/>
-[...2 lines deleted...]
-                <a:lumMod val="56000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...1 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
-        <a:blipFill rotWithShape="1">
-[...16 lines deleted...]
-        </a:blipFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Ion Boardroom" id="{FC33163D-4339-46B1-8EED-24C834239D99}" vid="{B8502691-933B-45FE-8764-BA278511EF27}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
-</file>
-[...14 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>3248</Characters>
+  <Pages>6</Pages>
+  <Words>1608</Words>
+  <Characters>9172</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>79</Lines>
-  <Paragraphs>34</Paragraphs>
+  <Lines>76</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3670</CharactersWithSpaces>
+  <CharactersWithSpaces>10759</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>python-docx</dc:creator>
+  <dc:creator>Lstone</dc:creator>
   <cp:keywords/>
-  <dc:description>generated by python-docx</dc:description>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
 </cp:coreProperties>
 </file>