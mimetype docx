--- v0 (2026-06-06)
+++ v1 (2026-07-18)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2F6BD0D9" w14:textId="255A22CF" w:rsidR="004F1603" w:rsidRPr="00B040B5" w:rsidRDefault="00AF1742">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61AFFA13" wp14:editId="6E8EAFCE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2422358</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-8021</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3521242" cy="2292751"/>
                 <wp:effectExtent l="0" t="0" r="9525" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="307968122" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
@@ -70,236 +70,224 @@
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="4CABD466" w14:textId="3B17E99D" w:rsidR="00AF1742" w:rsidRDefault="00AF1742" w:rsidP="00AF1742">
                             <w:pPr>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>DOMINIQUE’ J. CRAIN, M.D.</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="213C482D" w14:textId="5119F81C" w:rsidR="00CB5361" w:rsidRDefault="00CB5361" w:rsidP="00AF1742">
                             <w:pPr>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>P.O</w:t>
                             </w:r>
                             <w:r w:rsidR="001602CE">
                               <w:t>.</w:t>
                             </w:r>
                             <w:r>
                               <w:t xml:space="preserve"> Box 2066</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="226D3E4A" w14:textId="5B938116" w:rsidR="00CB5361" w:rsidRDefault="00CB5361" w:rsidP="00AF1742">
+                          <w:p w14:paraId="226D3E4A" w14:textId="6CFA5962" w:rsidR="00CB5361" w:rsidRDefault="00CB5361" w:rsidP="00AF1742">
                             <w:pPr>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>Alpharetta, GA 300</w:t>
                             </w:r>
                             <w:r w:rsidR="001602CE">
                               <w:t>2</w:t>
                             </w:r>
-                            <w:r w:rsidR="009B0B30">
-                              <w:t>2</w:t>
+                            <w:r w:rsidR="008F4E0C">
+                              <w:t>3</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="6DA44BEB" w14:textId="20A9B22E" w:rsidR="00AF1742" w:rsidRDefault="00AF1742" w:rsidP="00CB5361">
                             <w:pPr>
                               <w:ind w:left="720" w:firstLine="720"/>
                             </w:pPr>
                             <w:r>
                               <w:t xml:space="preserve">Mobile: </w:t>
                             </w:r>
                             <w:r w:rsidR="003C5AF7">
                               <w:t>(</w:t>
                             </w:r>
                             <w:r w:rsidR="00B040B5">
                               <w:t>470)-491-4328</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="1DBA83B7" w14:textId="1FC30982" w:rsidR="00AF1742" w:rsidRPr="0049782C" w:rsidRDefault="0049782C" w:rsidP="0049782C">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:t xml:space="preserve">        </w:t>
                             </w:r>
                             <w:hyperlink r:id="rId6" w:history="1">
                               <w:r w:rsidRPr="004001B4">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>drcrain@dclocumsandmedicallegalconsulting.com</w:t>
                               </w:r>
                             </w:hyperlink>
                             <w:r w:rsidRPr="0049782C">
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="53947DDB" w14:textId="49FF7459" w:rsidR="00AF1742" w:rsidRDefault="0049782C" w:rsidP="0049782C">
+                          <w:p w14:paraId="53947DDB" w14:textId="3D24C54E" w:rsidR="00AF1742" w:rsidRDefault="0049782C" w:rsidP="0049782C">
                             <w:pPr>
                               <w:ind w:left="1440"/>
                             </w:pPr>
                             <w:r>
-                              <w:t xml:space="preserve">             Ma</w:t>
-[...5 lines deleted...]
-                              <w:t xml:space="preserve"> 2026</w:t>
+                              <w:t xml:space="preserve">             </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="61AFFA13" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:190.75pt;margin-top:-.65pt;width:277.25pt;height:180.55pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQC8+Lv8OAIAAH0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5y4SbsacYosRYYB&#13;&#10;RVsgHXpWZCkWJouapMTOfv0oxflot9Owi0yK1CP5SHp61zWa7ITzCkxJR4MhJcJwqJTZlPT7y/LT&#13;&#10;Z0p8YKZiGowo6V54ejf7+GHa2kLkUIOuhCMIYnzR2pLWIdgiyzyvRcP8AKwwaJTgGhZQdZuscqxF&#13;&#10;9EZn+XB4nbXgKuuAC+/x9v5gpLOEL6Xg4UlKLwLRJcXcQjpdOtfxzGZTVmwcs7XifRrsH7JomDIY&#13;&#10;9AR1zwIjW6f+gGoUd+BBhgGHJgMpFRepBqxmNHxXzapmVqRakBxvTzT5/wfLH3cr++xI6L5Ahw2M&#13;&#10;hLTWFx4vYz2ddE38YqYE7Ujh/kSb6ALheHk1yUf5OKeEoy3Pb/ObScLJzs+t8+GrgIZEoaQO+5Lo&#13;&#10;YrsHHzAkuh5dYjQPWlVLpXVS4iyIhXZkx7CLOhzB33hpQ9qSXl9Nhgn4jS1Cn96vNeM/YpkY88IL&#13;&#10;NW3w8lx8lEK37npG1lDtkSgHhxnyli8V4j4wH56Zw6FBbnARwhMeUgMmA71ESQ3u19/uoz/2Eq2U&#13;&#10;tDiEJfU/t8wJSvQ3g12+HY3HcWqTMp7c5Ki4S8v60mK2zQKQoRGunOVJjP5BH0XpoHnFfZnHqGhi&#13;&#10;hmPskoajuAiH1cB942I+T044p5aFB7OyPELHjkQ+X7pX5mzfz4Cj8AjHcWXFu7YefONLA/NtAKlS&#13;&#10;zyPBB1Z73nHGU1v6fYxLdKknr/NfY/YbAAD//wMAUEsDBBQABgAIAAAAIQAN6V554gAAAA8BAAAP&#13;&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcWidErZw0TsVP4cKJgnp2Y9e2GtuR7abh&#13;&#10;7VlOcFlpNbOz87Xb2Q1kUjHZ4DmUywKI8n2Q1msOX5+vCwYkZeGlGIJXHL5Vgm13e9OKRoar/1DT&#13;&#10;PmuCIT41goPJeWwoTb1RTqRlGJVH7RSiExnXqKmM4orhbqAPRbGmTliPH4wY1bNR/Xl/cRx2T7rW&#13;&#10;PRPR7Ji0dpoPp3f9xvn93fyywfG4AZLVnP8u4JcB+0OHxY7h4mUiA4eKlSu0cliUFRA01NUaCY+o&#13;&#10;rGoGtGvpf47uBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#13;&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#13;&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALz4u/w4AgAAfQQAAA4AAAAA&#13;&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAA3pXnniAAAADwEAAA8A&#13;&#10;AAAAAAAAAAAAAAAAkgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAChBQAAAAA=&#13;&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="4CABD466" w14:textId="3B17E99D" w:rsidR="00AF1742" w:rsidRDefault="00AF1742" w:rsidP="00AF1742">
                       <w:pPr>
                         <w:jc w:val="center"/>
                       </w:pPr>
                       <w:r>
                         <w:t>DOMINIQUE’ J. CRAIN, M.D.</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="213C482D" w14:textId="5119F81C" w:rsidR="00CB5361" w:rsidRDefault="00CB5361" w:rsidP="00AF1742">
                       <w:pPr>
                         <w:jc w:val="center"/>
                       </w:pPr>
                       <w:r>
                         <w:t>P.O</w:t>
                       </w:r>
                       <w:r w:rsidR="001602CE">
                         <w:t>.</w:t>
                       </w:r>
                       <w:r>
                         <w:t xml:space="preserve"> Box 2066</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="226D3E4A" w14:textId="5B938116" w:rsidR="00CB5361" w:rsidRDefault="00CB5361" w:rsidP="00AF1742">
+                    <w:p w14:paraId="226D3E4A" w14:textId="6CFA5962" w:rsidR="00CB5361" w:rsidRDefault="00CB5361" w:rsidP="00AF1742">
                       <w:pPr>
                         <w:jc w:val="center"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Alpharetta, GA 300</w:t>
                       </w:r>
                       <w:r w:rsidR="001602CE">
                         <w:t>2</w:t>
                       </w:r>
-                      <w:r w:rsidR="009B0B30">
-                        <w:t>2</w:t>
+                      <w:r w:rsidR="008F4E0C">
+                        <w:t>3</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="6DA44BEB" w14:textId="20A9B22E" w:rsidR="00AF1742" w:rsidRDefault="00AF1742" w:rsidP="00CB5361">
                       <w:pPr>
                         <w:ind w:left="720" w:firstLine="720"/>
                       </w:pPr>
                       <w:r>
                         <w:t xml:space="preserve">Mobile: </w:t>
                       </w:r>
                       <w:r w:rsidR="003C5AF7">
                         <w:t>(</w:t>
                       </w:r>
                       <w:r w:rsidR="00B040B5">
                         <w:t>470)-491-4328</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="1DBA83B7" w14:textId="1FC30982" w:rsidR="00AF1742" w:rsidRPr="0049782C" w:rsidRDefault="0049782C" w:rsidP="0049782C">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:t xml:space="preserve">        </w:t>
                       </w:r>
                       <w:hyperlink r:id="rId7" w:history="1">
                         <w:r w:rsidRPr="004001B4">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>drcrain@dclocumsandmedicallegalconsulting.com</w:t>
                         </w:r>
                       </w:hyperlink>
                       <w:r w:rsidRPr="0049782C">
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="53947DDB" w14:textId="49FF7459" w:rsidR="00AF1742" w:rsidRDefault="0049782C" w:rsidP="0049782C">
+                    <w:p w14:paraId="53947DDB" w14:textId="3D24C54E" w:rsidR="00AF1742" w:rsidRDefault="0049782C" w:rsidP="0049782C">
                       <w:pPr>
                         <w:ind w:left="1440"/>
                       </w:pPr>
                       <w:r>
-                        <w:t xml:space="preserve">             Ma</w:t>
-[...5 lines deleted...]
-                        <w:t xml:space="preserve"> 2026</w:t>
+                        <w:t xml:space="preserve">             </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidR="00AE1850" w:rsidRPr="00AE1850">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0DF6349F" wp14:editId="1B06460F">
             <wp:extent cx="1706880" cy="2284964"/>
             <wp:effectExtent l="0" t="0" r="0" b="1270"/>
             <wp:docPr id="173695774" name="Picture 1" descr="A person with her arms crossed&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -310,1438 +298,1444 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1774160" cy="2375030"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="489A78B2" w14:textId="001BADE1" w:rsidR="003C5AF7" w:rsidRPr="00B040B5" w:rsidRDefault="003C5AF7"/>
-    <w:p w14:paraId="316D6DF2" w14:textId="7C11914C" w:rsidR="003C5AF7" w:rsidRPr="00B040B5" w:rsidRDefault="00311CE2">
+    <w:p w14:paraId="316D6DF2" w14:textId="4BC0A631" w:rsidR="003C5AF7" w:rsidRPr="00B040B5" w:rsidRDefault="00311CE2">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="thinThickThinMediumGap" w:sz="18" w:space="1" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r w:rsidRPr="00B040B5">
         <w:t xml:space="preserve">Founder and CEO of Dominique Crain Locums and Medical Legal Consulting LLC (Formerly Dominique Crain Locums LLC). </w:t>
       </w:r>
       <w:r w:rsidR="00623CA1" w:rsidRPr="00B040B5">
-        <w:t>Clinically active board-certified Family Medicine physician with a primary focus in high acuity hospital medicine</w:t>
+        <w:t xml:space="preserve">Clinically active board-certified Family Medicine physician with </w:t>
+      </w:r>
+      <w:r w:rsidR="00942BED">
+        <w:t>extensive experience</w:t>
+      </w:r>
+      <w:r w:rsidR="00623CA1" w:rsidRPr="00B040B5">
+        <w:t xml:space="preserve"> in high acuity hospital medicine</w:t>
       </w:r>
       <w:r w:rsidRPr="00B040B5">
         <w:t xml:space="preserve"> as a hospitalist</w:t>
       </w:r>
+      <w:r w:rsidR="00F22EC9">
+        <w:t xml:space="preserve"> with current</w:t>
+      </w:r>
+      <w:r w:rsidR="00942BED">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00623CA1" w:rsidRPr="00B040B5">
-        <w:t xml:space="preserve">. Current experience in multiple hospital settings in multiple states. Prior experiences in primary and urgent care </w:t>
+        <w:t xml:space="preserve">experience in multiple states. Prior experiences in primary and urgent care </w:t>
       </w:r>
       <w:r w:rsidR="001C31A8">
         <w:t xml:space="preserve">settings </w:t>
       </w:r>
       <w:r w:rsidR="00623CA1" w:rsidRPr="00B040B5">
         <w:t xml:space="preserve">among other states. Former affiliated staff </w:t>
       </w:r>
       <w:r w:rsidR="001C31A8">
         <w:t>member of</w:t>
       </w:r>
       <w:r w:rsidR="00623CA1" w:rsidRPr="00B040B5">
         <w:t xml:space="preserve"> Stanford University. Former </w:t>
       </w:r>
       <w:r w:rsidR="003417BD">
         <w:t xml:space="preserve">nominated </w:t>
       </w:r>
       <w:r w:rsidR="00623CA1" w:rsidRPr="00B040B5">
         <w:t>GA Top Doc 202</w:t>
       </w:r>
       <w:r w:rsidR="00B040B5">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00623CA1" w:rsidRPr="00B040B5">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C258736" w14:textId="77777777" w:rsidR="00CB7C03" w:rsidRPr="00B040B5" w:rsidRDefault="00CB7C03">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="thinThickThinMediumGap" w:sz="18" w:space="1" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D0EEB13" w14:textId="3EAC5F59" w:rsidR="00CB7C03" w:rsidRPr="00B040B5" w:rsidRDefault="00CB7C03" w:rsidP="00572913">
+    <w:p w14:paraId="1D0EEB13" w14:textId="096D830C" w:rsidR="00CB7C03" w:rsidRPr="00705FCA" w:rsidRDefault="001D3526" w:rsidP="00572913">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="double" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:t>OSPITAL AND HEALTH CARE ORGANIZATION AFFILIATIONS</w:t>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00705FCA">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>CURRENT PRACTICE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52D3A1A9" w14:textId="77777777" w:rsidR="003417BD" w:rsidRDefault="003417BD">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23F0206F" w14:textId="2EBA3B46" w:rsidR="003417BD" w:rsidRDefault="009B0B30">
+    <w:p w14:paraId="23F0206F" w14:textId="5526ACE6" w:rsidR="003417BD" w:rsidRDefault="009B0B30">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Common Spirit North Georgia</w:t>
       </w:r>
       <w:r w:rsidR="003417BD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Memorial Hospital, </w:t>
       </w:r>
       <w:r w:rsidR="003417BD" w:rsidRPr="003417BD">
-        <w:t>Ringgold, GA (2026-)</w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="31C526AD" w14:textId="4728BDE0" w:rsidR="003417BD" w:rsidRDefault="003417BD" w:rsidP="003417BD">
+        <w:t>Ringgold, GA (2026-</w:t>
+      </w:r>
+      <w:r w:rsidR="001D3526">
+        <w:t>present</w:t>
+      </w:r>
+      <w:r w:rsidR="003417BD" w:rsidRPr="003417BD">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="729BE771" w14:textId="530A3E75" w:rsidR="003417BD" w:rsidRPr="00B040B5" w:rsidRDefault="003417BD" w:rsidP="003417BD">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Locums Physician Hospitalist; Hospital Medicine</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31C526AD" w14:textId="5909324A" w:rsidR="003417BD" w:rsidRDefault="003417BD" w:rsidP="003417BD">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003417BD">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>As an attending hospitalist, I oversee the admission, assessment, and management of acutely ill adult patients from the emergency department, referring facilities, and outpatient sources. I deliver evidence-based medical care to individuals in medical-surgical, intermediate/step-down, and intensive care units. My responsibilities include making informed clinical decisions related to escalation of care, interfacility transfer, and discharge planning, all based on patient status and facility resources.</w:t>
+        <w:t xml:space="preserve">I oversee the admission, assessment, and management of acutely ill adult patients from the emergency department, referring facilities, and outpatient </w:t>
+      </w:r>
+      <w:r w:rsidR="0028775A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>practices</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003417BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. I </w:t>
+      </w:r>
+      <w:r w:rsidR="001D3526">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>deliver</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003417BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> medical care to individuals in medical-surgical, intermediate/step-down, and intensive care units.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32B989C9" w14:textId="77777777" w:rsidR="003417BD" w:rsidRDefault="003417BD">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5DF5C368" w14:textId="77777777" w:rsidR="003417BD" w:rsidRDefault="003417BD">
-[...22 lines deleted...]
-    </w:p>
     <w:p w14:paraId="7F86B5EA" w14:textId="5688F42B" w:rsidR="00CB7C03" w:rsidRPr="00B040B5" w:rsidRDefault="00CB7C03">
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Piedmont Eastside Hospital</w:t>
       </w:r>
       <w:r w:rsidRPr="00B040B5">
         <w:t>, Lawrenceville, GA (2024-present)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49278C55" w14:textId="6C1264FB" w:rsidR="00CB7C03" w:rsidRPr="00B040B5" w:rsidRDefault="00CB7C03">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00B040B5">
+    <w:p w14:paraId="49278C55" w14:textId="77767371" w:rsidR="00CB7C03" w:rsidRPr="00B040B5" w:rsidRDefault="00CB7C03">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Locums </w:t>
+      </w:r>
+      <w:r w:rsidR="001F409E" w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Nocturnal</w:t>
+      </w:r>
+      <w:r w:rsidR="000B235D" w:rsidRPr="00B040B5">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001F409E" w:rsidRPr="00B040B5">
-[...3 lines deleted...]
-        <w:t>Nocturnal</w:t>
+      <w:r w:rsidR="00D82FDD">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>hysician</w:t>
       </w:r>
       <w:r w:rsidR="000B235D" w:rsidRPr="00B040B5">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B040B5">
-[...3 lines deleted...]
-        <w:t>physician</w:t>
+      <w:r w:rsidR="00D82FDD">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>H</w:t>
       </w:r>
       <w:r w:rsidR="000B235D" w:rsidRPr="00B040B5">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> hospitalist</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="67768123" w14:textId="3648DA48" w:rsidR="002818FF" w:rsidRPr="00B040B5" w:rsidRDefault="002818FF">
+        <w:t>ospitalist</w:t>
+      </w:r>
+      <w:r w:rsidR="00D82FDD">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; Hospital Medicine </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67768123" w14:textId="2C7D4490" w:rsidR="002818FF" w:rsidRDefault="00D82FDD">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B040B5">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">I serve as an attending hospitalist and nocturnist responsible for the </w:t>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="002818FF" w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">esponsible for the </w:t>
       </w:r>
       <w:r w:rsidR="001D0B85">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>overnight evaluation, admission and</w:t>
       </w:r>
       <w:r w:rsidR="000B235D" w:rsidRPr="00B040B5">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B040B5">
+      <w:r w:rsidR="002818FF" w:rsidRPr="00B040B5">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>management of acutely ill adult patients presenting from emergency departments</w:t>
       </w:r>
       <w:r w:rsidR="008B6687" w:rsidRPr="00B040B5">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="000B235D" w:rsidRPr="00B040B5">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">outside </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B040B5">
+      <w:r w:rsidR="002818FF" w:rsidRPr="00B040B5">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>transferring facilities</w:t>
       </w:r>
       <w:r w:rsidR="000B235D" w:rsidRPr="00B040B5">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00D72C5C">
+    </w:p>
+    <w:p w14:paraId="33DC78DD" w14:textId="77777777" w:rsidR="00D82FDD" w:rsidRPr="00B040B5" w:rsidRDefault="00D82FDD">
+      <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>I u</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> to acutely decompensating patients in the evening </w:t>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40D703A3" w14:textId="4B6B9D00" w:rsidR="00E90E18" w:rsidRPr="00B040B5" w:rsidRDefault="00E90E18">
+      <w:r w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Emory University Hospital</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B040B5">
+        <w:t>, Johns Creek, GA (2024-present)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17A13F55" w14:textId="413C2E2D" w:rsidR="001F409E" w:rsidRPr="00B040B5" w:rsidRDefault="000B235D">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Locums </w:t>
       </w:r>
       <w:r w:rsidR="008B6687" w:rsidRPr="00B040B5">
         <w:rPr>
-          <w:color w:val="000000"/>
-[...13 lines deleted...]
-        <w:t>; sometimes necessitating running</w:t>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nocturnal Physician </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Hospitalist</w:t>
+      </w:r>
+      <w:r w:rsidR="00572913" w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>; Hospital Medicine</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EC00BAB" w14:textId="1718B660" w:rsidR="001F409E" w:rsidRPr="001D0B85" w:rsidRDefault="00D82FDD">
+      <w:r>
+        <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="001D0B85">
-        <w:rPr>
-[...80 lines deleted...]
-        <w:t xml:space="preserve">admitting attending hospitalist </w:t>
+        <w:t xml:space="preserve">id-shift </w:t>
+      </w:r>
+      <w:r w:rsidR="001D0B85" w:rsidRPr="001D0B85">
+        <w:t xml:space="preserve">admitting hospitalist </w:t>
       </w:r>
       <w:r w:rsidR="00D72C5C">
         <w:t>assessing and admitting</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D0B85">
+      <w:r w:rsidR="001D0B85" w:rsidRPr="001D0B85">
         <w:t xml:space="preserve"> patients </w:t>
       </w:r>
       <w:r w:rsidR="00D72C5C">
         <w:t>from</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D0B85">
+      <w:r w:rsidR="001D0B85" w:rsidRPr="001D0B85">
         <w:t xml:space="preserve"> the ED and </w:t>
       </w:r>
+      <w:r>
+        <w:t>accepting</w:t>
+      </w:r>
+      <w:r w:rsidR="001D0B85">
+        <w:t xml:space="preserve"> transfers</w:t>
+      </w:r>
+      <w:r w:rsidR="001D0B85" w:rsidRPr="001D0B85">
+        <w:t xml:space="preserve"> from outside facilities. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74E5B6C7" w14:textId="60286FAF" w:rsidR="00E90E18" w:rsidRPr="00B040B5" w:rsidRDefault="00E90E18">
+      <w:r w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Norton Audubon Hospital</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B040B5">
+        <w:t>, Louisville, KY (</w:t>
+      </w:r>
+      <w:r w:rsidR="001D3526">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B040B5">
+        <w:t>024-</w:t>
+      </w:r>
+      <w:r w:rsidR="001D3526">
+        <w:t>present</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B040B5">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="076F16DF" w14:textId="6B919C67" w:rsidR="000B235D" w:rsidRPr="00B040B5" w:rsidRDefault="000B235D" w:rsidP="000B235D">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Locums Attending Physician Hospitalist</w:t>
+      </w:r>
+      <w:r w:rsidR="00572913" w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>; Hospital Medicine</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C0F0FC7" w14:textId="5BEA0303" w:rsidR="001F409E" w:rsidRPr="00B040B5" w:rsidRDefault="00D82FDD" w:rsidP="001F409E">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="002818FF" w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">esponsible for the admission, evaluation, and management of acutely ill adult patients presenting from </w:t>
+      </w:r>
       <w:r w:rsidR="00361C32">
-        <w:t xml:space="preserve">I </w:t>
-[...2 lines deleted...]
-        <w:t>accept</w:t>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="002818FF" w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>emergency department, transferring facilities, and outpatient settings.</w:t>
+      </w:r>
+      <w:r w:rsidR="008812FF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> transfers</w:t>
-[...37 lines deleted...]
-      <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">I serve as an attending hospitalist responsible for the admission, evaluation, and management of acutely ill adult patients presenting from </w:t>
+        <w:t>deliver medical care</w:t>
+      </w:r>
+      <w:r w:rsidR="002818FF" w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008812FF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>to patients in the</w:t>
+      </w:r>
+      <w:r w:rsidR="002818FF" w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> medical-surgical, intermediate/step-down and intensive care units</w:t>
       </w:r>
       <w:r w:rsidR="00361C32">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B040B5">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>emergency department, transferring facilities, and outpatient settings.</w:t>
-[...62 lines deleted...]
-        <w:t>p</w:t>
+        <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="001F409E" w:rsidRPr="00B040B5">
         <w:t>rovide hospice services in collaboration with hospice specialists for terminally ill patients</w:t>
       </w:r>
       <w:r w:rsidR="00361C32">
-        <w:t xml:space="preserve">’ end of life care </w:t>
-[...5 lines deleted...]
-        <w:t>e; all while providing supportive measures for their loved ones.</w:t>
+        <w:t>’ end of life care</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03DD1F59" w14:textId="2DA273D8" w:rsidR="00E90E18" w:rsidRPr="00B040B5" w:rsidRDefault="00E90E18">
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>North Knoxville Medical Center</w:t>
       </w:r>
       <w:r w:rsidRPr="00B040B5">
         <w:t>, Knoxville, TN (2024-present)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A169C3E" w14:textId="638F3173" w:rsidR="001F409E" w:rsidRPr="00B040B5" w:rsidRDefault="001F409E" w:rsidP="001F409E">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Locums</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nocturnal physician</w:t>
       </w:r>
       <w:r w:rsidR="000B235D" w:rsidRPr="00B040B5">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> hospitalist</w:t>
       </w:r>
       <w:r w:rsidR="00572913" w:rsidRPr="00B040B5">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>; Hospital Medicine</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2074B8FD" w14:textId="7F42745C" w:rsidR="001F409E" w:rsidRPr="00B040B5" w:rsidRDefault="001F409E" w:rsidP="001F409E">
+    <w:p w14:paraId="2074B8FD" w14:textId="7B51DC42" w:rsidR="001F409E" w:rsidRPr="00B040B5" w:rsidRDefault="001F409E" w:rsidP="001F409E">
       <w:r w:rsidRPr="00B040B5">
         <w:t xml:space="preserve">Responsibilities include admission and management of acutely ill patients from </w:t>
       </w:r>
       <w:r w:rsidR="00C133E9">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00B040B5">
         <w:t xml:space="preserve">emergency room, </w:t>
       </w:r>
       <w:r w:rsidR="008B6687" w:rsidRPr="00B040B5">
         <w:t xml:space="preserve">outside </w:t>
       </w:r>
       <w:r w:rsidRPr="00B040B5">
         <w:t xml:space="preserve">transferring </w:t>
       </w:r>
       <w:r w:rsidR="008B6687" w:rsidRPr="00B040B5">
         <w:t>facilities</w:t>
       </w:r>
       <w:r w:rsidRPr="00B040B5">
         <w:t xml:space="preserve"> or direct admissions from outpatient facilities.</w:t>
       </w:r>
       <w:r w:rsidR="00C133E9">
-        <w:t xml:space="preserve"> I admit to the medicine-surgical </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D82FDD">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00C133E9">
+        <w:t xml:space="preserve">dmit to the medicine-surgical </w:t>
       </w:r>
       <w:r w:rsidR="001C31A8">
         <w:t>unit</w:t>
       </w:r>
       <w:r w:rsidR="00C133E9">
         <w:t>, intermediate/step down unit and ICU. I r</w:t>
       </w:r>
       <w:r w:rsidR="008B6687" w:rsidRPr="00B040B5">
         <w:t xml:space="preserve">espond to acutely decompensating patients </w:t>
       </w:r>
       <w:r w:rsidR="00C133E9">
         <w:t>in the units</w:t>
       </w:r>
       <w:r w:rsidR="008B6687" w:rsidRPr="00B040B5">
         <w:t>; sometimes necessitat</w:t>
       </w:r>
       <w:r w:rsidR="00C133E9">
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidR="008B6687" w:rsidRPr="00B040B5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D72C5C">
         <w:t>emergent lifesaving interventions such as code blues</w:t>
       </w:r>
       <w:r w:rsidR="008B6687" w:rsidRPr="00B040B5">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30EE76DA" w14:textId="77777777" w:rsidR="0049782C" w:rsidRDefault="0049782C">
-[...21 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="4AAC9815" w14:textId="77777777" w:rsidR="007D5C5C" w:rsidRDefault="007D5C5C">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="double" w:sz="6" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="122017E6" w14:textId="4C9872E3" w:rsidR="001D3526" w:rsidRPr="00705FCA" w:rsidRDefault="00705FCA" w:rsidP="001D3526">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00705FCA">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRIOR PRACTICE </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19D3C19B" w14:textId="77777777" w:rsidR="001D3526" w:rsidRDefault="001D3526">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EF75077" w14:textId="26E36452" w:rsidR="00E90E18" w:rsidRPr="00B040B5" w:rsidRDefault="00E90E18">
+      <w:r w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>University of Alabama Providence Hospital</w:t>
       </w:r>
       <w:r w:rsidRPr="00B040B5">
         <w:t>, Mobile, AL (2023-2024)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EDE1C56" w14:textId="1B66A9F8" w:rsidR="00AE1D9A" w:rsidRPr="00B040B5" w:rsidRDefault="00AE1D9A" w:rsidP="00AE1D9A">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Attending Hospitalist Physician</w:t>
       </w:r>
       <w:r w:rsidR="00572913" w:rsidRPr="00B040B5">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>; Hospital Medicine</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B7EF6DF" w14:textId="425BB645" w:rsidR="00E90E18" w:rsidRPr="00B040B5" w:rsidRDefault="002818FF">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Overall responsibility to admit and manage acutely ill patients from emergency room, transferring hospitals </w:t>
+    <w:p w14:paraId="7B7EF6DF" w14:textId="59862116" w:rsidR="00E90E18" w:rsidRDefault="008F66A8">
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="002818FF" w:rsidRPr="00B040B5">
+        <w:t xml:space="preserve">dmit and manage acutely ill patients from emergency room, transferring hospitals </w:t>
       </w:r>
       <w:r w:rsidR="001C31A8">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B040B5">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> evidence based medical care to patients in med-surgical units, intermediate/step down units and ICU. Other responsibilities include</w:t>
+      <w:r w:rsidR="002818FF" w:rsidRPr="00B040B5">
+        <w:t xml:space="preserve">direct admissions from outpatient facilities. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Provide care to</w:t>
+      </w:r>
+      <w:r w:rsidR="002818FF" w:rsidRPr="00B040B5">
+        <w:t xml:space="preserve"> patients in med-surgical units, intermediate/step down units and ICU. Other responsibilities include</w:t>
       </w:r>
       <w:r w:rsidR="008812FF">
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B040B5">
-[...14 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="002818FF" w:rsidRPr="00B040B5">
+        <w:t xml:space="preserve"> outbound transfers and discharges.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="600E4B25" w14:textId="77777777" w:rsidR="007D5C5C" w:rsidRDefault="007D5C5C" w:rsidP="002C13A3">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CC048C6" w14:textId="77777777" w:rsidR="007D5C5C" w:rsidRDefault="007D5C5C" w:rsidP="002C13A3">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06E04E3F" w14:textId="77777777" w:rsidR="007D5C5C" w:rsidRDefault="007D5C5C" w:rsidP="002C13A3">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CACD967" w14:textId="77777777" w:rsidR="007D5C5C" w:rsidRDefault="007D5C5C" w:rsidP="002C13A3">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B472FE9" w14:textId="662676EA" w:rsidR="002C13A3" w:rsidRPr="00B040B5" w:rsidRDefault="002C13A3" w:rsidP="002C13A3">
+      <w:r w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Piedmont Urgent Care</w:t>
       </w:r>
       <w:r w:rsidRPr="00B040B5">
         <w:t>, Atlanta, GA (2021-2024)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60EC0D46" w14:textId="77777777" w:rsidR="00572913" w:rsidRPr="00B040B5" w:rsidRDefault="00572913" w:rsidP="00572913">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Locums Attending </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>physician,  Family</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Medicine</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19659B15" w14:textId="23852234" w:rsidR="000B235D" w:rsidRPr="00B040B5" w:rsidRDefault="000B235D" w:rsidP="002C13A3">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">. Delineate cases that warrant an </w:t>
+    <w:p w14:paraId="19659B15" w14:textId="7A4ECF5B" w:rsidR="000B235D" w:rsidRPr="00B040B5" w:rsidRDefault="000B235D" w:rsidP="002C13A3">
+      <w:r w:rsidRPr="00B040B5">
+        <w:t>Provide medical management for varying minor acute illness and/or injuries in a clinical setting. Delineate</w:t>
+      </w:r>
+      <w:r w:rsidR="00705FCA">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B040B5">
+        <w:t xml:space="preserve"> cases that warrant an </w:t>
       </w:r>
       <w:r w:rsidR="00D72C5C">
         <w:t>escalation</w:t>
       </w:r>
       <w:r w:rsidRPr="00B040B5">
-        <w:t xml:space="preserve"> in care and execute a safe and efficient transfer of care to a higher acuity treatment facility. </w:t>
+        <w:t xml:space="preserve"> in care and execute transfer of care to a higher acuity treatment facility. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B58DB6A" w14:textId="27932AAC" w:rsidR="00E90E18" w:rsidRPr="00B040B5" w:rsidRDefault="00E90E18">
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Stanford University Healthcare</w:t>
       </w:r>
       <w:r w:rsidRPr="00B040B5">
         <w:t>, Emeryville, CA</w:t>
       </w:r>
       <w:r w:rsidR="002C13A3" w:rsidRPr="00B040B5">
         <w:t xml:space="preserve"> (2022-2023)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30179D3C" w14:textId="1246F430" w:rsidR="00DC53AE" w:rsidRPr="00B040B5" w:rsidRDefault="00DC53AE">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Locums Attending </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>physician</w:t>
       </w:r>
       <w:r w:rsidR="00572913" w:rsidRPr="00B040B5">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>,  Family</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00572913" w:rsidRPr="00B040B5">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Medicine</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="718A8C67" w14:textId="6FF32914" w:rsidR="00572913" w:rsidRPr="00B040B5" w:rsidRDefault="00572913">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Provide guideline based preventative medical care to patients in a clinical setting. Address ongoing chronic conditions in efforts to improve the quality of life and promote the overall health of patients and the local community. </w:t>
+    <w:p w14:paraId="718A8C67" w14:textId="7CD4B0DF" w:rsidR="00572913" w:rsidRPr="00B040B5" w:rsidRDefault="00572913">
+      <w:r w:rsidRPr="00B040B5">
+        <w:t xml:space="preserve">Provide </w:t>
+      </w:r>
+      <w:r w:rsidR="00705FCA">
+        <w:t>primary</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B040B5">
+        <w:t xml:space="preserve"> care to patients in a clinical setting. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="646C90E0" w14:textId="131A18B0" w:rsidR="002C13A3" w:rsidRPr="00B040B5" w:rsidRDefault="002C13A3">
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kahlihi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Palama Health Center</w:t>
       </w:r>
       <w:r w:rsidRPr="00B040B5">
         <w:t>, Honolulu, HI (2022)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EFF5DC8" w14:textId="7CC8CA0F" w:rsidR="00DC53AE" w:rsidRDefault="00DC53AE">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Locums Attending Physician</w:t>
       </w:r>
       <w:r w:rsidR="00572913" w:rsidRPr="00B040B5">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>, Family Medicine</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07F0BF2D" w14:textId="792A39F7" w:rsidR="00D72C5C" w:rsidRPr="00D72C5C" w:rsidRDefault="00D72C5C">
+    <w:p w14:paraId="07F0BF2D" w14:textId="5D699A01" w:rsidR="00D72C5C" w:rsidRPr="00D72C5C" w:rsidRDefault="00D72C5C">
       <w:r w:rsidRPr="00D72C5C">
-        <w:t xml:space="preserve">Provide </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> health. </w:t>
+        <w:t xml:space="preserve">Provide medical care to local and native communities on the island of Oahu.  I helped manage and treat chronic medical </w:t>
+      </w:r>
+      <w:r w:rsidR="00705FCA" w:rsidRPr="00D72C5C">
+        <w:t>conditions</w:t>
+      </w:r>
+      <w:r w:rsidR="00705FCA">
+        <w:t xml:space="preserve"> and collaborated on patient care with social services and case management. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0028B55D" w14:textId="7B97E1C8" w:rsidR="00E90E18" w:rsidRPr="00B040B5" w:rsidRDefault="00E90E18">
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Peachtree Immediate Care</w:t>
       </w:r>
       <w:r w:rsidRPr="00B040B5">
         <w:t>, Atlanta, GA</w:t>
       </w:r>
       <w:r w:rsidR="002C13A3" w:rsidRPr="00B040B5">
         <w:t xml:space="preserve"> (2021)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DA2EBC4" w14:textId="20E34272" w:rsidR="00DC53AE" w:rsidRDefault="00DC53AE">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="thinThickThinMediumGap" w:sz="18" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Locums Attending Physician</w:t>
       </w:r>
       <w:r w:rsidR="00572913" w:rsidRPr="00B040B5">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">, Family Medicine </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="773D4C65" w14:textId="4AE68565" w:rsidR="00572913" w:rsidRDefault="00D72C5C">
+    <w:p w14:paraId="6E78C3DB" w14:textId="642A3EF1" w:rsidR="007D5C5C" w:rsidRDefault="00D72C5C">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="thinThickThinMediumGap" w:sz="18" w:space="1" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r w:rsidRPr="00D72C5C">
         <w:t xml:space="preserve">I provided urgent immediate services for minor acute illnesses and injuries. Procedures include but not limited to laceration repairs, splinting, </w:t>
       </w:r>
       <w:r w:rsidR="00FE76B4">
         <w:t>incision &amp; drainage</w:t>
       </w:r>
       <w:r w:rsidRPr="00D72C5C">
-        <w:t>. As mentioned above, I formulated diagnostic conclusions in</w:t>
+        <w:t>. I formulated diagnostic conclusions in</w:t>
       </w:r>
       <w:r w:rsidR="00FE76B4">
         <w:t xml:space="preserve"> immediate</w:t>
       </w:r>
       <w:r w:rsidRPr="00D72C5C">
         <w:t xml:space="preserve"> setting</w:t>
       </w:r>
       <w:r w:rsidR="008812FF">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00D72C5C">
-        <w:t xml:space="preserve"> often delineating what warranted escalation of care. I communicated with respective staff at nearby hospitals and EMS to execute a </w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="541D0083" w14:textId="77777777" w:rsidR="0049782C" w:rsidRPr="0049782C" w:rsidRDefault="0049782C">
+        <w:t xml:space="preserve"> often delineating what warranted escalation of care. I communicated with respective staff at nearby hospitals and EMS to execute </w:t>
+      </w:r>
+      <w:r w:rsidR="00705FCA">
+        <w:t>patient transfers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B460B8C" w14:textId="77777777" w:rsidR="007D5C5C" w:rsidRDefault="007D5C5C">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="thinThickThinMediumGap" w:sz="18" w:space="1" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E211D70" w14:textId="123F2236" w:rsidR="00572913" w:rsidRPr="00B040B5" w:rsidRDefault="00572913" w:rsidP="00572913">
+    <w:p w14:paraId="106C12B0" w14:textId="77777777" w:rsidR="007D5C5C" w:rsidRPr="0049782C" w:rsidRDefault="007D5C5C">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="thinThickThinMediumGap" w:sz="18" w:space="1" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E211D70" w14:textId="04342E43" w:rsidR="00572913" w:rsidRPr="00B040B5" w:rsidRDefault="001D3526" w:rsidP="00572913">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="double" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B040B5">
-[...6 lines deleted...]
-    <w:p w14:paraId="4241DEF5" w14:textId="68E4D567" w:rsidR="00572913" w:rsidRPr="00B040B5" w:rsidRDefault="00572913">
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>TRAINING AND EDUCATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1719BCC3" w14:textId="0046C0C3" w:rsidR="00705FCA" w:rsidRPr="00705FCA" w:rsidRDefault="00705FCA">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>University of Alabama Family Medicine Residency Program</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00705FCA">
+        <w:t xml:space="preserve">, Tuscaloosa, AL </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="001B17EC">
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>2018-2020</w:t>
+      </w:r>
+      <w:r w:rsidR="001B17EC">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76A48678" w14:textId="376EF3F9" w:rsidR="00705FCA" w:rsidRDefault="00705FCA">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>University of Alabama Family Medicine Residency</w:t>
+      </w:r>
+      <w:r w:rsidR="0028775A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Internship</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00705FCA">
+        <w:t>Tuscaloosa, AL</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="001B17EC">
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>2017-2018</w:t>
+      </w:r>
+      <w:r w:rsidR="001B17EC">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4241DEF5" w14:textId="634D5EE1" w:rsidR="00572913" w:rsidRPr="00B040B5" w:rsidRDefault="00572913">
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>University of South Alabama College of Medicine</w:t>
       </w:r>
       <w:r w:rsidRPr="00B040B5">
         <w:t>, Mobile, AL</w:t>
       </w:r>
       <w:r w:rsidRPr="00B040B5">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B040B5">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B040B5">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FE76B4">
-        <w:t xml:space="preserve">         </w:t>
-      </w:r>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FE76B4">
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="001B17EC">
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B040B5">
         <w:t>2013-2017</w:t>
       </w:r>
+      <w:r w:rsidR="001B17EC">
+        <w:t>)</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="71757FF8" w14:textId="2451F7BE" w:rsidR="00572913" w:rsidRPr="00B040B5" w:rsidRDefault="00A81283">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Doctor of Medicine</w:t>
       </w:r>
       <w:r w:rsidR="00572913" w:rsidRPr="00B040B5">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BCDAC0F" w14:textId="33C82339" w:rsidR="00A81283" w:rsidRPr="00B040B5" w:rsidRDefault="00A81283">
+    <w:p w14:paraId="6BCDAC0F" w14:textId="46F626E0" w:rsidR="00A81283" w:rsidRPr="00B040B5" w:rsidRDefault="00A81283">
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>University of South Alabama,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B040B5">
         <w:t xml:space="preserve"> Mobile, AL </w:t>
       </w:r>
       <w:r w:rsidRPr="00B040B5">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B040B5">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B040B5">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B040B5">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B040B5">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B040B5">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FE76B4">
-        <w:t xml:space="preserve">         </w:t>
-      </w:r>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FE76B4">
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="001B17EC">
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B040B5">
         <w:t>2008-2012</w:t>
       </w:r>
+      <w:r w:rsidR="001B17EC">
+        <w:t>)</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7C907023" w14:textId="155B4181" w:rsidR="00A81283" w:rsidRPr="00B040B5" w:rsidRDefault="00D72C5C">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Bachelor of Arts</w:t>
       </w:r>
       <w:r w:rsidR="00A81283" w:rsidRPr="00B040B5">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Sciences</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3896F5F4" w14:textId="77777777" w:rsidR="00A81283" w:rsidRPr="00B040B5" w:rsidRDefault="00A81283">
+    <w:p w14:paraId="60499CC0" w14:textId="77777777" w:rsidR="00A81283" w:rsidRPr="00B040B5" w:rsidRDefault="00A81283" w:rsidP="00A81283">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="thinThickThinMediumGap" w:sz="18" w:space="1" w:color="auto"/>
         </w:pBdr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="5AAE0E90" w14:textId="4780FD53" w:rsidR="00A81283" w:rsidRPr="00B040B5" w:rsidRDefault="00A81283" w:rsidP="00A81283">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FC402C7" w14:textId="3E7B631D" w:rsidR="00A81283" w:rsidRPr="00705FCA" w:rsidRDefault="00705FCA" w:rsidP="00A81283">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="double" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...105 lines deleted...]
-    <w:p w14:paraId="6DA330F1" w14:textId="38791DD7" w:rsidR="00A81283" w:rsidRPr="00B040B5" w:rsidRDefault="00A81283" w:rsidP="00A81283">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00705FCA">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>LICENSURES AND CERTIFICATIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DA330F1" w14:textId="493961B6" w:rsidR="00A81283" w:rsidRPr="00B040B5" w:rsidRDefault="00A81283" w:rsidP="00A81283">
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>American Board of Family Medicine</w:t>
       </w:r>
       <w:r w:rsidRPr="00B040B5">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B040B5">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B040B5">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B040B5">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B040B5">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B040B5">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B040B5">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00277A01" w:rsidRPr="00B040B5">
-        <w:tab/>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00B040B5">
         <w:t>2020</w:t>
+      </w:r>
+      <w:r w:rsidR="00705FCA">
+        <w:t>-Present</w:t>
       </w:r>
       <w:r w:rsidR="00277A01" w:rsidRPr="00B040B5">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7021F9F3" w14:textId="597721AF" w:rsidR="00A81283" w:rsidRPr="00B040B5" w:rsidRDefault="00A81283" w:rsidP="00A81283">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Diplomate</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CD8D35E" w14:textId="68ECBF0A" w:rsidR="00B740E6" w:rsidRPr="00B040B5" w:rsidRDefault="00B740E6" w:rsidP="00B740E6">
+    <w:p w14:paraId="2CD8D35E" w14:textId="50BD18A8" w:rsidR="00B740E6" w:rsidRPr="00B040B5" w:rsidRDefault="00B740E6" w:rsidP="00B740E6">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alabama Board of Medical Examiners &amp; Medical Licensure Commission </w:t>
       </w:r>
       <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00277A01" w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00D72C5C">
-[...15 lines deleted...]
-        <w:t>(2017)</w:t>
+      <w:r w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(2017</w:t>
+      </w:r>
+      <w:r w:rsidR="00705FCA">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-Present</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F4657C1" w14:textId="081479C1" w:rsidR="00277A01" w:rsidRPr="00B040B5" w:rsidRDefault="00B4310F" w:rsidP="00277A01">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Unrestricted </w:t>
       </w:r>
       <w:r w:rsidR="00B740E6" w:rsidRPr="00B040B5">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Medical license</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BEA4623" w14:textId="43028F75" w:rsidR="00B740E6" w:rsidRPr="00B040B5" w:rsidRDefault="00B740E6" w:rsidP="00277A01">
+    <w:p w14:paraId="5BEA4623" w14:textId="691E8E97" w:rsidR="00B740E6" w:rsidRPr="00B040B5" w:rsidRDefault="00B740E6" w:rsidP="00277A01">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B040B5">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Medical Board of California</w:t>
       </w:r>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>(also</w:t>
       </w:r>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
@@ -1771,79 +1765,86 @@
       <w:r w:rsidR="00D72C5C" w:rsidRPr="00B040B5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00D72C5C" w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00277A01" w:rsidRPr="00B040B5">
+      <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
+        <w:t>(2022</w:t>
+      </w:r>
+      <w:r w:rsidR="00705FCA">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
-        <w:t>(2022)</w:t>
+        <w:t>-Present</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50FEB5F2" w14:textId="77777777" w:rsidR="00B4310F" w:rsidRPr="00B040B5" w:rsidRDefault="00B4310F" w:rsidP="00B4310F">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Unrestricted Medical license</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4591A174" w14:textId="159A8E16" w:rsidR="00B740E6" w:rsidRPr="00B040B5" w:rsidRDefault="00B740E6" w:rsidP="00B740E6">
+    <w:p w14:paraId="4591A174" w14:textId="7E57B4A5" w:rsidR="00B740E6" w:rsidRPr="00B040B5" w:rsidRDefault="00B740E6" w:rsidP="00B740E6">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Georgia Composite Medical Board</w:t>
       </w:r>
       <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
@@ -1892,376 +1893,373 @@
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00277A01" w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00277A01" w:rsidRPr="00B040B5">
-[...7 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(2020)</w:t>
+        <w:t>(2020</w:t>
+      </w:r>
+      <w:r w:rsidR="00705FCA">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-Present</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5696D8E8" w14:textId="77777777" w:rsidR="00B4310F" w:rsidRPr="00B040B5" w:rsidRDefault="00B4310F" w:rsidP="00B4310F">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Unrestricted Medical license</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27FE3749" w14:textId="77777777" w:rsidR="0049782C" w:rsidRDefault="0049782C" w:rsidP="00B740E6">
+    <w:p w14:paraId="7EEBB8D4" w14:textId="3846282D" w:rsidR="00B740E6" w:rsidRPr="00B040B5" w:rsidRDefault="00B740E6" w:rsidP="00B740E6">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
-          <w:b/>
-[...6 lines deleted...]
-    <w:p w14:paraId="7EEBB8D4" w14:textId="0937427C" w:rsidR="00B740E6" w:rsidRPr="00B040B5" w:rsidRDefault="00B740E6" w:rsidP="00B740E6">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Illinois Department of Professional Regulation – Medical Licensing Board</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(2024</w:t>
+      </w:r>
+      <w:r w:rsidR="00705FCA">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-Present</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="740C2DDF" w14:textId="77777777" w:rsidR="00B4310F" w:rsidRPr="00B040B5" w:rsidRDefault="00B4310F" w:rsidP="00B4310F">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Unrestricted Medical license</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="341E871D" w14:textId="74E06BF3" w:rsidR="00B740E6" w:rsidRPr="00B040B5" w:rsidRDefault="00B740E6" w:rsidP="00B740E6">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>Illinois Department of Professional Regulation – Medical Licensing Board</w:t>
+        <w:t>Kentucky Board of Medical Licensure</w:t>
       </w:r>
       <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>(2024)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="740C2DDF" w14:textId="77777777" w:rsidR="00B4310F" w:rsidRPr="00B040B5" w:rsidRDefault="00B4310F" w:rsidP="00B4310F">
+      </w:r>
+      <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(202</w:t>
+      </w:r>
+      <w:r w:rsidR="0049782C">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00705FCA">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-Present</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1248ABF1" w14:textId="77777777" w:rsidR="00B4310F" w:rsidRPr="00B040B5" w:rsidRDefault="00B4310F" w:rsidP="00B4310F">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Unrestricted Medical license</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="341E871D" w14:textId="0D5822AF" w:rsidR="00B740E6" w:rsidRPr="00B040B5" w:rsidRDefault="00B740E6" w:rsidP="00B740E6">
+    <w:p w14:paraId="1232452B" w14:textId="2BC3585D" w:rsidR="00B740E6" w:rsidRPr="00B040B5" w:rsidRDefault="00B740E6" w:rsidP="00B740E6">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Kentucky Board of Medical Licensure</w:t>
+        <w:t>Louisiana State Board of Medical Examiners</w:t>
       </w:r>
       <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+        <w:t>(2024</w:t>
+      </w:r>
+      <w:r w:rsidR="00705FCA">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-Present</w:t>
       </w:r>
       <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...34 lines deleted...]
-        </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1248ABF1" w14:textId="77777777" w:rsidR="00B4310F" w:rsidRPr="00B040B5" w:rsidRDefault="00B4310F" w:rsidP="00B4310F">
+    <w:p w14:paraId="08F8EDA2" w14:textId="77777777" w:rsidR="00B4310F" w:rsidRPr="00B040B5" w:rsidRDefault="00B4310F" w:rsidP="00B4310F">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Unrestricted Medical license</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1232452B" w14:textId="3C87C2B6" w:rsidR="00B740E6" w:rsidRPr="00B040B5" w:rsidRDefault="00B740E6" w:rsidP="00B740E6">
-[...97 lines deleted...]
-    <w:p w14:paraId="2D945019" w14:textId="7252AF38" w:rsidR="00B740E6" w:rsidRPr="00D72C5C" w:rsidRDefault="00B740E6" w:rsidP="00B740E6">
+    <w:p w14:paraId="2D945019" w14:textId="0695FE1D" w:rsidR="00B740E6" w:rsidRPr="00D72C5C" w:rsidRDefault="00B740E6" w:rsidP="00B740E6">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Minnesota Board of Medical Practice</w:t>
       </w:r>
       <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
@@ -2295,102 +2293,483 @@
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+        <w:t>(2024</w:t>
+      </w:r>
+      <w:r w:rsidR="00705FCA">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-Present</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50C1125A" w14:textId="77777777" w:rsidR="00B4310F" w:rsidRPr="00B040B5" w:rsidRDefault="00B4310F" w:rsidP="00B4310F">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Unrestricted Medical license</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DD1A1E1" w14:textId="678F0851" w:rsidR="00B740E6" w:rsidRPr="00B040B5" w:rsidRDefault="00B740E6" w:rsidP="00B740E6">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nevada State Board of Medical Examiners</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(2024</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-Present</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19E9F0DF" w14:textId="77777777" w:rsidR="00B4310F" w:rsidRPr="00B040B5" w:rsidRDefault="00B4310F" w:rsidP="00B4310F">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Unrestricted Medical license</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E3C0390" w14:textId="449EC08E" w:rsidR="00B740E6" w:rsidRPr="00B040B5" w:rsidRDefault="00B740E6" w:rsidP="00B740E6">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>State Medical Board of Ohio</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(2024</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-Present</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ECA5D40" w14:textId="77777777" w:rsidR="00B4310F" w:rsidRPr="00B040B5" w:rsidRDefault="00B4310F" w:rsidP="00B4310F">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Unrestricted Medical license</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A1ED31B" w14:textId="77777777" w:rsidR="00CB387D" w:rsidRDefault="00CB387D" w:rsidP="00B740E6">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F618873" w14:textId="54513303" w:rsidR="00B740E6" w:rsidRPr="00B040B5" w:rsidRDefault="00B740E6" w:rsidP="00B740E6">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Pennsylvania State Board of Medicine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r w:rsidR="00277A01" w:rsidRPr="00B040B5">
         <w:rPr>
-          <w:rStyle w:val="Emphasis"/>
+          <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
         <w:rPr>
-          <w:rStyle w:val="Emphasis"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="50C1125A" w14:textId="77777777" w:rsidR="00B4310F" w:rsidRPr="00B040B5" w:rsidRDefault="00B4310F" w:rsidP="00B4310F">
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(2024</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-Present</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CF1E74B" w14:textId="77777777" w:rsidR="00B4310F" w:rsidRPr="00B040B5" w:rsidRDefault="00B4310F" w:rsidP="00B4310F">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Unrestricted Medical license</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DD1A1E1" w14:textId="7DA006DC" w:rsidR="00B740E6" w:rsidRPr="00B040B5" w:rsidRDefault="00B740E6" w:rsidP="00B740E6">
+    <w:p w14:paraId="1BBC7527" w14:textId="55991576" w:rsidR="00B740E6" w:rsidRPr="00B040B5" w:rsidRDefault="00B740E6" w:rsidP="00B740E6">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Nevada State Board of Medical Examiners</w:t>
+        <w:t>Tennessee Board of Medical Examiners</w:t>
       </w:r>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -2402,638 +2781,304 @@
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="00277A01" w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>(2023</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-Present</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="474320E1" w14:textId="77777777" w:rsidR="00B4310F" w:rsidRPr="00B040B5" w:rsidRDefault="00B4310F" w:rsidP="00B4310F">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Unrestricted Medical license</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27E716B0" w14:textId="6F46C370" w:rsidR="00B740E6" w:rsidRPr="00B040B5" w:rsidRDefault="00B740E6" w:rsidP="00B740E6">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Texas Medical Board</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00277A01" w:rsidRPr="00B040B5">
         <w:rPr>
-          <w:rStyle w:val="apple-converted-space"/>
+          <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
         <w:rPr>
-          <w:rStyle w:val="apple-converted-space"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="19E9F0DF" w14:textId="77777777" w:rsidR="00B4310F" w:rsidRPr="00B040B5" w:rsidRDefault="00B4310F" w:rsidP="00B4310F">
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(2023</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-Present</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8124A" w:rsidRPr="00B040B5">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="490E75EB" w14:textId="77777777" w:rsidR="00B4310F" w:rsidRDefault="00B4310F" w:rsidP="00B4310F">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Unrestricted Medical license</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E3C0390" w14:textId="64BAB6DB" w:rsidR="00B740E6" w:rsidRPr="00B040B5" w:rsidRDefault="00B740E6" w:rsidP="00B740E6">
-[...488 lines deleted...]
-    <w:p w14:paraId="30DBB4E5" w14:textId="77777777" w:rsidR="000D1DF0" w:rsidRDefault="00DA5CA1" w:rsidP="000D1DF0">
+    <w:p w14:paraId="30DBB4E5" w14:textId="7D2BE0E1" w:rsidR="000D1DF0" w:rsidRDefault="00DA5CA1" w:rsidP="000D1DF0">
       <w:r w:rsidRPr="00DA5CA1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Advanced Cardiac Life Support</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Certification</w:t>
       </w:r>
       <w:r w:rsidR="000D1DF0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000D1DF0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000D1DF0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000D1DF0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="000D1DF0">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">       Recurrent</w:t>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB387D" w:rsidRPr="00CB387D">
+        <w:t>Re</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:t>newal due 1/2028)</w:t>
       </w:r>
       <w:r w:rsidR="000D1DF0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53FD655C" w14:textId="77777777" w:rsidR="000D1DF0" w:rsidRDefault="000D1DF0" w:rsidP="000D1DF0">
+    <w:p w14:paraId="53FD655C" w14:textId="175F091C" w:rsidR="000D1DF0" w:rsidRDefault="000D1DF0" w:rsidP="000D1DF0">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA5CA1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>asic Life Support</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -3059,992 +3104,2177 @@
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:t>(Renewal due 1/2028)</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4630462B" w14:textId="33ED23E8" w:rsidR="000D1DF0" w:rsidRDefault="000D1DF0" w:rsidP="000D1DF0">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA5CA1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ediatric Advanced Life Support</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Certification</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="4630462B" w14:textId="77B77481" w:rsidR="000D1DF0" w:rsidRDefault="000D1DF0" w:rsidP="000D1DF0">
+      <w:r w:rsidR="00CB387D">
+        <w:t>(Renewal due 9/2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B2654DC" w14:textId="7EA05D0C" w:rsidR="000D1DF0" w:rsidRPr="00DA5CA1" w:rsidRDefault="000D1DF0" w:rsidP="000D1DF0">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA5CA1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Advanced Trauma Life Support</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>P</w:t>
-[...6 lines deleted...]
-        <w:t>ediatric Advanced Life Support</w:t>
+        <w:t xml:space="preserve"> Certification</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Certification</w:t>
+        <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...82 lines deleted...]
-        <w:t xml:space="preserve">       Recurrent</w:t>
+      <w:r w:rsidR="00CB387D" w:rsidRPr="00CB387D">
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CB387D" w:rsidRPr="00CB387D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB387D" w:rsidRPr="00CB387D">
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CB387D">
+        <w:t>Renewal due11/2026)</w:t>
       </w:r>
       <w:r w:rsidRPr="000D1DF0">
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D658F74" w14:textId="77777777" w:rsidR="000D1DF0" w:rsidRDefault="000D1DF0" w:rsidP="000D1DF0"/>
     <w:p w14:paraId="1C5DB711" w14:textId="56493A41" w:rsidR="000D1DF0" w:rsidRDefault="00DA5CA1" w:rsidP="000D1DF0">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000D1DF0" w:rsidRPr="000D1DF0">
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="397A3A7A" w14:textId="77777777" w:rsidR="00D72C5C" w:rsidRPr="00B040B5" w:rsidRDefault="00D72C5C" w:rsidP="00B740E6">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:pBdr>
           <w:bottom w:val="thinThickThinMediumGap" w:sz="18" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="692B6624" w14:textId="711BB810" w:rsidR="00887B78" w:rsidRPr="00B040B5" w:rsidRDefault="00887B78" w:rsidP="00887B78">
+    <w:p w14:paraId="692B6624" w14:textId="1FC15763" w:rsidR="00887B78" w:rsidRPr="00B040B5" w:rsidRDefault="00705FCA" w:rsidP="00887B78">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:pBdr>
           <w:bottom w:val="double" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B040B5">
-[...9 lines deleted...]
-    <w:p w14:paraId="3BB77F38" w14:textId="02C2D0FD" w:rsidR="0049782C" w:rsidRDefault="004D1B1B" w:rsidP="00887B78">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>HOSPITAL AFFILIATIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BB77F38" w14:textId="78F1F618" w:rsidR="0049782C" w:rsidRDefault="004D1B1B" w:rsidP="00887B78">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Common Spirit North Georgia Hospital-</w:t>
       </w:r>
       <w:r w:rsidR="0049782C">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ringgold, GA</w:t>
       </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2026-Present)</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="207EE684" w14:textId="77777777" w:rsidR="0049782C" w:rsidRPr="00B040B5" w:rsidRDefault="0049782C" w:rsidP="0049782C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Locums</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> physician</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="109D6C4C" w14:textId="77A979ED" w:rsidR="00887B78" w:rsidRPr="00B040B5" w:rsidRDefault="005042AC" w:rsidP="00887B78">
+    <w:p w14:paraId="109D6C4C" w14:textId="757AFF3C" w:rsidR="00887B78" w:rsidRPr="00B040B5" w:rsidRDefault="005042AC" w:rsidP="00887B78">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Piedmont Eastside Hospital, Lawrenceville, GA</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="4E882031" w14:textId="188A8E21" w:rsidR="003C26A7" w:rsidRPr="00B040B5" w:rsidRDefault="003C26A7" w:rsidP="00887B78">
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2024-Present)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E882031" w14:textId="23ECFAC9" w:rsidR="003C26A7" w:rsidRPr="00B040B5" w:rsidRDefault="003C26A7" w:rsidP="00887B78">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Locums</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> physician</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="30331A89" w14:textId="53EAFA9C" w:rsidR="005042AC" w:rsidRPr="00B040B5" w:rsidRDefault="005042AC" w:rsidP="00887B78">
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30331A89" w14:textId="0A9E9F0E" w:rsidR="005042AC" w:rsidRPr="00B040B5" w:rsidRDefault="005042AC" w:rsidP="00887B78">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Piedmont Walton</w:t>
       </w:r>
       <w:r w:rsidR="00343561">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hospital</w:t>
       </w:r>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, Snellville, GA</w:t>
       </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2024-Present)</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="462FB61B" w14:textId="77777777" w:rsidR="003C26A7" w:rsidRPr="00B040B5" w:rsidRDefault="003C26A7" w:rsidP="003C26A7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Locums</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> physician</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27BBEC85" w14:textId="6038837E" w:rsidR="005042AC" w:rsidRPr="00B040B5" w:rsidRDefault="005042AC" w:rsidP="00887B78">
+    <w:p w14:paraId="27BBEC85" w14:textId="0248921D" w:rsidR="005042AC" w:rsidRPr="00B040B5" w:rsidRDefault="005042AC" w:rsidP="00887B78">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Emory University John’s Creek Hospital, John’s Creek, GA</w:t>
       </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2024-Present)</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4BDB326C" w14:textId="77777777" w:rsidR="003C26A7" w:rsidRPr="00B040B5" w:rsidRDefault="003C26A7" w:rsidP="003C26A7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Locums</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> physician</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AD44A89" w14:textId="514394A7" w:rsidR="005042AC" w:rsidRPr="00B040B5" w:rsidRDefault="005042AC" w:rsidP="00887B78">
+    <w:p w14:paraId="2AD44A89" w14:textId="351A1497" w:rsidR="005042AC" w:rsidRPr="00B040B5" w:rsidRDefault="005042AC" w:rsidP="00887B78">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Emory University St Joseph’s Hospital, Atlanta, GA</w:t>
       </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2024-Present)</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7A1543D8" w14:textId="77777777" w:rsidR="003C26A7" w:rsidRPr="00B040B5" w:rsidRDefault="003C26A7" w:rsidP="003C26A7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Locums</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> physician</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="646AE432" w14:textId="1CD8AF61" w:rsidR="005042AC" w:rsidRPr="00B040B5" w:rsidRDefault="005042AC" w:rsidP="00887B78">
+    <w:p w14:paraId="646AE432" w14:textId="09B75C83" w:rsidR="005042AC" w:rsidRPr="00B040B5" w:rsidRDefault="005042AC" w:rsidP="00887B78">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Emory University Hospital Decatur, Decatur, GA</w:t>
       </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E06E7">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2024-Present)</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="605E7953" w14:textId="77777777" w:rsidR="003C26A7" w:rsidRPr="00B040B5" w:rsidRDefault="003C26A7" w:rsidP="003C26A7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Locums</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> physician</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32938862" w14:textId="037E476F" w:rsidR="005042AC" w:rsidRPr="00B040B5" w:rsidRDefault="005042AC" w:rsidP="00887B78">
+    <w:p w14:paraId="32938862" w14:textId="5A64C2CA" w:rsidR="005042AC" w:rsidRPr="00B040B5" w:rsidRDefault="005042AC" w:rsidP="00887B78">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Norton Audubon Hospital, Louisville, KY</w:t>
       </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E06E7">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2025-Present)</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="53B72B21" w14:textId="77777777" w:rsidR="003C26A7" w:rsidRPr="00B040B5" w:rsidRDefault="003C26A7" w:rsidP="003C26A7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Locums</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> physician</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F7B3BBC" w14:textId="46CCD7D4" w:rsidR="005042AC" w:rsidRPr="00B040B5" w:rsidRDefault="005042AC" w:rsidP="00887B78">
+    <w:p w14:paraId="3F7B3BBC" w14:textId="669197DF" w:rsidR="005042AC" w:rsidRPr="00B040B5" w:rsidRDefault="005042AC" w:rsidP="00887B78">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>North Knoxville Medical Center, Knoxville, TN</w:t>
       </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E06E7">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2024-Present)</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7F1AAA57" w14:textId="77777777" w:rsidR="003C26A7" w:rsidRPr="00B040B5" w:rsidRDefault="003C26A7" w:rsidP="003C26A7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Locums</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> physician</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EA835A7" w14:textId="455A766F" w:rsidR="005042AC" w:rsidRPr="00B040B5" w:rsidRDefault="005042AC" w:rsidP="00887B78">
+    <w:p w14:paraId="2EA835A7" w14:textId="09B1FC21" w:rsidR="005042AC" w:rsidRPr="00B040B5" w:rsidRDefault="005042AC" w:rsidP="00887B78">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tennova Turkey Creek Medical Center, Knoxville, TN</w:t>
       </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2024-Present)</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3F0BC54D" w14:textId="77777777" w:rsidR="003C26A7" w:rsidRPr="00B040B5" w:rsidRDefault="003C26A7" w:rsidP="003C26A7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Locums</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> physician</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B759905" w14:textId="064A47A5" w:rsidR="005042AC" w:rsidRPr="00B040B5" w:rsidRDefault="005042AC" w:rsidP="00887B78">
+    <w:p w14:paraId="1B759905" w14:textId="768F959E" w:rsidR="005042AC" w:rsidRPr="00B040B5" w:rsidRDefault="005042AC" w:rsidP="00887B78">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>University of South Alabama Providence Medical Center, Mobile, AL</w:t>
       </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E06E7">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2023-2024)</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3A9FC14F" w14:textId="77FD5B27" w:rsidR="003C26A7" w:rsidRPr="00B040B5" w:rsidRDefault="003C26A7" w:rsidP="00887B78">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Associate physician </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45FC2E68" w14:textId="40B48310" w:rsidR="005042AC" w:rsidRPr="00B040B5" w:rsidRDefault="005042AC" w:rsidP="00887B78">
+    <w:p w14:paraId="45FC2E68" w14:textId="138BD5A3" w:rsidR="005042AC" w:rsidRPr="00B040B5" w:rsidRDefault="005042AC" w:rsidP="00887B78">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Stanford University Health System, Emeryville, CA</w:t>
       </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001E06E7">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2023)</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5254758C" w14:textId="77777777" w:rsidR="003C26A7" w:rsidRPr="00B040B5" w:rsidRDefault="003C26A7" w:rsidP="003C26A7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Locums</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> physician</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="042DA2D1" w14:textId="21223FC7" w:rsidR="005042AC" w:rsidRPr="00B040B5" w:rsidRDefault="005042AC" w:rsidP="00887B78">
+    <w:p w14:paraId="042DA2D1" w14:textId="7D6BD292" w:rsidR="005042AC" w:rsidRPr="00B040B5" w:rsidRDefault="005042AC" w:rsidP="00887B78">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Stanford University Health System, Alameda, CA</w:t>
       </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001E06E7">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001E06E7">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2022)</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="12D6512D" w14:textId="77777777" w:rsidR="003C26A7" w:rsidRPr="00B040B5" w:rsidRDefault="003C26A7" w:rsidP="003C26A7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Locums</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> physician</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ECB528A" w14:textId="77777777" w:rsidR="003C26A7" w:rsidRPr="00B040B5" w:rsidRDefault="005042AC" w:rsidP="003C26A7">
+    <w:p w14:paraId="0ECB528A" w14:textId="0A16E3D3" w:rsidR="003C26A7" w:rsidRPr="00B040B5" w:rsidRDefault="005042AC" w:rsidP="003C26A7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:pBdr>
           <w:bottom w:val="thinThickThinMediumGap" w:sz="18" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kalihi Palama </w:t>
       </w:r>
@@ -4059,50 +5289,152 @@
         </w:rPr>
         <w:t>Health</w:t>
       </w:r>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> System, Honolulu, H</w:t>
       </w:r>
       <w:r w:rsidR="003C26A7" w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+      <w:r w:rsidR="001E06E7">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001E06E7">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CB387D">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2022)</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2A1B9FA2" w14:textId="73228814" w:rsidR="003C26A7" w:rsidRPr="00B040B5" w:rsidRDefault="003C26A7" w:rsidP="003C26A7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:pBdr>
           <w:bottom w:val="thinThickThinMediumGap" w:sz="18" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Locums</w:t>
       </w:r>
@@ -4111,407 +5443,971 @@
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> physician</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D0DA4F2" w14:textId="77777777" w:rsidR="00F92538" w:rsidRPr="00B040B5" w:rsidRDefault="00F92538" w:rsidP="00887B78">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:pBdr>
           <w:bottom w:val="thinThickThinMediumGap" w:sz="18" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EA4BA04" w14:textId="0F7DC9CF" w:rsidR="003C26A7" w:rsidRPr="00B040B5" w:rsidRDefault="005042AC" w:rsidP="003C26A7">
+    <w:p w14:paraId="7EA4BA04" w14:textId="697F816C" w:rsidR="003C26A7" w:rsidRPr="00B040B5" w:rsidRDefault="005042AC" w:rsidP="003C26A7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:pBdr>
           <w:bottom w:val="double" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>PROFE</w:t>
       </w:r>
       <w:r w:rsidR="00F92538" w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">SIONAL </w:t>
       </w:r>
-      <w:r w:rsidR="003C26A7" w:rsidRPr="00B040B5">
-[...9 lines deleted...]
-    <w:p w14:paraId="417DAD56" w14:textId="1B800C35" w:rsidR="005042AC" w:rsidRPr="00B040B5" w:rsidRDefault="003C26A7" w:rsidP="003C26A7">
+      <w:r w:rsidR="001D3526">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ASSOCIATIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="369B3604" w14:textId="2100AFE3" w:rsidR="001D3526" w:rsidRPr="0095022B" w:rsidRDefault="001D3526" w:rsidP="001D3526">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...8 lines deleted...]
-          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Medical Association </w:t>
+      </w:r>
+      <w:r w:rsidR="0095022B" w:rsidRPr="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0095022B" w:rsidRPr="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0095022B" w:rsidRPr="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0095022B" w:rsidRPr="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0095022B" w:rsidRPr="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0095022B" w:rsidRPr="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="005A773C">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="0095022B" w:rsidRPr="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005A773C">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005A773C">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2026-PRESENT)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0235CC86" w14:textId="77777777" w:rsidR="007D5C5C" w:rsidRDefault="003C26A7" w:rsidP="003C26A7">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Atlanta Medical Association</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="1793AA07" w14:textId="54BEC3D8" w:rsidR="003C26A7" w:rsidRPr="00B040B5" w:rsidRDefault="003C26A7" w:rsidP="003C26A7">
+      <w:r w:rsidR="001D3526" w:rsidRPr="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">                        </w:t>
+      </w:r>
+      <w:r w:rsidR="005A773C">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005A773C">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005A773C">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001D3526" w:rsidRPr="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001D3526" w:rsidRPr="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2024-PRESENT)</w:t>
+      </w:r>
+      <w:r w:rsidR="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1793AA07" w14:textId="0376DE2B" w:rsidR="003C26A7" w:rsidRPr="0095022B" w:rsidRDefault="003C26A7" w:rsidP="003C26A7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...8 lines deleted...]
-          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Medical Association of Atlanta</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="52A8C8F5" w14:textId="44FE73BB" w:rsidR="003C26A7" w:rsidRPr="00B040B5" w:rsidRDefault="003C26A7" w:rsidP="003C26A7">
+      <w:r w:rsidR="001D3526" w:rsidRPr="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                         </w:t>
+      </w:r>
+      <w:r w:rsidR="005A773C">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="001D3526" w:rsidRPr="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(2024-PRESENT)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A8C8F5" w14:textId="12A271F7" w:rsidR="003C26A7" w:rsidRDefault="003C26A7" w:rsidP="003C26A7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B040B5">
-[...5 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidRPr="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Society of Hospital Medicine</w:t>
       </w:r>
-    </w:p>
-[...66 lines deleted...]
-    <w:p w14:paraId="509A88D0" w14:textId="33559DD1" w:rsidR="00D72C5C" w:rsidRDefault="003C26A7" w:rsidP="003C26A7">
+      <w:r w:rsidR="001D3526" w:rsidRPr="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="005A773C">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005A773C">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="001D3526" w:rsidRPr="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001D3526" w:rsidRPr="0095022B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2023-PRESENT</w:t>
+      </w:r>
+      <w:r w:rsidR="001D3526">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EB5480D" w14:textId="2CDB8366" w:rsidR="001D3526" w:rsidRPr="001B17EC" w:rsidRDefault="001D3526" w:rsidP="001D3526">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:pBdr>
           <w:bottom w:val="thinThickThinMediumGap" w:sz="18" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="2F45EE8A" w14:textId="77777777" w:rsidR="000D1DF0" w:rsidRDefault="000D1DF0" w:rsidP="003C26A7">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B17EC">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Georgia Academy Family Physicians </w:t>
+      </w:r>
+      <w:r w:rsidR="001B17EC" w:rsidRPr="001B17EC">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001B17EC" w:rsidRPr="001B17EC">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001B17EC" w:rsidRPr="001B17EC">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001B17EC" w:rsidRPr="001B17EC">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001B17EC" w:rsidRPr="001B17EC">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidR="005A773C">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005A773C">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="001B17EC" w:rsidRPr="001B17EC">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B17EC">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001B17EC">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2020-PRESENT)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69D5B940" w14:textId="344DEA7B" w:rsidR="001D3526" w:rsidRPr="001B17EC" w:rsidRDefault="003C26A7" w:rsidP="001D3526">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:pBdr>
           <w:bottom w:val="thinThickThinMediumGap" w:sz="18" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="3F759D3C" w14:textId="77777777" w:rsidR="000D1DF0" w:rsidRDefault="000D1DF0" w:rsidP="003C26A7">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B17EC">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>American Medical Association</w:t>
+      </w:r>
+      <w:r w:rsidR="001D3526" w:rsidRPr="001B17EC">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001B17EC" w:rsidRPr="001B17EC">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001B17EC" w:rsidRPr="001B17EC">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001B17EC" w:rsidRPr="001B17EC">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001B17EC" w:rsidRPr="001B17EC">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001B17EC" w:rsidRPr="001B17EC">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="005A773C">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005A773C">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="001D3526" w:rsidRPr="001B17EC">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001D3526" w:rsidRPr="001B17EC">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2017-PRESENT)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A008554" w14:textId="14061C41" w:rsidR="00B0507E" w:rsidRPr="005A773C" w:rsidRDefault="003C26A7" w:rsidP="003C26A7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:pBdr>
           <w:bottom w:val="thinThickThinMediumGap" w:sz="18" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...121 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B17EC">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>American Academy of Family Physicians</w:t>
+      </w:r>
+      <w:r w:rsidR="001D3526" w:rsidRPr="001B17EC">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001B17EC" w:rsidRPr="001B17EC">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001B17EC" w:rsidRPr="001B17EC">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001B17EC" w:rsidRPr="001B17EC">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001B17EC" w:rsidRPr="001B17EC">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidR="005A773C">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005A773C">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005A773C">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="001B17EC" w:rsidRPr="001B17EC">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001D3526" w:rsidRPr="001B17EC">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001D3526" w:rsidRPr="001B17EC">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2017-PRESENT)</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5CF63EAC" w14:textId="77777777" w:rsidR="00D72C5C" w:rsidRPr="00B040B5" w:rsidRDefault="00D72C5C" w:rsidP="003C26A7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:pBdr>
           <w:bottom w:val="thinThickThinMediumGap" w:sz="18" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="548E75C2" w14:textId="382CD81A" w:rsidR="00F92538" w:rsidRPr="00B040B5" w:rsidRDefault="00F92538" w:rsidP="00F92538">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:pBdr>
           <w:bottom w:val="double" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
@@ -5324,186 +7220,99 @@
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Medical/Legal Practice Enhancement with Medical Resident Engagement, University of     </w:t>
       </w:r>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t>2020</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62C4CCD9" w14:textId="3B8BEF63" w:rsidR="008007FE" w:rsidRPr="00B040B5" w:rsidRDefault="008007FE" w:rsidP="008007FE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Alabama</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32F39B1E" w14:textId="170A9507" w:rsidR="008007FE" w:rsidRPr="00B040B5" w:rsidRDefault="008007FE" w:rsidP="008007FE">
+    <w:p w14:paraId="32F39B1E" w14:textId="5A9342D1" w:rsidR="008007FE" w:rsidRPr="00B040B5" w:rsidRDefault="001B17EC" w:rsidP="008007FE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B040B5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Medical Student Summer Research Program </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B040B5">
+        <w:t>The Effects of Mitochondrial DNA Damage on the</w:t>
+      </w:r>
+      <w:r w:rsidR="00010DBE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B040B5">
+        <w:t xml:space="preserve"> Levels of Extracellular MtDNA and Cytokine Expression-University of South Alabama College of Medicine </w:t>
+      </w:r>
+      <w:r w:rsidR="008007FE" w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B040B5">
+      <w:r w:rsidR="008007FE" w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B040B5">
+      <w:r w:rsidR="008007FE" w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B040B5">
+      <w:r w:rsidR="008007FE" w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B040B5">
+      <w:r w:rsidR="008007FE" w:rsidRPr="00B040B5">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...87 lines deleted...]
-      </w:pPr>
+        <w:t>2013</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2059EEF5" w14:textId="77777777" w:rsidR="00B740E6" w:rsidRPr="00B040B5" w:rsidRDefault="00B740E6" w:rsidP="00A81283">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D1BF0B7" w14:textId="77777777" w:rsidR="00A81283" w:rsidRPr="00B040B5" w:rsidRDefault="00A81283" w:rsidP="00A81283"/>
     <w:p w14:paraId="7EC7D113" w14:textId="77777777" w:rsidR="00CB7C03" w:rsidRPr="00B040B5" w:rsidRDefault="00CB7C03" w:rsidP="00CB7C03">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63881E72" w14:textId="6D8703FF" w:rsidR="00CB7C03" w:rsidRPr="00B040B5" w:rsidRDefault="00CB7C03">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="366FC244" w14:textId="77777777" w:rsidR="00CB7C03" w:rsidRPr="00B040B5" w:rsidRDefault="00CB7C03">
@@ -5513,102 +7322,102 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C90D32F" w14:textId="77777777" w:rsidR="00CB7C03" w:rsidRPr="00B040B5" w:rsidRDefault="00CB7C03">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3666BADA" w14:textId="77777777" w:rsidR="00CB7C03" w:rsidRPr="00B040B5" w:rsidRDefault="00CB7C03"/>
     <w:sectPr w:rsidR="00CB7C03" w:rsidRPr="00B040B5" w:rsidSect="00E90E18">
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:chapStyle="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="304252E4" w14:textId="77777777" w:rsidR="00291F90" w:rsidRDefault="00291F90" w:rsidP="00E90E18">
+    <w:p w14:paraId="086B69E6" w14:textId="77777777" w:rsidR="0051582C" w:rsidRDefault="0051582C" w:rsidP="00E90E18">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C0B0356" w14:textId="77777777" w:rsidR="00291F90" w:rsidRDefault="00291F90" w:rsidP="00E90E18">
+    <w:p w14:paraId="3B6474F7" w14:textId="77777777" w:rsidR="0051582C" w:rsidRDefault="0051582C" w:rsidP="00E90E18">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="-1341620188"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="07E1F6B3" w14:textId="640EB308" w:rsidR="00E90E18" w:rsidRDefault="00E90E18" w:rsidP="000838FE">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
@@ -5622,292 +7431,261 @@
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="6FB4D87C" w14:textId="77777777" w:rsidR="00E90E18" w:rsidRDefault="00E90E18" w:rsidP="00E90E18">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...53 lines deleted...]
-  </w:sdt>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="120D5DF5" w14:textId="77777777" w:rsidR="00E90E18" w:rsidRDefault="00E90E18" w:rsidP="00E90E18">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="09AAC5CA" w14:textId="77777777" w:rsidR="00291F90" w:rsidRDefault="00291F90" w:rsidP="00E90E18">
+    <w:p w14:paraId="62F9346E" w14:textId="77777777" w:rsidR="0051582C" w:rsidRDefault="0051582C" w:rsidP="00E90E18">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F1E4A2A" w14:textId="77777777" w:rsidR="00291F90" w:rsidRDefault="00291F90" w:rsidP="00E90E18">
+    <w:p w14:paraId="4DAD1191" w14:textId="77777777" w:rsidR="0051582C" w:rsidRDefault="0051582C" w:rsidP="00E90E18">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="174"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="113"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AF1742"/>
+    <w:rsid w:val="00010DBE"/>
     <w:rsid w:val="00027D26"/>
+    <w:rsid w:val="000734DA"/>
     <w:rsid w:val="000B235D"/>
     <w:rsid w:val="000D1DF0"/>
+    <w:rsid w:val="000E6040"/>
     <w:rsid w:val="00113BDC"/>
     <w:rsid w:val="0014475D"/>
     <w:rsid w:val="001602CE"/>
     <w:rsid w:val="00180D7F"/>
+    <w:rsid w:val="001B17EC"/>
+    <w:rsid w:val="001B5198"/>
     <w:rsid w:val="001C31A8"/>
     <w:rsid w:val="001D0B85"/>
+    <w:rsid w:val="001D3526"/>
+    <w:rsid w:val="001E06E7"/>
     <w:rsid w:val="001F409E"/>
     <w:rsid w:val="00257515"/>
     <w:rsid w:val="00277A01"/>
     <w:rsid w:val="002818FF"/>
-    <w:rsid w:val="00291F90"/>
+    <w:rsid w:val="0028775A"/>
+    <w:rsid w:val="002B41BB"/>
     <w:rsid w:val="002C13A3"/>
+    <w:rsid w:val="002E0D13"/>
     <w:rsid w:val="002F4841"/>
     <w:rsid w:val="00311CE2"/>
     <w:rsid w:val="003417BD"/>
     <w:rsid w:val="00343561"/>
     <w:rsid w:val="00343BC8"/>
     <w:rsid w:val="00361C32"/>
+    <w:rsid w:val="00394935"/>
     <w:rsid w:val="00396259"/>
     <w:rsid w:val="003C26A7"/>
     <w:rsid w:val="003C5AF7"/>
+    <w:rsid w:val="00453A3C"/>
     <w:rsid w:val="00470206"/>
     <w:rsid w:val="00485CFC"/>
     <w:rsid w:val="0049782C"/>
     <w:rsid w:val="004D1B1B"/>
     <w:rsid w:val="004F1603"/>
     <w:rsid w:val="005042AC"/>
+    <w:rsid w:val="0051582C"/>
     <w:rsid w:val="00550285"/>
+    <w:rsid w:val="00553C14"/>
     <w:rsid w:val="00572913"/>
     <w:rsid w:val="00575E45"/>
     <w:rsid w:val="005773C3"/>
-    <w:rsid w:val="005A244B"/>
+    <w:rsid w:val="005A773C"/>
     <w:rsid w:val="005D4677"/>
     <w:rsid w:val="005F41AC"/>
     <w:rsid w:val="00607903"/>
     <w:rsid w:val="0062390B"/>
     <w:rsid w:val="00623CA1"/>
     <w:rsid w:val="0064229A"/>
     <w:rsid w:val="00695E2D"/>
     <w:rsid w:val="006A2604"/>
     <w:rsid w:val="006A48FC"/>
     <w:rsid w:val="006C064D"/>
+    <w:rsid w:val="00705FCA"/>
     <w:rsid w:val="00786A23"/>
+    <w:rsid w:val="007D5C5C"/>
     <w:rsid w:val="007E0D2E"/>
     <w:rsid w:val="008007FE"/>
     <w:rsid w:val="008418EE"/>
     <w:rsid w:val="008501EC"/>
     <w:rsid w:val="0086605F"/>
     <w:rsid w:val="008812FF"/>
     <w:rsid w:val="00887B78"/>
     <w:rsid w:val="008A6450"/>
     <w:rsid w:val="008B6687"/>
+    <w:rsid w:val="008F4E0C"/>
+    <w:rsid w:val="008F66A8"/>
     <w:rsid w:val="00926E6B"/>
+    <w:rsid w:val="00942BED"/>
+    <w:rsid w:val="0095022B"/>
     <w:rsid w:val="00962017"/>
     <w:rsid w:val="009B0B30"/>
     <w:rsid w:val="009F4294"/>
     <w:rsid w:val="00A5021F"/>
     <w:rsid w:val="00A81283"/>
     <w:rsid w:val="00AC4E2B"/>
     <w:rsid w:val="00AE1850"/>
     <w:rsid w:val="00AE1D9A"/>
     <w:rsid w:val="00AE3BD4"/>
     <w:rsid w:val="00AF1742"/>
     <w:rsid w:val="00B040B5"/>
     <w:rsid w:val="00B0507E"/>
     <w:rsid w:val="00B07DC0"/>
     <w:rsid w:val="00B4310F"/>
     <w:rsid w:val="00B740E6"/>
     <w:rsid w:val="00B853C3"/>
     <w:rsid w:val="00C133E9"/>
     <w:rsid w:val="00C35C98"/>
     <w:rsid w:val="00C4592F"/>
     <w:rsid w:val="00C85CCE"/>
     <w:rsid w:val="00C97B22"/>
+    <w:rsid w:val="00CB387D"/>
     <w:rsid w:val="00CB5361"/>
     <w:rsid w:val="00CB7C03"/>
     <w:rsid w:val="00CC6985"/>
     <w:rsid w:val="00CD4AA6"/>
     <w:rsid w:val="00D31EBE"/>
     <w:rsid w:val="00D35898"/>
     <w:rsid w:val="00D72C5C"/>
+    <w:rsid w:val="00D82FDD"/>
     <w:rsid w:val="00DA5CA1"/>
     <w:rsid w:val="00DC53AE"/>
     <w:rsid w:val="00E23ADD"/>
     <w:rsid w:val="00E465D3"/>
+    <w:rsid w:val="00E56AED"/>
     <w:rsid w:val="00E6006C"/>
     <w:rsid w:val="00E90E18"/>
     <w:rsid w:val="00E94F0F"/>
+    <w:rsid w:val="00F22EC9"/>
     <w:rsid w:val="00F52641"/>
     <w:rsid w:val="00F8124A"/>
     <w:rsid w:val="00F92538"/>
     <w:rsid w:val="00FE76B4"/>
     <w:rsid w:val="00FF1C2B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="651CC356"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{D3FE9E67-853E-2847-91F5-79A031DEA11D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7024,52 +8802,53 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B040B5"/>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0049782C"/>
     <w:rPr>
       <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:drcrain@dclocumsandmedicallegalconsulting.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:drcrain@dclocumsandmedicallegalconsulting.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
@@ -7333,70 +9112,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>8877</Characters>
+  <Pages>8</Pages>
+  <Words>1110</Words>
+  <Characters>8004</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>221</Lines>
-  <Paragraphs>145</Paragraphs>
+  <Lines>205</Lines>
+  <Paragraphs>168</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10049</CharactersWithSpaces>
+  <CharactersWithSpaces>8946</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Dominique Crain</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>