--- v0 (2026-06-06)
+++ v1 (2026-07-14)
@@ -1,5252 +1,7770 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="8952" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4627"/>
-        <w:gridCol w:w="4733"/>
+        <w:gridCol w:w="2435"/>
+        <w:gridCol w:w="4941"/>
+        <w:gridCol w:w="1576"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006D38DC" w:rsidRPr="002A3456" w14:paraId="5C796E1D" w14:textId="77777777">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="007A245F" w:rsidRPr="00CE24A5" w14:paraId="17B86252" w14:textId="1B532A82" w:rsidTr="002B6ACE">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4788" w:type="dxa"/>
+            <w:tcW w:w="2435" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C8CDBDA" w14:textId="69D65181" w:rsidR="006D38DC" w:rsidRPr="007477A3" w:rsidRDefault="00A6754F" w:rsidP="00FC46E8">
+          <w:p w14:paraId="303387E5" w14:textId="2DF9269E" w:rsidR="007A245F" w:rsidRPr="008E59C8" w:rsidRDefault="007A245F" w:rsidP="00F63BDD">
             <w:pPr>
-              <w:pStyle w:val="DeloitteLogo"/>
-              <w:spacing w:after="120"/>
+              <w:pStyle w:val="CONEXIGTtulo"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008E59C8">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:b/>
                 <w:noProof/>
-                <w:vanish/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="es-PE"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E01B22E" wp14:editId="3EDBC867">
-[...2 lines deleted...]
-                  <wp:docPr id="22479125" name="Picture 3"/>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A9258AE" wp14:editId="4371205B">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>924</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>150899</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1350352" cy="1205346"/>
+                  <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="2" name="Picture 2"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="22479125" name="Picture 22479125"/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="0" name="Picture 2"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
-                        <pic:blipFill>
-[...101 lines deleted...]
-                        <pic:blipFill>
+                        <pic:blipFill rotWithShape="1">
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
-                          <a:stretch>
-[...1 lines deleted...]
-                          </a:stretch>
+                          <a:srcRect r="8401" b="11562"/>
+                          <a:stretch/>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="952500" cy="952500"/>
+                            <a:ext cx="1364479" cy="1217956"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                              <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                            </a:ext>
+                          </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                </wp:inline>
+                  <wp14:sizeRelH relativeFrom="margin">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="margin">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4788" w:type="dxa"/>
+            <w:tcW w:w="4941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72DB2723" w14:textId="77777777" w:rsidR="006D38DC" w:rsidRPr="002A3456" w:rsidRDefault="006D0E62" w:rsidP="00FC46E8">
+          <w:p w14:paraId="333DF7B7" w14:textId="780F3384" w:rsidR="007A245F" w:rsidRPr="004D1E08" w:rsidRDefault="00735668" w:rsidP="002B6ACE">
             <w:pPr>
-              <w:pStyle w:val="DeloitteLogo"/>
-[...1 lines deleted...]
-              <w:jc w:val="right"/>
+              <w:pStyle w:val="CONEXIGTtulo"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="567" w:right="-1062" w:hanging="567"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Pavithra Kumar</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="255EE841" w14:textId="7C49A984" w:rsidR="007A245F" w:rsidRPr="00933640" w:rsidRDefault="00735668" w:rsidP="007625B8">
+            <w:pPr>
+              <w:pStyle w:val="CONEXIGSinEspacio"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="0E1E3F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:noProof/>
-[...1 lines deleted...]
-                <w:szCs w:val="32"/>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="0E1E3F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:drawing>
-[...43 lines deleted...]
-              </w:drawing>
+              <w:t>Principal, New Work</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="7D3684B0" w14:textId="395B8A75" w:rsidR="00933640" w:rsidRDefault="00746B82" w:rsidP="00933640">
+            <w:pPr>
+              <w:pStyle w:val="CONEXIGSinEspacio"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri Light"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="es-PE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri Light"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>New York, USA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="635C5B5D" w14:textId="13918CAF" w:rsidR="004D1E08" w:rsidRPr="00F84D12" w:rsidRDefault="00F84D12" w:rsidP="007625B8">
+            <w:pPr>
+              <w:pStyle w:val="CONEXIGSinEspacio"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri Light"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F84D12">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri Light"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">+1 </w:t>
+            </w:r>
+            <w:r w:rsidR="00F07024" w:rsidRPr="00F07024">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri Light"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(617) 899 0295</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43F1362E" w14:textId="32ABF4BB" w:rsidR="007A245F" w:rsidRPr="00CE6282" w:rsidRDefault="00735668" w:rsidP="00CE6282">
+            <w:pPr>
+              <w:pStyle w:val="CONEXIGSinEspacio"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Yu Gothic" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Yu Gothic" w:cstheme="majorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r w:rsidRPr="008B48F5">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorHAnsi"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>pavithrakumar@conexig.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1576" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6092903F" w14:textId="77777777" w:rsidR="007A245F" w:rsidRPr="00CE6282" w:rsidRDefault="007A245F" w:rsidP="00B54EB8">
+            <w:pPr>
+              <w:pStyle w:val="CONEXIGTtulo"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="567" w:hanging="567"/>
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7A465259" w14:textId="77C3A7AB" w:rsidR="00A6754F" w:rsidRDefault="00A6754F" w:rsidP="00FC46E8">
-[...158 lines deleted...]
-        <w:pStyle w:val="ResumeBullet1"/>
+    <w:p w14:paraId="0D9BFA0D" w14:textId="77777777" w:rsidR="00B63B29" w:rsidRDefault="00B63B29" w:rsidP="00731A49">
+      <w:pPr>
+        <w:pStyle w:val="CONEXIGTtulo"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-      </w:pPr>
-[...98 lines deleted...]
-        <w:pStyle w:val="ResumeBullet1"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="003A0BD4" w14:textId="4E5E2AC7" w:rsidR="00C45E5D" w:rsidRPr="00AF1A8B" w:rsidRDefault="00C45E5D" w:rsidP="00731A49">
+      <w:pPr>
+        <w:pStyle w:val="CONEXIGTtulo"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-      </w:pPr>
-[...65 lines deleted...]
-        <w:pStyle w:val="ResumeBullet1"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1A8B">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>PROFILE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D7BF749" w14:textId="7767CC41" w:rsidR="00042AAC" w:rsidRPr="00042AAC" w:rsidRDefault="00042AAC" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="p1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00042AAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t>Financial economist, valuation expert, and damages consultant with more than sixteen years of experience in economic consulting, securities litigation, structured finance, transfer pricing, corporate finance, and complex commercial disputes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45DA01FD" w14:textId="6633FBA6" w:rsidR="00042AAC" w:rsidRPr="00042AAC" w:rsidRDefault="00042AAC" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="p1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00042AAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t>Dr. Kumar specializes in the application of economic and financial theory to matters involving securities and derivatives litigation, business valuation, damages quantification, transfer pricing, corporate governance, mergers and acquisitions, and structured finance disputes. Her experience spans a broad range of industries and litigation contexts, including securities class actions, SPAC-related disputes, employment arbitrations, shareholder disputes, financial antitrust matters, tax controversies, wage and hour litigation, and statistical sampling analyses.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11F53A96" w14:textId="381DB19F" w:rsidR="00042AAC" w:rsidRPr="00042AAC" w:rsidRDefault="00042AAC" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="p1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00042AAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t>She has extensive experience applying sophisticated statistical and econometric techniques, including event studies, market efficiency analyses, options and derivatives valuation, structured finance modeling, and complex damages assessments. She has served as both testifying and consulting expert on behalf of plaintiffs and defendants and has prepared expert reports while supporting matters through deposition, arbitration, and trial.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B34BC92" w14:textId="7349F5CE" w:rsidR="00042AAC" w:rsidRPr="00042AAC" w:rsidRDefault="00042AAC" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="p1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00042AAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t>Throughout her career, Dr. Kumar has supported leading academic experts, financial economists, valuation professionals, and industry specialists in matters involving securities lending, banking and solvency, corporate governance, intercompany transactions, fiduciary duties, class certification, and market efficiency. Her work has contributed to several high-profile outcomes, including multibillion-dollar acquisition disputes, securities litigation matters, structured finance claims, and government investigations arising from the 2008 financial crisis.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36000FA2" w14:textId="3B6479EA" w:rsidR="00E44117" w:rsidRDefault="00042AAC" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="p2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00042AAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t>In addition to her consulting practice, she has published extensively on securities litigation, hedge fund performance, event studies, credit rating agencies, and high-frequency trading, and regularly participates in conferences, webinars, and industry panels focused on finance, securities, and emerging litigation trends. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3046E576" w14:textId="77777777" w:rsidR="00E44117" w:rsidRDefault="00E44117" w:rsidP="00E44117">
+      <w:pPr>
+        <w:pStyle w:val="p2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="135BB245" w14:textId="77777777" w:rsidR="00E44117" w:rsidRPr="00E44117" w:rsidRDefault="00E44117" w:rsidP="00E44117">
+      <w:pPr>
+        <w:pStyle w:val="p2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="546B22C3" w14:textId="6DF39DF7" w:rsidR="00C0135F" w:rsidRPr="00A10A1F" w:rsidRDefault="00C0135F" w:rsidP="00677106">
+      <w:pPr>
+        <w:pStyle w:val="CONEXIGTtulo"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="ResumeBullet1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0135F">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>EDUCATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34739C22" w14:textId="523994D3" w:rsidR="00E44117" w:rsidRPr="00E44117" w:rsidRDefault="00042AAC" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="p1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00042AAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t>Ph.D. in Finance</w:t>
+      </w:r>
+      <w:r w:rsidR="00E44117">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00042AAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t>MIT Sloan School of Management</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="083F965A" w14:textId="48371B31" w:rsidR="00042AAC" w:rsidRDefault="00042AAC" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="p1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00042AAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t>B.Sc. in Mathematics and Economics</w:t>
+      </w:r>
+      <w:r w:rsidR="00E44117">
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00042AAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t>London School of Economics and Political Science (LSE), United Kingdom</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="649152E8" w14:textId="017C08F1" w:rsidR="00042AAC" w:rsidRPr="00042AAC" w:rsidRDefault="00042AAC" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="p1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00042AAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t>Chartered Financial Analyst (CFA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DF4DE96" w14:textId="67638971" w:rsidR="00E44117" w:rsidRPr="00E44117" w:rsidRDefault="00E44117" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="p1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E44117">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Securities Training Corporation (STC) – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E44117">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t>Series 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="760C05DE" w14:textId="77777777" w:rsidR="00E44117" w:rsidRDefault="00E44117" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="p1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E44117">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Securities Training Corporation (STC) – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E44117">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t>Series 63 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B6DE873" w14:textId="1C00EEE7" w:rsidR="00C0135F" w:rsidRPr="002C1B05" w:rsidRDefault="00042AAC" w:rsidP="00677106">
+      <w:pPr>
+        <w:pStyle w:val="CONEXIGCuerpo"/>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Yu Gothic" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:color w:val="0E1E3F"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Yu Gothic" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:color w:val="0E1E3F"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>AREAS OF EXPERTISE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40882B08" w14:textId="4AB7729A" w:rsidR="00042AAC" w:rsidRPr="00042AAC" w:rsidRDefault="00042AAC" w:rsidP="00042AAC">
+      <w:pPr>
+        <w:pStyle w:val="p1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00042AAC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t>Securities Litigation – Securities Class Actions – Rule 10b-5 Claims – SPAC Litigation – Business Valuation – Startup Valuation – Economic Damages – Corporate Finance Litigation – Structured Finance – Derivatives &amp; Swaps – Event Studies – Market Efficiency Analysis – Corporate Governance – Mergers &amp; Acquisitions – Transfer Pricing – Intercompany Financing – Financial Antitrust – Statistical Sampling – Wage &amp; Hour Analysis – Econometric Modeling – Expert Witness Services – Arbitration Support – Financial Risk Analysis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="779CCDCC" w14:textId="602F08D4" w:rsidR="00C0135F" w:rsidRDefault="00E44117" w:rsidP="00647C08">
+      <w:pPr>
+        <w:pStyle w:val="CONEXIGCuerpo"/>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Yu Gothic" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:color w:val="0E1E3F"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Yu Gothic" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:color w:val="0E1E3F"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>NOTABLE ACHIEVEMENTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="258689B0" w14:textId="77777777" w:rsidR="00E44117" w:rsidRDefault="00E44117" w:rsidP="00E44117">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E44117">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t>Served as testifying expert and consulting expert in securities, valuation, damages, employment arbitration, and SPAC-related disputes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63677226" w14:textId="3D0E551B" w:rsidR="00F879A1" w:rsidRPr="00E44117" w:rsidRDefault="00F879A1" w:rsidP="00E44117">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>She has been deposed in federal court.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="355CDE8F" w14:textId="77777777" w:rsidR="00E44117" w:rsidRPr="00E44117" w:rsidRDefault="00E44117" w:rsidP="00E44117">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E44117">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t>Supported successful resolution of a multibillion-dollar hotel acquisition dispute involving post-transaction valuation decline and Material Adverse Event (MAE) claims.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46D2E193" w14:textId="77777777" w:rsidR="00E44117" w:rsidRPr="00E44117" w:rsidRDefault="00E44117" w:rsidP="00E44117">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E44117">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t>Contributed to a major U.S. government fraud investigation involving a leading credit rating agency and collateralized debt obligations (CDOs), resulting in a multibillion-dollar settlement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2324A523" w14:textId="77777777" w:rsidR="00E44117" w:rsidRPr="00E44117" w:rsidRDefault="00E44117" w:rsidP="00E44117">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E44117">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t>Led multidisciplinary teams supporting academic experts, industry specialists, and testifying experts in securities litigation, transfer pricing, valuation, antitrust, and structured finance matters.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FDFF64C" w14:textId="77777777" w:rsidR="00E44117" w:rsidRPr="00E44117" w:rsidRDefault="00E44117" w:rsidP="00E44117">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E44117">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t>Directed financial, economic, and statistical analyses through all phases of litigation, including expert reporting, depositions, arbitration hearings, and trial proceedings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12363F34" w14:textId="768A7802" w:rsidR="00731A49" w:rsidRPr="00E44117" w:rsidRDefault="00E44117" w:rsidP="00E44117">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E44117">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t>Published recognized research on hedge fund performance persistence, high-frequency trading, event studies, securities litigation, and financial markets. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F0ADB5" w14:textId="77777777" w:rsidR="00431A89" w:rsidRDefault="00431A89" w:rsidP="00731A49">
+      <w:pPr>
+        <w:pStyle w:val="CONEXIGCuerpo"/>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Yu Gothic" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:color w:val="0E1E3F"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FD63280" w14:textId="77777777" w:rsidR="00431A89" w:rsidRDefault="00431A89" w:rsidP="00731A49">
+      <w:pPr>
+        <w:pStyle w:val="CONEXIGCuerpo"/>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Yu Gothic" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:color w:val="0E1E3F"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5588D608" w14:textId="086FB096" w:rsidR="00C0135F" w:rsidRPr="002C1B05" w:rsidRDefault="00E44117" w:rsidP="00731A49">
+      <w:pPr>
+        <w:pStyle w:val="CONEXIGCuerpo"/>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Yu Gothic" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:color w:val="0E1E3F"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Yu Gothic" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Yu Gothic" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:color w:val="0E1E3F"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>PROFESSIONAL MEMBERSHIPS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A83CB26" w14:textId="4E231FC9" w:rsidR="009873FF" w:rsidRPr="009873FF" w:rsidRDefault="009873FF" w:rsidP="009873FF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t>New York City Bar</w:t>
+      </w:r>
+      <w:r w:rsidR="00431A89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t>Expert Member</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D157967" w14:textId="77777777" w:rsidR="009873FF" w:rsidRPr="009873FF" w:rsidRDefault="009873FF" w:rsidP="009873FF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t>ABA Diversity Advanced Section</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BDF1CFE" w14:textId="77777777" w:rsidR="009873FF" w:rsidRPr="009873FF" w:rsidRDefault="009873FF" w:rsidP="009873FF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t>ABA Women Connected Section</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2967F512" w14:textId="77777777" w:rsidR="009873FF" w:rsidRPr="009873FF" w:rsidRDefault="009873FF" w:rsidP="009873FF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t>ABA Business Law Section</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1431813E" w14:textId="77777777" w:rsidR="009873FF" w:rsidRPr="009873FF" w:rsidRDefault="009873FF" w:rsidP="009873FF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t>ABA Securities Litigation Section</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A37E8DC" w14:textId="77777777" w:rsidR="009873FF" w:rsidRPr="009873FF" w:rsidRDefault="009873FF" w:rsidP="009873FF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t>CFA Charterholder</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DED28BF" w14:textId="466B43E8" w:rsidR="009873FF" w:rsidRPr="009873FF" w:rsidRDefault="009873FF" w:rsidP="009873FF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t>Securities Expert Roundtable</w:t>
+      </w:r>
+      <w:r w:rsidR="00431A89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t>SER</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E4105A5" w14:textId="7748799F" w:rsidR="009873FF" w:rsidRPr="009873FF" w:rsidRDefault="009873FF" w:rsidP="009873FF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t>Public Investors Advocates Bar Association</w:t>
+      </w:r>
+      <w:r w:rsidR="00431A89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t>PIABA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F82781C" w14:textId="1967089D" w:rsidR="009873FF" w:rsidRPr="009873FF" w:rsidRDefault="009873FF" w:rsidP="009873FF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t>Lexangle</w:t>
+      </w:r>
+      <w:r w:rsidR="00431A89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t>Experts on Experts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B46BD09" w14:textId="745C9E32" w:rsidR="009873FF" w:rsidRPr="009873FF" w:rsidRDefault="009873FF" w:rsidP="009873FF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t>National Association for Business Economics</w:t>
+      </w:r>
+      <w:r w:rsidR="00431A89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t>NABE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43CEED91" w14:textId="69215417" w:rsidR="009873FF" w:rsidRPr="009873FF" w:rsidRDefault="009873FF" w:rsidP="009873FF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t>Public Interest Experts</w:t>
+      </w:r>
+      <w:r w:rsidR="00431A89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t>PIE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="747CB1B5" w14:textId="05CD8ADC" w:rsidR="009873FF" w:rsidRPr="009873FF" w:rsidRDefault="009873FF" w:rsidP="009873FF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t>Forensic Expert Witness Association</w:t>
+      </w:r>
+      <w:r w:rsidR="00431A89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t>FEWA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EBA6B61" w14:textId="77777777" w:rsidR="009873FF" w:rsidRPr="009873FF" w:rsidRDefault="009873FF" w:rsidP="009873FF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t>Round Table Group</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00B66765" w14:textId="77777777" w:rsidR="009873FF" w:rsidRPr="009873FF" w:rsidRDefault="009873FF" w:rsidP="009873FF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t>EliteXprts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70A94A9B" w14:textId="77777777" w:rsidR="009873FF" w:rsidRPr="009873FF" w:rsidRDefault="009873FF" w:rsidP="009873FF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t>SEAK Expert Witness</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29A01000" w14:textId="77777777" w:rsidR="009873FF" w:rsidRPr="009873FF" w:rsidRDefault="009873FF" w:rsidP="009873FF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t>The Expert Institute</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C92A065" w14:textId="77777777" w:rsidR="009873FF" w:rsidRPr="009873FF" w:rsidRDefault="009873FF" w:rsidP="009873FF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t>Experts.com</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20203F13" w14:textId="77777777" w:rsidR="009873FF" w:rsidRPr="009873FF" w:rsidRDefault="009873FF" w:rsidP="009873FF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t>Sutton Pierce</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10208376" w14:textId="77777777" w:rsidR="009873FF" w:rsidRPr="009873FF" w:rsidRDefault="009873FF" w:rsidP="009873FF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t>NextWitness.com </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5391B417" w14:textId="3303B3CB" w:rsidR="00C0135F" w:rsidRDefault="009873FF" w:rsidP="00731A49">
+      <w:pPr>
+        <w:pStyle w:val="CONEXIGTtulo"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-      </w:pPr>
-[...55 lines deleted...]
-        <w:pStyle w:val="ResumeBullet1"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>SPEAKING ENGAGEMENTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BEA4327" w14:textId="2CF3DA8E" w:rsidR="009873FF" w:rsidRPr="009873FF" w:rsidRDefault="009873FF" w:rsidP="009873FF">
+      <w:pPr>
+        <w:pStyle w:val="CONEXIGCuerpo"/>
+        <w:rPr>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:t>National Association of Business Economics Econ + Law Summit, 2026 —</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Economics of Finance and Securities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="002B401D" w14:textId="32457059" w:rsidR="009873FF" w:rsidRPr="009873FF" w:rsidRDefault="009873FF" w:rsidP="009873FF">
+      <w:pPr>
+        <w:pStyle w:val="CONEXIGCuerpo"/>
+        <w:rPr>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:t>AACG Crypto Podcast Series, 2026 —</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Future Crypto Regulatory and Litigation Trends</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="474A6BA0" w14:textId="2CEA4428" w:rsidR="009873FF" w:rsidRPr="009873FF" w:rsidRDefault="009873FF" w:rsidP="009873FF">
+      <w:pPr>
+        <w:pStyle w:val="CONEXIGCuerpo"/>
+        <w:rPr>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:t>AACG Podcast, 2025 —</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Trends in Crypto and 10b-5 Litigation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3089EDD9" w14:textId="0B754525" w:rsidR="009873FF" w:rsidRPr="009873FF" w:rsidRDefault="009873FF" w:rsidP="009873FF">
+      <w:pPr>
+        <w:pStyle w:val="CONEXIGCuerpo"/>
+        <w:rPr>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:t>AACG Crypto Podcast Series, 2025 —</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Are We in a Crypto Bubble?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78A640FE" w14:textId="665FFCE2" w:rsidR="009873FF" w:rsidRPr="009873FF" w:rsidRDefault="009873FF" w:rsidP="009873FF">
+      <w:pPr>
+        <w:pStyle w:val="CONEXIGCuerpo"/>
+        <w:rPr>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:t>On the Stand with Ashish Arun, 2025 —</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> How Boutique Firms, Technology and Diversity are Shaping Expert Witness Work</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45DA6C43" w14:textId="64F6AD37" w:rsidR="009873FF" w:rsidRPr="009873FF" w:rsidRDefault="009873FF" w:rsidP="009873FF">
+      <w:pPr>
+        <w:pStyle w:val="CONEXIGCuerpo"/>
+        <w:rPr>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:t>Round Table Group, 2025 —</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Engaging with Finance and Securities Expert, Dr. Pavithra Kumar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E802A22" w14:textId="15DD46ED" w:rsidR="009873FF" w:rsidRPr="009873FF" w:rsidRDefault="009873FF" w:rsidP="009873FF">
+      <w:pPr>
+        <w:pStyle w:val="CONEXIGCuerpo"/>
+        <w:rPr>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:t>AACG Cryptocurrency Litigation Webinar Series, 2025 —</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Penny Wise and Crypto Foolish: Currencies and the Rise of Crypto-Litigation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6308CBBE" w14:textId="4A48F83F" w:rsidR="009873FF" w:rsidRPr="009873FF" w:rsidRDefault="009873FF" w:rsidP="009873FF">
+      <w:pPr>
+        <w:pStyle w:val="CONEXIGCuerpo"/>
+        <w:rPr>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:t>AACG Webinar, 2025 —</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Slicing the Supreme Court’s Macquarie Cake: 10b-5 Cases After the SCOTUS Decision</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="518A6CCA" w14:textId="2EFD6644" w:rsidR="009873FF" w:rsidRPr="009873FF" w:rsidRDefault="009873FF" w:rsidP="009873FF">
+      <w:pPr>
+        <w:pStyle w:val="CONEXIGCuerpo"/>
+        <w:rPr>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:t>ABA Women.Connected and Diversity.Advanced Webinar, 2023 —</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This Talk Isn’t Cheap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56B95067" w14:textId="2214335C" w:rsidR="009873FF" w:rsidRPr="009873FF" w:rsidRDefault="009873FF" w:rsidP="009873FF">
+      <w:pPr>
+        <w:pStyle w:val="CONEXIGCuerpo"/>
+        <w:rPr>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:t>The Knowledge Group Webinar, 2015 —</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> High-Frequency Trading in Litigation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DB41883" w14:textId="236951E3" w:rsidR="00080B9D" w:rsidRPr="00647C08" w:rsidRDefault="009873FF" w:rsidP="003F6DFE">
+      <w:pPr>
+        <w:pStyle w:val="CONEXIGTtulo"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="ResumeBullet1"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>PUBLICATIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E6BE053" w14:textId="30F36F3E" w:rsidR="009873FF" w:rsidRPr="009873FF" w:rsidRDefault="009873FF" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="p2"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Law360 (2025) —</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A Shift to Semiannual Reporting May Reshape Litigation Risk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CD7F518" w14:textId="1603F5A5" w:rsidR="009873FF" w:rsidRPr="009873FF" w:rsidRDefault="009873FF" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="p1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>LexisNexis (2024) —</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rule 10b-5: Analyzing Omissions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2829399F" w14:textId="63538436" w:rsidR="009873FF" w:rsidRPr="009873FF" w:rsidRDefault="009873FF" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="p2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Law360 (2024) —</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Half-Truths Vs. Omissions: Slicing Justices’ Macquarie Cake</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62AF5821" w14:textId="5B72EF4F" w:rsidR="009873FF" w:rsidRPr="009873FF" w:rsidRDefault="009873FF" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="p1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ABA Practice Points (2016) —</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Latest SEC Report on Rating Agencies Resurrects Questions Concerning Conflicts of Interest</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31C49000" w14:textId="3E083200" w:rsidR="009873FF" w:rsidRPr="009873FF" w:rsidRDefault="009873FF" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="p1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Event Study Tools (2015) — </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Correct Application of Event Studies in Securities Litigation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7742FF54" w14:textId="12A77A36" w:rsidR="009873FF" w:rsidRPr="009873FF" w:rsidRDefault="009873FF" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="p1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Quarterly Journal of Finance (2015) —</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hedge Fund Characteristics and Performance Persistence: Evidence from 1996–2006</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1913EAEC" w14:textId="2B9BCA2A" w:rsidR="009873FF" w:rsidRPr="009873FF" w:rsidRDefault="009873FF" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="p2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Law360 (2014) —</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> High-Frequency Trading Litigation Presents Complex Issues for Experts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BB48AEB" w14:textId="38E45BA0" w:rsidR="009873FF" w:rsidRPr="009873FF" w:rsidRDefault="009873FF" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="p1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>The Financial Review (2014) —</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Computerized and High-Frequency Trading</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18A05642" w14:textId="5893CB1F" w:rsidR="009873FF" w:rsidRPr="009873FF" w:rsidRDefault="009873FF" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="p1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>The Brattle Group (2013) —</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Estimating the Cost of Equity for Regulated Companies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A19D97F" w14:textId="77777777" w:rsidR="009873FF" w:rsidRPr="009873FF" w:rsidRDefault="009873FF" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="p1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>The Brattle Group (2012) —</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009873FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Economic Considerations in Litigation Against the Credit Rating Agencies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72331FEF" w14:textId="204B0546" w:rsidR="00274F38" w:rsidRDefault="00080B9D" w:rsidP="00730415">
+      <w:pPr>
+        <w:pStyle w:val="CONEXIGTtulo"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="ResumeBullet1"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>PROFESSIONAL EXPERIENCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="362C78BF" w14:textId="77777777" w:rsidR="00C66A88" w:rsidRPr="00C66A88" w:rsidRDefault="00C66A88" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="CONEXIGCuerpo"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C66A88">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Advanced Analytical Consulting Group (AACG)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3777F7BF" w14:textId="77777777" w:rsidR="00CD0D9F" w:rsidRDefault="00C66A88" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="p2"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C66A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05935BC6" w14:textId="307C9BF6" w:rsidR="00C66A88" w:rsidRPr="00CD0D9F" w:rsidRDefault="00C66A88" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="p2"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C66A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Provides expert witness, valuation, damages, securities litigation, structured finance, transfer pricing, and financial advisory services in complex commercial disputes, arbitrations, regulatory investigations, and litigation proceedings. Her work focuses on the application of financial economics, econometric modeling, valuation methodologies, and damages analyses to matters involving securities, derivatives, mergers and acquisitions, corporate governance, and financial markets.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01346D96" w14:textId="77777777" w:rsidR="00C66A88" w:rsidRPr="00C66A88" w:rsidRDefault="00C66A88" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="CONEXIGCuerpo"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C66A88">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Major Securities Brokerage and Financial Advisory Services Firm</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="486D5B6D" w14:textId="77777777" w:rsidR="00C66A88" w:rsidRDefault="00C66A88" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="p2"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C66A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Global Technical Strategy Group</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="281377BC" w14:textId="373A08B8" w:rsidR="00C66A88" w:rsidRPr="00C66A88" w:rsidRDefault="00C66A88" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="p3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C66A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Developed quantitative tools for evaluating and back-testing sophisticated trading strategies based on technical indicators and market signals. Conducted financial market analyses and supported the development of investment and trading methodologies through quantitative research and technical strategy assessments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7620BA82" w14:textId="6497C054" w:rsidR="00C66A88" w:rsidRDefault="00C66A88" w:rsidP="00C66A88">
+      <w:pPr>
+        <w:pStyle w:val="CONEXIGTtulo"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-      </w:pPr>
-[...27 lines deleted...]
-        <w:pStyle w:val="ResumeBullet1"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">DETAILED </w:t>
+      </w:r>
+      <w:r w:rsidR="000D2338">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TESTIFYING AND CONSULTING </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>EXPERIENCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DD2A0B1" w14:textId="77777777" w:rsidR="00C66A88" w:rsidRPr="00C66A88" w:rsidRDefault="00C66A88" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="CONEXIGCuerpo"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C66A88">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>SECURITIES &amp; STRUCTURED FINANCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="446B90DA" w14:textId="77777777" w:rsidR="00C66A88" w:rsidRPr="00C66A88" w:rsidRDefault="00C66A88" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="p2"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C66A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>SPAC-Related Securities Dispute</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DA0D0D6" w14:textId="0AD7B46A" w:rsidR="00C66A88" w:rsidRPr="00C66A88" w:rsidRDefault="00C66A88" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:spacing w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C66A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:t>Engaged as defense counsel’s damages expert in an ongoing SPAC-related dispute involving valuation and damages issues arising from securities transactions.  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A5562D" w:rsidRPr="000D2338">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:t>Testified</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A5562D" w:rsidRPr="000D2338">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A5562D" w:rsidRPr="000D2338">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:t>deposition</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A5562D" w:rsidRPr="000D2338">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in federal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A5562D" w:rsidRPr="000D2338">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:t>court</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A5562D" w:rsidRPr="000D2338">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D78932F" w14:textId="77777777" w:rsidR="00C66A88" w:rsidRPr="00C66A88" w:rsidRDefault="00C66A88" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="p2"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C66A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>WPP Securities Class Action</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25B34C11" w14:textId="77777777" w:rsidR="00C66A88" w:rsidRPr="00C66A88" w:rsidRDefault="00C66A88" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:spacing w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C66A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:t>Served as defense damages expert and assisted counsel with event studies and damages quantification in a securities class action matter. The case was resolved through settlement.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A79E16B" w14:textId="77777777" w:rsidR="00C66A88" w:rsidRPr="00C66A88" w:rsidRDefault="00C66A88" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="p2"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C66A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>COVID Vaccine Manufacturer Securities Litigation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60C9BD61" w14:textId="77777777" w:rsidR="00C66A88" w:rsidRPr="00C66A88" w:rsidRDefault="00C66A88" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:spacing w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C66A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:t>Assisted counsel in quantifying damages and estimating settlement exposure in a securities class action involving a COVID vaccine manufacturer. Supported analyses concerning market efficiency and class certification issues. The matter was settled successfully.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36732794" w14:textId="77777777" w:rsidR="00C66A88" w:rsidRPr="00C66A88" w:rsidRDefault="00C66A88" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="p2"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C66A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Cerberus v. Canadian Imperial Bank of Commerce</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AC21D79" w14:textId="77777777" w:rsidR="00C66A88" w:rsidRPr="00C66A88" w:rsidRDefault="00C66A88" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:spacing w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C66A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:t>Managed a team supporting Professor Allen Ferrell in a breach of contract dispute involving approximately USD 1 billion in structured finance transactions. The engagement included damages analyses supporting expert testimony during litigation proceedings.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03F19A74" w14:textId="77777777" w:rsidR="00C66A88" w:rsidRPr="00C66A88" w:rsidRDefault="00C66A88" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="p2"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C66A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Government Investigation into Credit Rating Agency Fraud</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66BF1267" w14:textId="77777777" w:rsidR="00C66A88" w:rsidRPr="00C66A88" w:rsidRDefault="00C66A88" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:spacing w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C66A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:t>Supported U.S. government experts in an investigation following the 2008 financial crisis involving allegations that key modeling assumptions improperly inflated ratings assigned to collateralized debt obligations. The matter culminated in a multibillion-dollar settlement.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B31F772" w14:textId="77777777" w:rsidR="00C66A88" w:rsidRPr="00C66A88" w:rsidRDefault="00C66A88" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="p2"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C66A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Interest Rate Swaps Antitrust Litigation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56EEBE2F" w14:textId="77777777" w:rsidR="00C66A88" w:rsidRPr="00C66A88" w:rsidRDefault="00C66A88" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:spacing w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C66A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:t>Led econometric analyses supporting expert testimony regarding alleged anticompetitive conduct among major financial institutions in the interest rate swaps market. The analyses estimated but-for spreads and resulting damages.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2002EEE3" w14:textId="77777777" w:rsidR="00C66A88" w:rsidRPr="00C66A88" w:rsidRDefault="00C66A88" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="p2"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C66A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>SEC Insider Trading Matter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B933DD4" w14:textId="77777777" w:rsidR="00C66A88" w:rsidRDefault="00C66A88" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:spacing w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C66A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:t>Led statistical analyses in litigation involving allegations that proprietary consumer transaction data had been used to predict stock performance. The work demonstrated that the data could not reliably support such predictions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02AC2D62" w14:textId="77777777" w:rsidR="000D2338" w:rsidRDefault="000D2338" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:spacing w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E2E5C2A" w14:textId="77777777" w:rsidR="000D2338" w:rsidRPr="00C66A88" w:rsidRDefault="000D2338" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:spacing w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60E11CCE" w14:textId="77777777" w:rsidR="00C66A88" w:rsidRPr="00C66A88" w:rsidRDefault="00C66A88" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="CONEXIGCuerpo"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C66A88">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>BUSINESS VALUATION, CORPORATE GOVERNANCE &amp; M&amp;A</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="408D63AC" w14:textId="77777777" w:rsidR="00CD0D9F" w:rsidRDefault="00C66A88" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="p2"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C66A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>AB Stable / MAPS Hotels Acquisition Dispute</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DC499A1" w14:textId="7ED806E4" w:rsidR="00C66A88" w:rsidRDefault="00C66A88" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="p2"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C66A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Led a team supporting Professor Daniel Fischel’s expert testimony regarding the existence of a Material Adverse Event in a USD 5.8 billion hotel acquisition dispute. The matter became one of the most significant post-COVID acquisition cases.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F93F881" w14:textId="77777777" w:rsidR="00CD0D9F" w:rsidRPr="00CD0D9F" w:rsidRDefault="00CD0D9F" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="p2"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19A1C930" w14:textId="77777777" w:rsidR="00CD0D9F" w:rsidRDefault="00C66A88" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="p2"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C66A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Revenue Synergy Shareholder Litigation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EDA1A34" w14:textId="31A4C838" w:rsidR="00C66A88" w:rsidRDefault="00C66A88" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="p2"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C66A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Supported expert analyses concerning revenue synergy calculations arising from a financial technology acquisition. The work evaluated whether revenues had been properly classified and whether reported synergies accurately reflected transaction performance. The matter settled before trial.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7081E716" w14:textId="77777777" w:rsidR="00CD0D9F" w:rsidRPr="00CD0D9F" w:rsidRDefault="00CD0D9F" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="p2"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77D9177D" w14:textId="77777777" w:rsidR="00CD0D9F" w:rsidRDefault="00C66A88" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="p2"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C66A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Education Technology Startup Acquisition</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="094AF4D6" w14:textId="1E6A8766" w:rsidR="00C66A88" w:rsidRDefault="00C66A88" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="p2"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C66A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Performed valuation analyses and damages calculations relating to alleged misrepresentations made in connection with the acquisition of an education startup by a private equity firm.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30D8F971" w14:textId="77777777" w:rsidR="00CD0D9F" w:rsidRPr="00CD0D9F" w:rsidRDefault="00CD0D9F" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="p2"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28879146" w14:textId="77777777" w:rsidR="00CD0D9F" w:rsidRDefault="00C66A88" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="p2"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C66A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Media Company Merger Litigation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CEAC2A5" w14:textId="04396295" w:rsidR="00C66A88" w:rsidRDefault="00C66A88" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="p2"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C66A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Supported valuation and industry experts in shareholder disputes involving merger exchange ratios and transaction fairness considerations. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C50B268" w14:textId="77777777" w:rsidR="00CD0D9F" w:rsidRPr="00CD0D9F" w:rsidRDefault="00CD0D9F" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="p2"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7728B5A8" w14:textId="77777777" w:rsidR="00CD0D9F" w:rsidRDefault="00C66A88" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="p2"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C66A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Insurance Company Bankruptcy Matter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="010F8DBC" w14:textId="2D0014BF" w:rsidR="00C66A88" w:rsidRDefault="00C66A88" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="p2"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C66A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Led valuation and damages analyses concerning alleged audit failures and losses associated with the sale of company subsidiaries during bankruptcy proceedings.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47032A88" w14:textId="77777777" w:rsidR="00CD0D9F" w:rsidRPr="00CD0D9F" w:rsidRDefault="00CD0D9F" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="p2"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CBD1AA5" w14:textId="77777777" w:rsidR="00C66A88" w:rsidRPr="00C66A88" w:rsidRDefault="00C66A88" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="p2"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C66A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Hotel Portfolio Transaction Dispute</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DB4125F" w14:textId="77777777" w:rsidR="00C66A88" w:rsidRPr="00C66A88" w:rsidRDefault="00C66A88" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="p2"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C66A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Supported valuation experts in litigation concerning the related-party sale of a hotel portfolio, including analyses of transaction processes and valuation impacts.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50319111" w14:textId="77777777" w:rsidR="00C66A88" w:rsidRPr="00C66A88" w:rsidRDefault="00C66A88" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="p2"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C66A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Puerto Rico Municipal Bond Arbitration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="753783D7" w14:textId="14B25A87" w:rsidR="00C66A88" w:rsidRPr="00431A89" w:rsidRDefault="00C66A88" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="p2"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C66A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Led support for expert testimony concerning the suitability and reasonableness of investments in closed-end municipal bond funds offered by a major broker-dealer.  </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DC9C3FE" w14:textId="77777777" w:rsidR="00C66A88" w:rsidRPr="00431A89" w:rsidRDefault="00C66A88" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="CONEXIGCuerpo"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431A89">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>TAX &amp; TRANSFER PRICING</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7070CEE6" w14:textId="77777777" w:rsidR="00C66A88" w:rsidRPr="00431A89" w:rsidRDefault="00C66A88" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431A89">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:t>Intercompany Loan Pricing Analysis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32BE2F7D" w14:textId="77777777" w:rsidR="00C66A88" w:rsidRPr="00431A89" w:rsidRDefault="00C66A88" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="p2"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431A89">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Supported a court-appointed investigator in evaluating arm’s-length interest rates and credit risk considerations associated with intercompany loans within a family-owned real estate enterprise.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45309179" w14:textId="77777777" w:rsidR="00C66A88" w:rsidRPr="00431A89" w:rsidRDefault="00C66A88" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431A89">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:t>Nortel Allocation and Claims Proceeding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7349983C" w14:textId="77777777" w:rsidR="00C66A88" w:rsidRPr="00431A89" w:rsidRDefault="00C66A88" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="p2"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431A89">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Led support for transfer pricing and allocation experts in proceedings involving the distribution of Nortel’s liquidation proceeds among international claimants.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D2BCCF6" w14:textId="77777777" w:rsidR="00CD0D9F" w:rsidRDefault="00C66A88" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431A89">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>IRS Tax Litigation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75B34748" w14:textId="57AB997A" w:rsidR="00C66A88" w:rsidRPr="00CD0D9F" w:rsidRDefault="00C66A88" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="p2"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431A89">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Supported a major U.S. manufacturer in a dispute involving intercompany debt classification, solvency assessments, credit risk analysis, and interest deductibility. The matter concluded with a favorable settlement.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="374DAE97" w14:textId="77777777" w:rsidR="00C66A88" w:rsidRPr="00431A89" w:rsidRDefault="00C66A88" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="CONEXIGCuerpo"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431A89">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>COMMERCIAL DISPUTES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A2F97D2" w14:textId="77777777" w:rsidR="00C66A88" w:rsidRPr="00431A89" w:rsidRDefault="00C66A88" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431A89">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:t>AAA Employment Arbitration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EE01946" w14:textId="77777777" w:rsidR="00C66A88" w:rsidRPr="00431A89" w:rsidRDefault="00C66A88" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="p2"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431A89">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Served as claimant’s economic damages expert in an employment arbitration administered by the American Arbitration Association.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06365EEF" w14:textId="77777777" w:rsidR="00C66A88" w:rsidRPr="00431A89" w:rsidRDefault="00C66A88" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431A89">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:t>Neptune Cremation Services Class Action</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EE4BBC1" w14:textId="77777777" w:rsidR="00C66A88" w:rsidRPr="00431A89" w:rsidRDefault="00C66A88" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="p2"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431A89">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Served as plaintiff’s damages expert in a class action involving prepaid trust fund requirements and consumer refund obligations under Florida law. The matter settled.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5803DF83" w14:textId="77777777" w:rsidR="00C66A88" w:rsidRPr="00431A89" w:rsidRDefault="00C66A88" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431A89">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:t>Probate and Trust Litigation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27A27CEF" w14:textId="77777777" w:rsidR="00C66A88" w:rsidRPr="00431A89" w:rsidRDefault="00C66A88" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="p3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431A89">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Evaluated trust investment decisions and quantified damages arising from alleged failures in diversification and fiduciary oversight. The matter was resolved through settlement.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F9F9639" w14:textId="77777777" w:rsidR="00C66A88" w:rsidRPr="00431A89" w:rsidRDefault="00C66A88" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431A89">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:t>Wage and Hour Litigation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4852C16D" w14:textId="77777777" w:rsidR="00C66A88" w:rsidRPr="00CD0D9F" w:rsidRDefault="00C66A88" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="p3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD0D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Provided damages analyses and economic consulting services in employment-related disputes involving wage and hour claims.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29D35FB2" w14:textId="77777777" w:rsidR="00C66A88" w:rsidRPr="00431A89" w:rsidRDefault="00C66A88" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431A89">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:t>Statistical Sampling Litigation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D0AF520" w14:textId="77777777" w:rsidR="00C66A88" w:rsidRPr="00CD0D9F" w:rsidRDefault="00C66A88" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="p3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD0D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Served as consulting expert in litigation involving claims adjustment practices and statistical sampling methodologies. The matter settled.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="186A8EB7" w14:textId="77777777" w:rsidR="00C66A88" w:rsidRPr="00431A89" w:rsidRDefault="00C66A88" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431A89">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:t>Banking and Lending Industry Matters</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CDD2C95" w14:textId="0DD92369" w:rsidR="00CD0D9F" w:rsidRPr="00CD0D9F" w:rsidRDefault="00C66A88" w:rsidP="00F84D12">
+      <w:pPr>
+        <w:pStyle w:val="p3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD0D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Supported expert witnesses in matters involving banking industry customs, lending practices, financial services operations, and industry standards.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11AD208B" w14:textId="535AC8FB" w:rsidR="00080B9D" w:rsidRPr="004D1E08" w:rsidRDefault="00080B9D" w:rsidP="003114FD">
+      <w:pPr>
+        <w:pStyle w:val="CONEXIGTtulo"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:left="360"/>
-[...23 lines deleted...]
-          <w:iCs/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...27 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>LANGUAGES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05D73E80" w14:textId="30160B88" w:rsidR="00080B9D" w:rsidRDefault="00080B9D" w:rsidP="003114FD">
+      <w:pPr>
+        <w:pStyle w:val="CONEXIGCuerpo"/>
+        <w:spacing w:before="60" w:after="60"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1548 lines deleted...]
-        <w:t>2025</w:t>
+        <w:t>English (</w:t>
+      </w:r>
+      <w:r w:rsidR="00431A89">
+        <w:t>Native</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00E994BD" w14:textId="0B0BE42B" w:rsidR="00DC61F6" w:rsidRDefault="00DC61F6" w:rsidP="00EF32E9">
-[...421 lines deleted...]
-      <w:footerReference w:type="even" r:id="rId10"/>
+    <w:p w14:paraId="781982C8" w14:textId="77777777" w:rsidR="00F879A1" w:rsidRPr="00F879A1" w:rsidRDefault="00F879A1" w:rsidP="00F879A1">
+      <w:pPr>
+        <w:pStyle w:val="CONEXIGCuerpo"/>
+        <w:spacing w:before="60" w:after="60"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F879A1">
+        <w:t>Spanish (full professional proficiency) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05BB3410" w14:textId="77777777" w:rsidR="00F879A1" w:rsidRPr="00F879A1" w:rsidRDefault="00F879A1" w:rsidP="00F879A1">
+      <w:pPr>
+        <w:pStyle w:val="CONEXIGCuerpo"/>
+        <w:spacing w:before="60" w:after="60"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F879A1">
+        <w:t>French (basic).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78CC88A6" w14:textId="77777777" w:rsidR="00F879A1" w:rsidRPr="00CE6282" w:rsidRDefault="00F879A1" w:rsidP="003114FD">
+      <w:pPr>
+        <w:pStyle w:val="CONEXIGCuerpo"/>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ED2C540" w14:textId="41BDEB50" w:rsidR="00335078" w:rsidRPr="00CE6282" w:rsidRDefault="00335078" w:rsidP="76487FEE">
+      <w:pPr>
+        <w:pStyle w:val="CONEXIGCuerpo"/>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00335078" w:rsidRPr="00CE6282" w:rsidSect="002B6ACE">
+      <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
-      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
-[...3 lines deleted...]
-      <w:titlePg/>
+      <w:pgMar w:top="1190" w:right="1701" w:bottom="1701" w:left="1701" w:header="708" w:footer="431" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
+      <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54BF906B" w14:textId="77777777" w:rsidR="00DC62B1" w:rsidRDefault="00DC62B1">
+    <w:p w14:paraId="6F219824" w14:textId="77777777" w:rsidR="005B2ACC" w:rsidRDefault="005B2ACC" w:rsidP="00ED28E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2512AB7E" w14:textId="77777777" w:rsidR="00DC62B1" w:rsidRDefault="00DC62B1">
+    <w:p w14:paraId="2076DAD6" w14:textId="77777777" w:rsidR="005B2ACC" w:rsidRDefault="005B2ACC" w:rsidP="00ED28E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...14 lines deleted...]
-    <w:altName w:val="Symbol"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...33 lines deleted...]
-    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic">
+    <w:altName w:val="游ゴシック"/>
+    <w:panose1 w:val="020B0400000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Libre Franklin">
+    <w:altName w:val="Libre Franklin"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="792E591A" w14:textId="77777777" w:rsidR="004F3AD8" w:rsidRDefault="0081595C">
+  <w:p w14:paraId="5ABB3111" w14:textId="22A35779" w:rsidR="002B0245" w:rsidRDefault="002B0245" w:rsidP="004D0781">
+    <w:pPr>
+      <w:pStyle w:val="CONEXIGSinEspacio"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:rPr>
+        <w:b/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="6F3C8BCE" w14:textId="1516CEF2" w:rsidR="004D0781" w:rsidRPr="00B10324" w:rsidRDefault="007625B8" w:rsidP="004D0781">
+    <w:pPr>
+      <w:pStyle w:val="CONEXIGSinEspacio"/>
+      <w:rPr>
+        <w:b/>
+        <w:bCs w:val="0"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00D621CC">
+      <w:rPr>
+        <w:b/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="0E1E3F"/>
+        <w:sz w:val="60"/>
+        <w:szCs w:val="60"/>
+        <w:lang w:eastAsia="es-PE"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0CD7F154" wp14:editId="23D41548">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>65405</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>41910</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="326680" cy="302174"/>
+          <wp:effectExtent l="0" t="0" r="0" b="3175"/>
+          <wp:wrapNone/>
+          <wp:docPr id="9" name="Imagen 16"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="326680" cy="302174"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="004D0781" w:rsidRPr="00B10324">
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+      <w:t xml:space="preserve">Page  </w:t>
+    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:id w:val="-115210367"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:r w:rsidR="00260F0D">
+          <w:rPr>
+            <w:b/>
+            <w:bCs w:val="0"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00260F0D" w:rsidRPr="00B10324">
+          <w:rPr>
+            <w:b/>
+            <w:bCs w:val="0"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00260F0D">
+          <w:rPr>
+            <w:b/>
+            <w:bCs w:val="0"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00730415" w:rsidRPr="00B10324">
+          <w:rPr>
+            <w:b/>
+            <w:bCs w:val="0"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidR="00260F0D">
+          <w:rPr>
+            <w:b/>
+            <w:bCs w:val="0"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+  </w:p>
+  <w:p w14:paraId="00CC62FD" w14:textId="028D1C9A" w:rsidR="004D0781" w:rsidRPr="00933640" w:rsidRDefault="00933640" w:rsidP="00933640">
+    <w:pPr>
+      <w:pStyle w:val="CONEXIGSinEspacio"/>
+      <w:rPr>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00933640">
+      <w:rPr>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">CONEXIG CV </w:t>
+    </w:r>
+    <w:r w:rsidR="00735668">
+      <w:rPr>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Pavithra Kumar</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00933640">
+      <w:rPr>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>_E</w:t>
+    </w:r>
+    <w:r w:rsidR="006C67CC">
+      <w:rPr>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>N</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00933640">
+      <w:rPr>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00E44117">
+      <w:rPr>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Jun</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00933640">
+      <w:rPr>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>2026</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="60A615B8" w14:textId="6FE51F61" w:rsidR="004D0781" w:rsidRPr="00B10324" w:rsidRDefault="004D0781">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
-[...1 lines deleted...]
-        <w:rStyle w:val="PageNumber"/>
+      <w:rPr>
+        <w:lang w:val="pt-BR"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...148 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="718891BA" w14:textId="77777777" w:rsidR="00DC62B1" w:rsidRDefault="00DC62B1">
+    <w:p w14:paraId="1FE63B5C" w14:textId="77777777" w:rsidR="005B2ACC" w:rsidRDefault="005B2ACC" w:rsidP="00ED28E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2C9305A6" w14:textId="77777777" w:rsidR="00DC62B1" w:rsidRDefault="00DC62B1">
+    <w:p w14:paraId="6E5E3325" w14:textId="77777777" w:rsidR="005B2ACC" w:rsidRDefault="005B2ACC" w:rsidP="00ED28E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5F333C11" w14:textId="77777777" w:rsidR="00683D3F" w:rsidRPr="00204CA1" w:rsidRDefault="00683D3F" w:rsidP="00683D3F">
+  <w:p w14:paraId="41A4511A" w14:textId="29E71807" w:rsidR="00ED7036" w:rsidRDefault="00ED7036" w:rsidP="007A245F">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:pStyle w:val="CONEXIGSinEspacio"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="8820"/>
+      </w:tabs>
+      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
         <w:b/>
-        <w:sz w:val="28"/>
+        <w:color w:val="0E1E3F"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00ED7036">
+      <w:rPr>
+        <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
+        <w:b/>
+        <w:color w:val="0E1E3F"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>CURRICULUM VITAE</w:t>
+    </w:r>
+    <w:r w:rsidR="007A245F">
+      <w:rPr>
+        <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
+        <w:b/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="0E1E3F"/>
+        <w:sz w:val="24"/>
         <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="00ED7036">
+      <w:rPr>
+        <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
+        <w:b/>
+        <w:color w:val="0E1E3F"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>CONEXIG LLC</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="2A2DBCB4" w14:textId="77777777" w:rsidR="007A245F" w:rsidRPr="007A245F" w:rsidRDefault="007A245F" w:rsidP="007A245F">
+    <w:pPr>
+      <w:pStyle w:val="CONEXIGSinEspacio"/>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="8820"/>
+      </w:tabs>
+      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Yu Gothic" w:eastAsia="Yu Gothic" w:hAnsi="Yu Gothic"/>
+        <w:b/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="0E1E3F"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="0B8A5733"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F7DC79BA"/>
+    <w:lvl w:ilvl="0" w:tplc="080A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="080A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="080A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0DE41EE6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="20D85DE2"/>
+    <w:lvl w:ilvl="0" w:tplc="080A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2D86F986">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="080A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="080A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0ED23E54"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C47434F6"/>
+    <w:lvl w:ilvl="0" w:tplc="04160001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1428" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2148" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2868" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3588" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4308" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5028" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5748" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6468" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7188" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1AAB4AC2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7BF83C02"/>
+    <w:lvl w:ilvl="0" w:tplc="24CABA0E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="080A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="080A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="080A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="080A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="080A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="080A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="080A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F8F73F9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D700DC3A"/>
+    <w:lvl w:ilvl="0" w:tplc="04160001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2853" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3573" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4293" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5013" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5733" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6453" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7173" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7893" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8613" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="229F61EA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="19BA3E50"/>
+    <w:lvl w:ilvl="0" w:tplc="080A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="080A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="080A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C712E79"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3DB4AD28"/>
+    <w:lvl w:ilvl="0" w:tplc="080A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="080A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="080A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="314D24DF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C1427EB4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CFA0167"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="07D606F8"/>
+    <w:lvl w:ilvl="0" w:tplc="080A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="080A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="080A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="449C5E3B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8668D90E"/>
+    <w:lvl w:ilvl="0" w:tplc="080A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="080A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="080A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46E91595"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6BA401AA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A7E147C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1C6C9FEE"/>
+    <w:lvl w:ilvl="0" w:tplc="080A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="080A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="080A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A8770F1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5CBE4664"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C8E1E93"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5D30930C"/>
+    <w:lvl w:ilvl="0" w:tplc="080A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="080A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="080A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D8077DD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6024AE4A"/>
+    <w:lvl w:ilvl="0" w:tplc="080A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="080A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="080A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54975EDB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9A6A6D9C"/>
+    <w:lvl w:ilvl="0" w:tplc="080A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="080A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="080A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5763405E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0B3E8B80"/>
+    <w:lvl w:ilvl="0" w:tplc="080A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="080A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="080A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58242302"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8CA87F04"/>
+    <w:lvl w:ilvl="0" w:tplc="080A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="080A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="080A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58574997"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E2D6C60A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...2 lines deleted...]
-    <w:tmpl w:val="CD305858"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59DB63D1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="29BA4EF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1120" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2040" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2720" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3040" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3720" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4040" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4360" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5CB428F5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FABE076A"/>
+    <w:lvl w:ilvl="0" w:tplc="04160001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65857467"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B92A23BC"/>
+    <w:lvl w:ilvl="0" w:tplc="080A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="080A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="080A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71495B9F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3F8C3A56"/>
+    <w:lvl w:ilvl="0" w:tplc="080A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="080A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="080A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="730F666C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="28C8E2B2"/>
+    <w:lvl w:ilvl="0" w:tplc="AB7E8D6C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="CONEXIGTtulo"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...18 lines deleted...]
-        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-  </w:abstractNum>
-[...277 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="080A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="080A000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="080A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="080A000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B090822"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77FD0766"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="76DEBE52"/>
-[...3 lines deleted...]
-      <w:pStyle w:val="ListBullet"/>
+    <w:tmpl w:val="11FC35B2"/>
+    <w:lvl w:ilvl="0" w:tplc="080A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="080A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="080A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A683500"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DD38657A"/>
+    <w:lvl w:ilvl="0" w:tplc="080A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="080A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="080A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="080A0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="080A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="080A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="080A0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="080A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="080A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="213B7BC6"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7EE57C07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5B682790"/>
-[...23 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="FFD8A31C">
+    <w:tmpl w:val="F1D87B34"/>
+    <w:lvl w:ilvl="0" w:tplc="080A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="080A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080"/>
-[...62 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="B90C7E32">
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="080A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="080A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240"/>
-[...62 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="44CCCDDE">
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="080A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="080A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400"/>
-[...36 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...562 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="2055082903">
+  <w:num w:numId="1" w16cid:durableId="381750470">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="595478913">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1579368834">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1502426597">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1983121147">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="528372997">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="745419255">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="579757058">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1828592368">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="457724819">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1726562977">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="267397660">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1770420166">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="604768958">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="876283452">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1255868215">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1671180719">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="654577278">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1411543430">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="696810802">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="904223568">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1769542945">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1943150032">
+  <w:num w:numId="23" w16cid:durableId="277765272">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="282083746">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1747803598">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1476920199">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1028992723">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1979265086">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="587227594">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1022055030">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1044527873">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="294022008">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="32" w16cid:durableId="1815290196">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="565645839">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="33" w16cid:durableId="506291872">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1945267675">
-[...11 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="530460136">
+  <w:num w:numId="34" w16cid:durableId="619578822">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1568177943">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="35" w16cid:durableId="1136220532">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1629700996">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="36" w16cid:durableId="1919241849">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="507791570">
-[...8 lines deleted...]
-  <w:num w:numId="15" w16cid:durableId="677200185">
+  <w:num w:numId="37" w16cid:durableId="1836258721">
     <w:abstractNumId w:val="12"/>
-  </w:num>
-[...46 lines deleted...]
-    <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:embedSystemFonts/>
-[...5 lines deleted...]
-  <w:noPunctuationKerning/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:defaultTabStop w:val="706"/>
+  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00611C19"/>
-[...513 lines deleted...]
-    <w:rsid w:val="00FF39DD"/>
+    <w:rsidRoot w:val="009D60F8"/>
+    <w:rsid w:val="000061A8"/>
+    <w:rsid w:val="0002545C"/>
+    <w:rsid w:val="00042AAC"/>
+    <w:rsid w:val="00054C5F"/>
+    <w:rsid w:val="00072092"/>
+    <w:rsid w:val="000735AC"/>
+    <w:rsid w:val="00080B9D"/>
+    <w:rsid w:val="0008727C"/>
+    <w:rsid w:val="000D2338"/>
+    <w:rsid w:val="000F3CB6"/>
+    <w:rsid w:val="0012437E"/>
+    <w:rsid w:val="0013467B"/>
+    <w:rsid w:val="0014794B"/>
+    <w:rsid w:val="00153BA0"/>
+    <w:rsid w:val="001628FD"/>
+    <w:rsid w:val="00177262"/>
+    <w:rsid w:val="00177E54"/>
+    <w:rsid w:val="0018012E"/>
+    <w:rsid w:val="001847C6"/>
+    <w:rsid w:val="001B4E17"/>
+    <w:rsid w:val="001C2FAF"/>
+    <w:rsid w:val="001C5F14"/>
+    <w:rsid w:val="001D6ED0"/>
+    <w:rsid w:val="001D704C"/>
+    <w:rsid w:val="001E0038"/>
+    <w:rsid w:val="001E6BF9"/>
+    <w:rsid w:val="001F65D8"/>
+    <w:rsid w:val="0022107C"/>
+    <w:rsid w:val="00241487"/>
+    <w:rsid w:val="00243D28"/>
+    <w:rsid w:val="0024555A"/>
+    <w:rsid w:val="00247AE4"/>
+    <w:rsid w:val="00260F0D"/>
+    <w:rsid w:val="00262359"/>
+    <w:rsid w:val="00274F38"/>
+    <w:rsid w:val="002761E6"/>
+    <w:rsid w:val="00293C99"/>
+    <w:rsid w:val="002B0245"/>
+    <w:rsid w:val="002B42EE"/>
+    <w:rsid w:val="002B6ACE"/>
+    <w:rsid w:val="002C1B05"/>
+    <w:rsid w:val="002D0176"/>
+    <w:rsid w:val="002D5E29"/>
+    <w:rsid w:val="00302C1F"/>
+    <w:rsid w:val="003051B8"/>
+    <w:rsid w:val="00310166"/>
+    <w:rsid w:val="00310B1F"/>
+    <w:rsid w:val="00312406"/>
+    <w:rsid w:val="003159F1"/>
+    <w:rsid w:val="003228B3"/>
+    <w:rsid w:val="00334D03"/>
+    <w:rsid w:val="00335078"/>
+    <w:rsid w:val="003527D8"/>
+    <w:rsid w:val="003532BF"/>
+    <w:rsid w:val="003825EF"/>
+    <w:rsid w:val="00390CC3"/>
+    <w:rsid w:val="003A1183"/>
+    <w:rsid w:val="003A24B4"/>
+    <w:rsid w:val="003C2AD3"/>
+    <w:rsid w:val="00431A89"/>
+    <w:rsid w:val="0043423D"/>
+    <w:rsid w:val="004605B3"/>
+    <w:rsid w:val="004772D7"/>
+    <w:rsid w:val="00484FCE"/>
+    <w:rsid w:val="00485F67"/>
+    <w:rsid w:val="00490D01"/>
+    <w:rsid w:val="00493D05"/>
+    <w:rsid w:val="0049616A"/>
+    <w:rsid w:val="004D04C9"/>
+    <w:rsid w:val="004D0781"/>
+    <w:rsid w:val="004D1E08"/>
+    <w:rsid w:val="004D3FF5"/>
+    <w:rsid w:val="004D6ED4"/>
+    <w:rsid w:val="004E7BF4"/>
+    <w:rsid w:val="004F2771"/>
+    <w:rsid w:val="0050726B"/>
+    <w:rsid w:val="00522F22"/>
+    <w:rsid w:val="00524CE2"/>
+    <w:rsid w:val="00557020"/>
+    <w:rsid w:val="005746C6"/>
+    <w:rsid w:val="005749AD"/>
+    <w:rsid w:val="00575AAC"/>
+    <w:rsid w:val="00587F01"/>
+    <w:rsid w:val="005905B3"/>
+    <w:rsid w:val="0059725C"/>
+    <w:rsid w:val="005B0AEC"/>
+    <w:rsid w:val="005B0FF6"/>
+    <w:rsid w:val="005B2063"/>
+    <w:rsid w:val="005B2ACC"/>
+    <w:rsid w:val="005B2EB7"/>
+    <w:rsid w:val="005B7CD9"/>
+    <w:rsid w:val="005D39C3"/>
+    <w:rsid w:val="005F2B24"/>
+    <w:rsid w:val="005F4A42"/>
+    <w:rsid w:val="006001FF"/>
+    <w:rsid w:val="006113FF"/>
+    <w:rsid w:val="006358EB"/>
+    <w:rsid w:val="006417FD"/>
+    <w:rsid w:val="00647C08"/>
+    <w:rsid w:val="006508E4"/>
+    <w:rsid w:val="0065137F"/>
+    <w:rsid w:val="00660596"/>
+    <w:rsid w:val="00671285"/>
+    <w:rsid w:val="00671F5E"/>
+    <w:rsid w:val="00674A76"/>
+    <w:rsid w:val="00677106"/>
+    <w:rsid w:val="00684FA6"/>
+    <w:rsid w:val="00692585"/>
+    <w:rsid w:val="006940D8"/>
+    <w:rsid w:val="006A24B8"/>
+    <w:rsid w:val="006A62CC"/>
+    <w:rsid w:val="006B0E5E"/>
+    <w:rsid w:val="006C0EEF"/>
+    <w:rsid w:val="006C5B07"/>
+    <w:rsid w:val="006C67CC"/>
+    <w:rsid w:val="006D6D3B"/>
+    <w:rsid w:val="006D73DC"/>
+    <w:rsid w:val="00730415"/>
+    <w:rsid w:val="00731A49"/>
+    <w:rsid w:val="00733E6C"/>
+    <w:rsid w:val="0073508D"/>
+    <w:rsid w:val="00735668"/>
+    <w:rsid w:val="007417A2"/>
+    <w:rsid w:val="00746B82"/>
+    <w:rsid w:val="00750BFF"/>
+    <w:rsid w:val="007625B8"/>
+    <w:rsid w:val="0076666B"/>
+    <w:rsid w:val="007919D0"/>
+    <w:rsid w:val="007920FA"/>
+    <w:rsid w:val="007A245F"/>
+    <w:rsid w:val="007A6B01"/>
+    <w:rsid w:val="007C1545"/>
+    <w:rsid w:val="007C5E27"/>
+    <w:rsid w:val="007D72E5"/>
+    <w:rsid w:val="007F2606"/>
+    <w:rsid w:val="0083362C"/>
+    <w:rsid w:val="00835F09"/>
+    <w:rsid w:val="00842DFF"/>
+    <w:rsid w:val="0084336E"/>
+    <w:rsid w:val="00850CDE"/>
+    <w:rsid w:val="008520CC"/>
+    <w:rsid w:val="00862897"/>
+    <w:rsid w:val="00867C59"/>
+    <w:rsid w:val="00874733"/>
+    <w:rsid w:val="008A0449"/>
+    <w:rsid w:val="008A3E3C"/>
+    <w:rsid w:val="008B133F"/>
+    <w:rsid w:val="008C1F86"/>
+    <w:rsid w:val="008C4D2D"/>
+    <w:rsid w:val="008D56C4"/>
+    <w:rsid w:val="008E59C8"/>
+    <w:rsid w:val="008F1D72"/>
+    <w:rsid w:val="00905BE1"/>
+    <w:rsid w:val="0090713C"/>
+    <w:rsid w:val="009113F8"/>
+    <w:rsid w:val="00933640"/>
+    <w:rsid w:val="00940424"/>
+    <w:rsid w:val="00941B1C"/>
+    <w:rsid w:val="00945F9C"/>
+    <w:rsid w:val="00947F68"/>
+    <w:rsid w:val="00952DCF"/>
+    <w:rsid w:val="009558A6"/>
+    <w:rsid w:val="00956321"/>
+    <w:rsid w:val="00960774"/>
+    <w:rsid w:val="00963F1B"/>
+    <w:rsid w:val="00964935"/>
+    <w:rsid w:val="00964DDC"/>
+    <w:rsid w:val="0098200E"/>
+    <w:rsid w:val="009873FF"/>
+    <w:rsid w:val="009A030F"/>
+    <w:rsid w:val="009A4784"/>
+    <w:rsid w:val="009B0328"/>
+    <w:rsid w:val="009B12C2"/>
+    <w:rsid w:val="009B1CBA"/>
+    <w:rsid w:val="009C001E"/>
+    <w:rsid w:val="009D1083"/>
+    <w:rsid w:val="009D60F8"/>
+    <w:rsid w:val="009D78CD"/>
+    <w:rsid w:val="009E1158"/>
+    <w:rsid w:val="009E17BD"/>
+    <w:rsid w:val="00A043CC"/>
+    <w:rsid w:val="00A05575"/>
+    <w:rsid w:val="00A10A1F"/>
+    <w:rsid w:val="00A37FF7"/>
+    <w:rsid w:val="00A5562D"/>
+    <w:rsid w:val="00A67CB6"/>
+    <w:rsid w:val="00A67E31"/>
+    <w:rsid w:val="00A77038"/>
+    <w:rsid w:val="00A7799F"/>
+    <w:rsid w:val="00A84FFA"/>
+    <w:rsid w:val="00A90A21"/>
+    <w:rsid w:val="00A95F33"/>
+    <w:rsid w:val="00AA00DD"/>
+    <w:rsid w:val="00AA19E4"/>
+    <w:rsid w:val="00AA5701"/>
+    <w:rsid w:val="00AB122B"/>
+    <w:rsid w:val="00AB70FE"/>
+    <w:rsid w:val="00AD6A61"/>
+    <w:rsid w:val="00AE5F46"/>
+    <w:rsid w:val="00AF1A8B"/>
+    <w:rsid w:val="00AF36DB"/>
+    <w:rsid w:val="00B10324"/>
+    <w:rsid w:val="00B1092F"/>
+    <w:rsid w:val="00B13DB6"/>
+    <w:rsid w:val="00B31E25"/>
+    <w:rsid w:val="00B32B03"/>
+    <w:rsid w:val="00B54EB8"/>
+    <w:rsid w:val="00B57753"/>
+    <w:rsid w:val="00B57E8E"/>
+    <w:rsid w:val="00B63B29"/>
+    <w:rsid w:val="00B67E7A"/>
+    <w:rsid w:val="00B75755"/>
+    <w:rsid w:val="00B95D68"/>
+    <w:rsid w:val="00BA7560"/>
+    <w:rsid w:val="00BB775E"/>
+    <w:rsid w:val="00BD4293"/>
+    <w:rsid w:val="00BD6BB0"/>
+    <w:rsid w:val="00BD7270"/>
+    <w:rsid w:val="00BE13BF"/>
+    <w:rsid w:val="00BF43C3"/>
+    <w:rsid w:val="00BF488C"/>
+    <w:rsid w:val="00C0135F"/>
+    <w:rsid w:val="00C01686"/>
+    <w:rsid w:val="00C10D1D"/>
+    <w:rsid w:val="00C11B54"/>
+    <w:rsid w:val="00C11D1A"/>
+    <w:rsid w:val="00C25597"/>
+    <w:rsid w:val="00C313A3"/>
+    <w:rsid w:val="00C41365"/>
+    <w:rsid w:val="00C42F48"/>
+    <w:rsid w:val="00C45E5D"/>
+    <w:rsid w:val="00C5371D"/>
+    <w:rsid w:val="00C64CE9"/>
+    <w:rsid w:val="00C66A88"/>
+    <w:rsid w:val="00CB6984"/>
+    <w:rsid w:val="00CD0D9F"/>
+    <w:rsid w:val="00CE24A5"/>
+    <w:rsid w:val="00CE6282"/>
+    <w:rsid w:val="00D009BE"/>
+    <w:rsid w:val="00D140BB"/>
+    <w:rsid w:val="00D1489F"/>
+    <w:rsid w:val="00D2229F"/>
+    <w:rsid w:val="00D32935"/>
+    <w:rsid w:val="00D34694"/>
+    <w:rsid w:val="00D4718A"/>
+    <w:rsid w:val="00D55729"/>
+    <w:rsid w:val="00D621CC"/>
+    <w:rsid w:val="00D705B1"/>
+    <w:rsid w:val="00D9582C"/>
+    <w:rsid w:val="00DC0FD5"/>
+    <w:rsid w:val="00DF0084"/>
+    <w:rsid w:val="00E00D75"/>
+    <w:rsid w:val="00E0496A"/>
+    <w:rsid w:val="00E04C46"/>
+    <w:rsid w:val="00E05B26"/>
+    <w:rsid w:val="00E079E6"/>
+    <w:rsid w:val="00E44117"/>
+    <w:rsid w:val="00E559FF"/>
+    <w:rsid w:val="00E57785"/>
+    <w:rsid w:val="00E665AC"/>
+    <w:rsid w:val="00E725FD"/>
+    <w:rsid w:val="00E74DAF"/>
+    <w:rsid w:val="00E804F4"/>
+    <w:rsid w:val="00EA1E63"/>
+    <w:rsid w:val="00EA2EB8"/>
+    <w:rsid w:val="00EA5509"/>
+    <w:rsid w:val="00EC5117"/>
+    <w:rsid w:val="00ED0809"/>
+    <w:rsid w:val="00ED2011"/>
+    <w:rsid w:val="00ED28E4"/>
+    <w:rsid w:val="00ED4CB1"/>
+    <w:rsid w:val="00ED7036"/>
+    <w:rsid w:val="00EE178A"/>
+    <w:rsid w:val="00EF10BE"/>
+    <w:rsid w:val="00EF3866"/>
+    <w:rsid w:val="00F03071"/>
+    <w:rsid w:val="00F07024"/>
+    <w:rsid w:val="00F139C6"/>
+    <w:rsid w:val="00F14729"/>
+    <w:rsid w:val="00F36849"/>
+    <w:rsid w:val="00F41920"/>
+    <w:rsid w:val="00F531A2"/>
+    <w:rsid w:val="00F63BDD"/>
+    <w:rsid w:val="00F84D12"/>
+    <w:rsid w:val="00F879A1"/>
+    <w:rsid w:val="00F96E0B"/>
+    <w:rsid w:val="00FA3835"/>
+    <w:rsid w:val="00FA5E08"/>
+    <w:rsid w:val="00FB080B"/>
+    <w:rsid w:val="00FB0C45"/>
+    <w:rsid w:val="00FC79B4"/>
+    <w:rsid w:val="00FC7B8B"/>
+    <w:rsid w:val="00FD3B9F"/>
+    <w:rsid w:val="00FD4442"/>
+    <w:rsid w:val="00FD6135"/>
+    <w:rsid w:val="00FF23B8"/>
+    <w:rsid w:val="00FF6F2E"/>
+    <w:rsid w:val="0320FED0"/>
+    <w:rsid w:val="76487FEE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="364B9013"/>
-  <w15:docId w15:val="{E8B32D54-AC1E-4594-93BC-B8751D89DCC6}"/>
+  <w14:docId w14:val="50E0BCC1"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{62C97332-03D9-41EA-BEA7-FF8EFC63667C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="es-MX" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="Normal" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5267,74 +7785,76 @@
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -5483,1080 +8003,1269 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00597EB9"/>
-[...7 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="002C1B05"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00597EB9"/>
+    <w:rsid w:val="00260F0D"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
+    <w:aliases w:val="CONEXTIG Subtittle"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="CONEXIGCuerpo"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00597EB9"/>
+    <w:rsid w:val="00AA00DD"/>
     <w:pPr>
       <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
+      <w:ind w:left="284"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
+      <w:rFonts w:ascii="Yu Gothic Light" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Yu Gothic Light" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:color w:val="5A6F54"/>
+      <w:color w:val="868686"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00597EB9"/>
+    <w:rsid w:val="00C66A88"/>
     <w:pPr>
       <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...83 lines deleted...]
-      <w:iCs/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-    <w:trPr>
-[...1 lines deleted...]
-    </w:trPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CONEXIGCuerpo">
+    <w:name w:val="CONEXIG Cuerpo"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CONEXIGCuerpoCar"/>
+    <w:qFormat/>
+    <w:rsid w:val="009B1CBA"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00ED28E4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CONEXIGCuerpoCar">
+    <w:name w:val="CONEXIG Cuerpo Car"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CONEXIGCuerpo"/>
+    <w:rsid w:val="009B1CBA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED28E4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00ED28E4"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00ED28E4"/>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00597EB9"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00ED28E4"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...393 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BA6DC1"/>
+    <w:rsid w:val="00ED28E4"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00ED28E4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-[...15 lines deleted...]
-    </w:trPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MenoPendente1">
+    <w:name w:val="Menção Pendente1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00ED28E4"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:link w:val="NoSpacingChar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00850CDE"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CONEXIGSinEspacio">
+    <w:name w:val="CONEXIG Sin Espacio"/>
+    <w:basedOn w:val="NoSpacing"/>
+    <w:link w:val="CONEXIGSinEspacioCar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00850CDE"/>
+    <w:pPr>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:bCs/>
+      <w:noProof/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NoSpacingChar">
+    <w:name w:val="No Spacing Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="NoSpacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00850CDE"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CONEXIGSinEspacioCar">
+    <w:name w:val="CONEXIG Sin Espacio Car"/>
+    <w:basedOn w:val="NoSpacingChar"/>
+    <w:link w:val="CONEXIGSinEspacio"/>
+    <w:rsid w:val="00850CDE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:bCs/>
+      <w:noProof/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00260F0D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CONEXIGTtulo">
+    <w:name w:val="CONEXIG Título"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="CONEXIGCuerpo"/>
+    <w:link w:val="CONEXIGTtuloCar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C45E5D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Yu Gothic" w:hAnsi="Yu Gothic"/>
+      <w:b/>
+      <w:color w:val="0E1E3F"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:aliases w:val="CONEXTIG Subtittle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00AA00DD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Yu Gothic Light" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Yu Gothic Light" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="868686"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CONEXIGTtuloCar">
+    <w:name w:val="CONEXIG Título Car"/>
+    <w:basedOn w:val="Heading1Char"/>
+    <w:link w:val="CONEXIGTtulo"/>
+    <w:rsid w:val="00C45E5D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Yu Gothic" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Yu Gothic" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="0E1E3F"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001E6BF9"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C72B32"/>
+    <w:rsid w:val="001E6BF9"/>
     <w:pPr>
-      <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C72B32"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001E6BF9"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ResumeBullet1Char">
-    <w:name w:val="Resume Bullet 1 Char"/>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001E6BF9"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001E6BF9"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="001E6BF9"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="HKATableBody">
+    <w:name w:val="HKA Table Body"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HKATableBodyChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="001E6BF9"/>
+    <w:pPr>
+      <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Calibri" w:hAnsi="Libre Franklin" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HKATableBodyChar">
+    <w:name w:val="HKA Table Body Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="ResumeBullet1"/>
-    <w:rsid w:val="00EF32E9"/>
+    <w:link w:val="HKATableBody"/>
+    <w:rsid w:val="001E6BF9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Calibri" w:hAnsi="Libre Franklin" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="HKA-Company">
+    <w:name w:val="HKA - Company"/>
+    <w:basedOn w:val="HKATableBody"/>
+    <w:qFormat/>
+    <w:rsid w:val="001E6BF9"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="HKA-role">
+    <w:name w:val="HKA - role"/>
+    <w:basedOn w:val="HKATableBody"/>
+    <w:qFormat/>
+    <w:rsid w:val="001E6BF9"/>
+    <w:pPr>
+      <w:spacing w:before="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="44546A" w:themeColor="text2"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E725FD"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="js-article-title">
-[...2 lines deleted...]
-    <w:rsid w:val="00294086"/>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009C001E"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00661F50"/>
+    <w:rsid w:val="00C0135F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00677106"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006C67CC"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="p1">
+    <w:name w:val="p1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00042AAC"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
+    <w:name w:val="apple-converted-space"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00042AAC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="p2">
+    <w:name w:val="p2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00042AAC"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="s2">
+    <w:name w:val="s2"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="009873FF"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C66A88"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="s1">
+    <w:name w:val="s1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00C66A88"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="p3">
+    <w:name w:val="p3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00C66A88"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="p4">
+    <w:name w:val="p4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00C66A88"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="agcmg">
+    <w:name w:val="a_gcmg"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00F84D12"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="s10">
+    <w:name w:val="s10"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00735668"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="1385368455">
+    <w:div w:id="49352024">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1602251561">
+    <w:div w:id="274409562">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="379939155">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="477193444">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="492381580">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="569732322">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="595870521">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="832641108">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="878202914">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="928661720">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1176844144">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1397388956">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1457483538">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1501459420">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1549413951">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1849561682">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pavithrakumar@conexig.com" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Documents%20and%20Settings\marketing\Application%20Data\Microsoft\Templates\cv_new.dot" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0F1AD2AC-D2E5-E345-972B-B312728D410D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>cv_new</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>16376</Characters>
+  <Pages>7</Pages>
+  <Words>1916</Words>
+  <Characters>11195</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>136</Lines>
-  <Paragraphs>38</Paragraphs>
+  <Lines>172</Lines>
+  <Paragraphs>69</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19210</CharactersWithSpaces>
+  <CharactersWithSpaces>13042</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Marketing Temp</dc:creator>
+  <dc:creator>jonathan may</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
+    <vt:lpwstr>42e78543-fca7-43ba-9fe3-c1b195808a43</vt:lpwstr>
+  </property>
+</Properties>
+</file>