--- v0 (2026-06-06)
+++ v1 (2026-06-28)
@@ -321,1994 +321,1942 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
       <w:pPr>
         <w:ind w:hanging="2"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...29 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">November 2025 -   </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">MindPain Relief Institute</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Manhattan Beach, CA</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
       <w:pPr>
         <w:ind w:hanging="2"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">    Present</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Present</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="1980" w:hanging="360"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...7 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Founder, CEO and Medical Director</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="1980" w:hanging="360"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Outpatient, Intravenous Ketamine Clinic</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Outpatient, Intravenous Ketamine Clinic, Pain Management Specialist and Psychiatrist</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
       <w:pPr>
         <w:ind w:hanging="2"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
       <w:pPr>
         <w:ind w:hanging="2"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
       <w:pPr>
         <w:ind w:hanging="2"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...20 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">May 2024 -         </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Mind and Brain Link</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Manhattan Beach, CA</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
       <w:pPr>
         <w:ind w:hanging="2"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">    Present</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Present</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="1980" w:hanging="360"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...7 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Founder, CEO and Medical Director</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="1980" w:hanging="360"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Outpatient Psychiatry</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Outpatient Psychiatrist</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">     July 2025 -        </w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Profound Research Institute</w:t>
+        <w:t xml:space="preserve">August 2024-        </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Catalina Research Institute</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pasadena, CA</w:t>
+        <w:t xml:space="preserve">Montclair, CA</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
       <w:pPr>
-        <w:ind w:hanging="2"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">     Present</w:t>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Present</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
-[...165 lines deleted...]
-          <w:numId w:val="18"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1980" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Clinical Principal</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Investigator for Psychiatry and Pain Management Clinical Phase </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">3 </w:t>
+        <w:t xml:space="preserve"> Investigator for Psychiatry and Pain Management Clinical</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Trials</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1980" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Directing and Overlooking Pharmaceutical Industry Sponsored Clinical Trials </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Oct 2023-         </w:t>
+        <w:t xml:space="preserve">Oct 2023-              </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Westside Pain Management</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Long Beach, CA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Present</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+        <w:t xml:space="preserve">Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1980" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Outpatient Clinical Staff </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1980" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Interventional Pain Management, Minimally I</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">nvasive Procedures</w:t>
-[...7 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+        <w:t xml:space="preserve">nvasive Specialist</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Sept 2022-         </w:t>
+        <w:t xml:space="preserve">Sept 2022-             </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Sunny Hills TMS &amp; Behavioral Health</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Fullerton, CA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Present</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
+        <w:t xml:space="preserve">Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1980" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Outpatient Clinical Staff </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1980" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">General Adult Psychiatry &amp; Neuromodulation (TMS), Spravato (Ketamine)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1070" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">     Sept 2022 -         </w:t>
+        <w:t xml:space="preserve"> Sept 2022 -           </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Providence St. Joseph's Hospital</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">– Orange, CA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">     Present</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
+        <w:t xml:space="preserve"> Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1980" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Behavioral Health Staff</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1980" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Emergency Department and Consultation &amp; Liaison Psychiatry</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
+        <w:t xml:space="preserve">Emergency Department and Consultation &amp; Liaison Psychiatr</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ist</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1980" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
-[...22 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
       <w:pPr>
         <w:ind w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:sz w:val="20"/>
-[...40 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
       <w:pPr>
         <w:ind w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">      July 2025</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
+        <w:t xml:space="preserve">July 2025 -             </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Profound Research Institute</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pasadena, CA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
+      <w:pPr>
+        <w:ind w:hanging="2"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jan 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="1980" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Outpatient Clinical Staff  (Per Diem)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
+        <w:t xml:space="preserve">Clinical Principal Investigator for Psychiatry and Pain Management Clinical Phase 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
+      <w:pPr>
+        <w:ind w:left="1980" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trials</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="1980" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">General Adult Psychiatry    </w:t>
-[...81 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
+        <w:t xml:space="preserve">Directing and Overlooking Pharmaceutical Industry Sponsored Clinical Trials </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
+      <w:pPr>
+        <w:ind w:hanging="2"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
+      <w:pPr>
+        <w:ind w:hanging="2"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sept 2022-         </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kaiser Permanente</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Santa Ana, CA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
+      <w:pPr>
+        <w:ind w:hanging="2"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">July 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:ind w:left="1980" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Outpatient Clinical Staff  (Per Diem)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:ind w:left="1980" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">General Adult Psychiatrist</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sept 2022 -        </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Integrative Sports and Spine </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– Long Beach, CA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">June 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1980" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Clinical Staff </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1980" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Interventional Pain Management, Min</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">imally Invasive Procedures</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">        </w:t>
+        <w:t xml:space="preserve">imally Invasive Specialist</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
+      <w:pPr>
+        <w:ind w:left="1620" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
       <w:pPr>
-        <w:ind w:left="1620" w:firstLine="0"/>
-[...9 lines deleted...]
-        </w:rPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sept 2021          </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Richmond Interventional Pain Management </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– Staten Island, New York City</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
       <w:pPr>
-        <w:ind w:left="1620" w:firstLine="0"/>
-[...9 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sept 2022</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
-      <w:pPr>
-[...57 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1980" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Partner – Private Practice</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1980" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Interventional Pain Management, Min</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">imally Invasive Procedures</w:t>
-      </w:r>
+        <w:t xml:space="preserve">imally Invasive Specialist</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...9 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">July 2019-         </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Henry Ford Health System – Department of Anesthesiology, Pain Management  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...9 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">July 2021</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           and Perioperative Medicine</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Detroit, MI</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
       <w:pPr>
-        <w:ind w:left="0" w:hanging="2"/>
-[...27 lines deleted...]
-      </w:r>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
-      <w:pPr>
-[...78 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1980" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Assistant Professor</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Wayne State University School of Medicine (WSOM)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1980" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Interventional Pain Management Faculty Staff</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1980" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pain Psychiatry Faculty Staff</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
-[...14 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1980" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -2320,1080 +2268,1087 @@
         <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9596"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9596"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="000000" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Graduate Medical Education</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018 –2019                   </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Weill Cornell Medical College – Tri-Institutional Pain Medicine - New York  </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                      Presbyterian Hospital (NYP), Memorial Sloan Kettering Cancer Center (MSKCC)   </w:t>
+      </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:sz w:val="20"/>
-[...22 lines deleted...]
-        </w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                      and The Hospital for Special Surgery (HSS) –</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   New York, New York</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
       <w:pPr>
-        <w:ind w:left="0" w:hanging="2"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
-      <w:pPr>
-[...45 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1890" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Anesthesia Interventional Pain Medicine Fellowship (ACGME)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1890" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Board Certified in Pain Medicine (2021) – American Board of Psychiatry &amp; Neurology (ABPN)</w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
       <w:pPr>
+        <w:ind w:left="-2" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2014 – 2018                   </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zucker School of Medicine at Hofstra/Northwell Health at Staten Island University      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
+      <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...10 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                       Hospital - </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staten Island, New York City</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:sz w:val="20"/>
-[...40 lines deleted...]
-        <w:t xml:space="preserve">Zucker School of Medicine at Hofstra/Northwell Health at Staten Island University      </w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
-      <w:pPr>
-[...54 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1890" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Psychiatry Residency (ACGME)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1890" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Board Certified in Psychiatry (2018) - American Board of Psychiatry &amp; Neurology (ABPN)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1890" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2012- 2014                    </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">London and KSS South Thames Foundation School – Princess Royal  </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rtl w:val="0"/>
-        </w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                       Hospital and Royal Sussex County Hospital</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Haywards Heath, Brighton and  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2012- 2014                    </w:t>
-[...17 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">                                        London, United Kingdom</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:b w:val="1"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> – Haywards Heath, Brighton and  </w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
-      <w:pPr>
-[...32 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1890" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Internship – Surgical and Medical Training (NHS – UK Foundation Programme)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
-[...14 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table3"/>
         <w:tblW w:w="9596.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-10.0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9596"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9596"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="000000" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Undergraduate Education</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2007- 2012 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  University of Birmingham</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Birmingham, United Kingdom     </w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...9 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                             </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1890" w:hanging="360"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Medical Doctorate </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(M.D.)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
+      <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:sz w:val="20"/>
-[...29 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_tyei7qqlw36w" w:id="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2003- 2007                   </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Queen’s University</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Kingston, Canada</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1890" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Medical Doctorate </w:t>
-[...20 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">Bachelor of Science (Hons), </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BSc.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Hons</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Life Sciences:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...11 lines deleted...]
-      <w:pPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 Subject of Specialization</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_zcli2l8rdyzd" w:id="0"/>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">  Life Sciences:</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
-      <w:pPr>
-[...48 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="ffffff"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table4"/>
         <w:tblW w:w="9596.0" w:type="dxa"/>
         <w:jc w:val="left"/>
@@ -3403,277 +3358,277 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9596"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9596"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="140" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="000000" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Licenses and Certification</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">s</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
-      <w:pPr>
-[...13 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="450" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">State of California Medical License: </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Active (2022-Present)</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
-      <w:pPr>
-[...13 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="450" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">State of New York Medical License: </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Active (2017-Present)</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007B">
-      <w:pPr>
-[...13 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="450" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">United States Department of Justice – Drug Enforcement Agency (DEA) Registration: </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Active (2017-Present)</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
+      <w:pPr>
+        <w:ind w:left="1080" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007D">
-      <w:pPr>
-[...13 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="450" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Advanced Cardiovascular Life Support (ACLS) Certification: </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
@@ -3688,1651 +3643,796 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2014-</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Present</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007E">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007F">
-      <w:pPr>
-[...13 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000080">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="450" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">International Society for ECT and Neurostimulation (ISEN): ECT for Management and Treatment: </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Certified </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(2018)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000081">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000080">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000082">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000081">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="450" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">General Medical Council (GMC) License: </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Eligible</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> to Practice in the United Kingdom (2012)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000083">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000082">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000083">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="450" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Educational Commission for Foreign Medical Graduates (ECFMG): </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Certified </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(2012)</w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000085">
-      <w:pPr>
-[...13 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000086">
       <w:pPr>
         <w:ind w:left="450" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table5"/>
-        <w:tblW w:w="9596.0" w:type="dxa"/>
-[...853 lines deleted...]
-        <w:tblStyle w:val="Table6"/>
         <w:tblW w:w="9596.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9596"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9596"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="140" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="000000" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AC">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000086">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:rPr>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Studies – Principal Investigator - Current</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AD">
-[...17 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AE">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000087">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000088">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1.    A </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">retrospective chart review on geniculate cooled radiofrequency ablation versus geniculate conventional   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AF">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000089">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">radiofrequency ablation for chronic knee pain.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008A">
       <w:pPr>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B1">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008B">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">       Clinical Site: Henry Ford Hospital – Detroit, MI</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B2">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008C">
       <w:pPr>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B3">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008D">
       <w:pPr>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ayodeji A, Adlaka K, Rahavard B, Sibai N, Forrest P, Nowak K, Money S, Khaja D, Choe M, </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Aiyer R.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B4">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008E">
       <w:pPr>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B5">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008F">
       <w:pPr>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Clinical Project Leader: </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Rohit Aiyer MD</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B6">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000090">
       <w:pPr>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B7">
-[...14 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B8">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000091">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000092">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2.    </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A Meta-Analysis Investigation on the Treatment of Bipolar Depression with Neuromodulation Modalities</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B9">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000093">
       <w:pPr>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BA">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000094">
       <w:pPr>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Muhammad A, Hanif M, Oreoluwa P, Mischel N, McIntyre R, </w:t>
+        <w:t xml:space="preserve">Ravi P, Tobum S, Muhammad A, Hanif M, Oreoluwa P, Mischel N, McIntyre R, </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Aiyer R.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BB">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000095">
       <w:pPr>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BC">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000096">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">       Clinical Project Leaders: </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Rohit Aiyer MD and Roger McIntyre MD</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BD">
-[...14 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BE">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000097">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000098">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table7"/>
+        <w:tblStyle w:val="Table6"/>
         <w:tblW w:w="9596.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9596"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9596"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="140" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="000000" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BF">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000099">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-2" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical and Scientific Manuscript Publications Peer-Reviewed)</w:t>
             </w:r>
@@ -5349,9972 +4449,10212 @@
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Published</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009B">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009C">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Submissions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009D">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009E">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009F">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Kalladanthyil A, Mazahreh L, Ahwin P, Sanzone EM, Lalu A,  Shad MU, Ferraro TN, Varghese SP, Frye RE,  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A0">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Lovejoy DB, Barlati S, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aiyer R</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Waszkiewicz N,  Cowan RL, Jamali Q,  Rahman S, Konasale PM, Okusaga O,    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A1">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Villarreal G, Stone TW,  Koola M</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">M. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Multi-Drug, Multi-Target Therapeutics to Treat Multiple Psychiatric and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A2">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Medical Diseases Concurrently: Trans-Therapeutic Model. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Clinical Drug Investigation</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A3">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A4">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A5">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Published</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A6">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A7">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A8">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A9">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AA">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AB">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thérond A, Yuan C, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aiyer R</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Hasoon JJ, Yong RJ, Stark-Inbar A, Starnino L, Kulich RJ, Robinson CL.     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AC">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Brain-Centered Interventions for Nociplastic Pain: From Symptom Management to Pain Resolution. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Curr Pain     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AD">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Headache Rep.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026;30(1):46.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AE">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AF">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">George TK, Latif U, Lam C, Abbott-Korumi A, Olko B, Lee R, Downey K, Graca M, Tria A, Deer T, Pope J, Lee   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B0">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    D, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aiyer R</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Efficacy of Closed Loop Spinal Cord Stimulation for Chronic Back and Leg Pain: A Systematic   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B1">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     Review. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pain Pract. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026; 26(5):e70166.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B2">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B3">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.  Lam C, Robinson C, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aiyer R</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mata R, Xie K, Slitzky M, Latif H, Braun E, Schatman M, Gilligan C, Soin A,   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B4">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     Latif U. "Review of Voltage-gated Sodium Channel Physiology, Pathology, and Pharmacology in Chronic Pain  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B5">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     Management and the Potential Role of New NaV1.8 Selective Agonists". </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Journal of Pain Research</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 2025; 2(19): </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B6">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     577002.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B7">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B8">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B9">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BA">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BB">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BC">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4.  Hong H, Donlon J,Schaefer M,  Sarkar S, Bugarski-Kirola D,  Shad M, Hou W, Kirschner M, Varghese S, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BD">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Mitrev L, Echeverria V, Dibato J, Veerman SRT, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aiyer R</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Ferraro T,  Villareal G, Rahman S, Stone TW, Koola   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BE">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      MM. Memantine for the Treatment of Primary Negative Symptoms in Schizophrenia: A Meta-Analysis of  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BF">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Randomized Controlled Trials". </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Clinical Drug Investigation</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 2025; 45(9):627-642.</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C0">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C1">
       <w:pPr>
-        <w:ind w:firstLine="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C2">
       <w:pPr>
-        <w:ind w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:bCs w:val="1"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Submissions</w:t>
+        <w:t xml:space="preserve">2024</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C3">
-      <w:pPr>
-[...775 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E1">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...10 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E2">
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...14 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E3">
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C5">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">       Kooner P, Velligan DI, </w:t>
-[...24 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E4">
+        <w:t xml:space="preserve">5.   Sanzone EM, Kam O, Sanzone KE, Bai M, Rodecker N, Shad MU, Varghese SP, Barlati S, Kirschner M, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C6">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">       To Prevent Relapse and Improve Functioning in Patients with Psychiatric Diseases. </w:t>
-[...22 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E5">
+        <w:t xml:space="preserve">       Kooner P, Velligan DI, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aiyer R</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Waskiewicz N, Castle DJ, Cowan RL, Koola MM. Mobile Delivery Program   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C7">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">       30(5); 364-373.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E6">
+        <w:t xml:space="preserve">       To Prevent Relapse and Improve Functioning in Patients with Psychiatric Diseases. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">J Psychiatr Pract</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 2024;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C8">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rtl w:val="0"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E7">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       30(5); 364-373.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C9">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...49 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E8">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CA">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">       </w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E9">
+        <w:t xml:space="preserve">6.    </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ehsanian R, Fernandez S, Cooper A, Cushman DM, Conger A, Burnham T, Fogarty AE, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aiyer R</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Smolinski K,   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CB">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pain and Spine Interventional Society. </w:t>
-[...24 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EA">
+        <w:t xml:space="preserve">McCormick ZL. Genicular nerve radiofrequency ablation practice patterns: A survey study of the International    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CC">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...13 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EB">
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pain and Spine Interventional Society. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Interventional Pain Medicine</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 2024; 3(3): 100432</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CD">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...61 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EC">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CE">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">       </w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000ED">
+        <w:t xml:space="preserve">7.    </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Patel N, Fayed M, Maroun W, Miad H, Adlaka K, Schultz Lonnie, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aiyer R</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Forrest P, Michell JD. Effectiveness  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CF">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Meta-Analysis of Randomized Controlled Trials. </w:t>
-[...29 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EE">
+        <w:t xml:space="preserve">of Erector Spinae Plane Block as Perioperative Analgesia in Midline Sternotomies: A Systematic Review and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D0">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...13 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EF">
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meta-Analysis of Randomized Controlled Trials. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Annals of Cardiac Anaesthesia.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2024; 27(3): 193-201. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D1">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...160 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F4">
+        <w:ind w:left="360" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D2">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8    </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Patel N, Nowak K, Vaidyanathan A, Milad H, Adlaka K, Rubino C, Nerusu L, Taco Vasquez E, Rahavard B,   </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="359" w:firstLine="0"/>
+        <w:rPr>
           <w:color w:val="222222"/>
-        </w:rPr>
-      </w:pPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fayed M, Burmeister C, Forrest PB, Money S, Dwivedi S, Zador L, Haddad R, Khaja D, Sibai N,</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Aiyer R.  </w:t>
+      </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">6.     Hagedorn JM, George T,</w:t>
-[...6 lines deleted...]
-          <w:iCs w:val="1"/>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D4">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-      </w:r>
+        <w:t xml:space="preserve">        Effect of Sedation on Diagnostic Lumbar Medial Branch Blocks for Facetogenic Low Back Pain: An </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Quattrocento Sans" w:cs="Quattrocento Sans" w:eastAsia="Quattrocento Sans" w:hAnsi="Quattrocento Sans"/>
+          <w:color w:val="5b616b"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Schmidt K, Halmka J, D’Souza R. Artificial Intelligence and Pain Medicine:</w:t>
-[...11 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">        Observational Study. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
-        </w:rPr>
-[...149 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FC">
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pain Physician. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024; 27(4): E407-E418. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Quattrocento Sans" w:cs="Quattrocento Sans" w:eastAsia="Quattrocento Sans" w:hAnsi="Quattrocento Sans"/>
+          <w:color w:val="5b616b"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D7">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...51 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9.     Hagedorn JM, George T,</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Aiyer R</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:color w:val="000000"/>
-[...35 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FD">
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Schmidt K, Halmka J, D’Souza R. Artificial Intelligence and Pain Medicine:</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D8">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        An Introduction.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Journal of Pain Research. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024; 2(17): 508-519.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D9">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DA">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DB">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DC">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DD">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DE">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E0">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...81 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000100">
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.  </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hagedorn JM, Bendel MA, Hoelzer BC,</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aiyer R</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Caraway D</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preoperative hemoglobin A1c and perioperative         </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E1">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...85 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000101">
+        <w:ind w:left="360" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">blood glucose in patients with diabetes mellitus undergoing spinal cord stimulation surgery: a literature review  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       of surgical site infection risk. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pain Practice. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023; 23(1): 83-93. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E4">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...218 lines deleted...]
-          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11.   </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Olechowski C, Mischel N, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Aiyer R</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:color w:val="000000"/>
-[...326 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000111">
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Transcranial Magnetic Stimulation (TMS) for chronic low back pain. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E5">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">11</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non-spinal neuromodulation for Chronic Low Back Pain.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Front Pain Res (Lausanne).</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2023;5;(4):1092158.   </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E8">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E9">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EA">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EB">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EC">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="1"/>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Sayed D, Grider J, Strand N, Hagedorn JM, Falowski S, Lam CM, Tieppo Francio V, Beall DP, Tomycz ND,   </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000ED">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Davanzo JR, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aiyer R</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Lee DW, Kalia H, Sheen S, Malinowski MN, Verdolin M, Vodapally S, Carayannopoulos  </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EE">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     A, Jain S, Azeem N, Tolba R, Chang Chien GC, Ghosh P, Mazzola AJ, Amirdelfan K, Chakravarthy K, Petersen     </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   E, Schatman ME, Deer T. The American Society of Pain and Neuroscience (ASPN) Evidence-Based Clinical </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F0">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     Guideline of Interventional Treatments for Low Back Pain. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Journal of Pain Research.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2022; 6 (15):3729-3832.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F1">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="1"/>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:b w:val="1"/>
-[...22 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000112">
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Patel N, Jacobs D, John J, Nerusu L, Tandron M, Sibai N, Forrest P, Schwalb J, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aiyer R</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kyphoplasty versus   </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Vertebroplasty: A Systematic Review of Height Restoration in Osteoporotic Vertebral Compression Fractures.        </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F4">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Journal of Pain Research. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022; 15:1233-1245.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F6">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:color w:val="000000"/>
-[...8 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000113">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aiyer R,</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Noori S, Schirripa F, Schirripa M, Aboud T, Jain S, Pahuta M, Elowitz E, Mehta N, Datta S. A </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F7">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">      herniation. </w:t>
-[...24 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000114">
+        <w:t xml:space="preserve">      systematic review of full endoscopic versus micro-endoscopic or open discectomy for lumbar disc    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F8">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...119 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000118">
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">herniation</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pain Management. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022; 12(1): 87-104.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F9">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...44 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:ind w:left="360" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FA">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15.  Joshi J, Roytman M, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Aiyer R</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:color w:val="000000"/>
-[...23 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000119">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mauer E, Chazen JL. MR characterization and implications for interlaminar                   </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FB">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       epidural injection therapy. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regional Anesthesia &amp; PainMedicine. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022; 47(8): 459-463.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FC">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FD">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...89 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011C">
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  Patel N, John J, Pakeerappa P, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aiyer R</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zador L. Slipping Rib Syndrome: Case Report of an Iatrogenic                   </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FE">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...64 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="360" w:firstLine="0"/>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Result Following Video Assisted Thoracic Surgery and Chest Tube Placement.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pain Manag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="1"/>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:sz w:val="20"/>
-[...147 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000124">
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021;(5):555-559.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000100">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="1"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000101">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Aiyer R,</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Noori S, Schirripa F, Schirripa M, Aboud T, Jain S, Gungor S, Puttanniah V, Gulati A, Hunter  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000102">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CW. Platelet Rich Plasma for the Treatment of Knee Osteoarthritis Pain: A Systematic Review. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pain          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000103">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Manag.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2021; 11(4): 419-431. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000104">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:color w:val="000000"/>
-[...56 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000125">
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000105">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000106">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000107">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000108">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000109">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Therapeutic Ultrasound on Neural Tissue: A Pragmatic Review. </w:t>
-[...43 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000126">
+        <w:t xml:space="preserve">1</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  Haffey PR, Bansal N, Kaye E, Ottestad E, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aiyer R</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Noori S, Gulati A. The Regenerative Potential of    </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010A">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rtl w:val="0"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000127">
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Therapeutic Ultrasound on Neural Tissue: A Pragmatic Review. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pain Med.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020; 21(7): 1494-1506.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010B">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...168 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012A">
+        <w:ind w:left="360" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010C">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">7</w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012B">
+        <w:t xml:space="preserve">9</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   Money S, Gharib M, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aiyer R</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Post-Herpetic Neuralgia: Recent Advancements.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Current Emergency and </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        Hospital Medicine Reports</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 2020; 8: 45-49. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                                                </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010F">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:color w:val="000000"/>
-[...8 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012C">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   Deer TR, Grider JS, Lamer TJ, Pope JE, Falowski S, Hunter CW, Provenzano D, Slavin KV, Russo M,          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000110">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...42 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012D">
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        Carayannopoulos A, Shah JM, Harned ME, Hagedorn JM, Bolash RB, Arle JE, Kapural L, Amirdelfan K,       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000111">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Craig J,Fishman MA, Al-Kaisy AA, Christelis N, Levy RM, Mekhail N. A Systematic Literature Review of  </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012E">
+        <w:t xml:space="preserve"> Jain S, Liem L, Carlson JD. Malinowski MN, Bendel M, Yang A, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aiyer R, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Valimahomed A, Anthony A,  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000112">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Spine Neuromodulation Therapies for the Treatment of Pain. </w:t>
-[...42 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000130">
+        <w:t xml:space="preserve"> Craig J,Fishman MA, Al-Kaisy AA, Christelis N, Levy RM, Mekhail N. A Systematic Literature Review of  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000113">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...37 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000131">
+        <w:ind w:left="360" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Spine Neuromodulation Therapies for the Treatment of Pain. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pain Med</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 2020; 21(7): 1421-1432. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000114">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000115">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...54 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000132">
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">21</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   Deer TR, Esposito MF, McRoberts WP, Grider JS, Sayed D, Verrills P, Lamer TJ, Hunter CW, Slavin KV,   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000116">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Levy RM, Mekhail N. A Systematic Literature Review of Peripheral Nerve Stimulation    </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000133">
+        <w:t xml:space="preserve"> Shah JM, Hagedorn JM, Simopoulos T, Gonzalez DA, Amirdelfan K, Jain S, Yang A, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aiyer R</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Azeem N,  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000117">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Therapies for the Treatment of Pain. </w:t>
-[...41 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000135">
+        <w:t xml:space="preserve"> Levy RM, Mekhail N. A Systematic Literature Review of Peripheral Nerve Stimulation    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000118">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...37 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000136">
+        <w:ind w:left="360" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Therapies for the Treatment of Pain. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pain Med. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020; 21(8): 1590-1603. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000119">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011A">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:color w:val="000000"/>
-[...8 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000137">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">22</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.    Deer TR, Hunter CW, Mehta P, Sayed D, Grider JS, Lamer TJ, Pope JE, Falowski S, Provenzano DA, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011B">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">         Amirdelfan K, McRoberts W, Harned ME, Chapman KB, Liem L, Carlson JD, Yang A, </w:t>
-[...38 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000138">
+        <w:t xml:space="preserve">         Esposito MF, Slavin KV, Baranidharan G, Russo M, Jassal NS, Mogilner AY, Kapural L, Verrills P,        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011C">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">         Fishman MA, Al-Kaisy AA, Christelis N, Levy RM, Mekhail N. A Systematic Literature Review of Dorsal </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000139">
+        <w:t xml:space="preserve">         Amirdelfan K, McRoberts W, Harned ME, Chapman KB, Liem L, Carlson JD, Yang A, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aiyer R</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antony A,  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011D">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">         Root Ganglion Neurostimulation for the Treatment of Pain. </w:t>
-[...24 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013A">
+        <w:t xml:space="preserve">         Fishman MA, Al-Kaisy AA, Christelis N, Levy RM, Mekhail N. A Systematic Literature Review of Dorsal </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011E">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...120 lines deleted...]
-          <w:highlight w:val="white"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         Root Ganglion Neurostimulation for the Treatment of Pain. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pain Med.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:color w:val="222222"/>
-[...41 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013E">
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2020; 21(8): 1581-1589. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011F">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000120">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="1"/>
+        <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">21.   Noori SA, Rasheed A</w:t>
+        <w:t xml:space="preserve">23.    </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Aiyer R,</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Aiyer R</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Chang K, Jung B, Bansal N, Ottestad E, Gulati A Therapeutic Ultrasound  </w:t>
-[...17 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">        for Management of Chronic Low Back Pain and Neck Pain: A Systematic Review. </w:t>
+        <w:t xml:space="preserve"> Noori SA, Chang K, Jung B, Rasheed A, Bansal N, Ottestad E, Gulati A. Therapeutic Ultrasound</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pain Med</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...118 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000145">
+        <w:t xml:space="preserve">for  </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000121">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         Chronic Pain Management in Joints: A Systematic Review. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pain Med.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020; 21(7): 1437-1448.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000122">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000123">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:sz w:val="20"/>
-[...128 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000149">
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">24.   Noori SA, Rasheed A</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Aiyer R,</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chang K, Jung B, Bansal N, Ottestad E, Gulati A Therapeutic Ultrasound  </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000124">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        for Management of Chronic Low Back Pain and Neck Pain: A Systematic Review. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pain Med</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020; (7):1482-  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000125">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        1493.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000126">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000127">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000128">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000129">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012A">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_497gvnifcxup" w:id="1"/>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">.    Noori S, </w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Gungor S, Fields K, </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Aiyer R</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:b w:val="1"/>
-[...20 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014A">
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Gonzalez E, Su E. Incidence and risk factors for the development of    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          persistent post-surgical pain following total knee arthroplasty: A retrospective cohort study. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Medicine.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019; 98 (28): e16450.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012E">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
-          <w:color w:val="222222"/>
-[...54 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014B">
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_5b9982qsmrkj" w:id="1"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.    Noori S, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aiyer R</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yu J, Mehta N, Gulati A. Nonopioid versus opioid agents for chronic neuropathic pain,  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012F">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...10 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014C">
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         rheumatoid arthritis pain, cancer pain and low back pain. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pain Manag. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019; </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9(2): 205-216.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000130">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000131">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...24 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014E">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000132">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rtl w:val="0"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014F">
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000133">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000150">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000134">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:color w:val="000000"/>
-[...129 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000153">
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000135">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">5</w:t>
+        <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">.   Gungor S, </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Aiyer R, </w:t>
-[...53 lines deleted...]
-        <w:t xml:space="preserve">        A case series. </w:t>
+        <w:t xml:space="preserve">Aiyer R.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Extrapyramidal Signs occurring after sympathetic block for Complex Regional Pain    </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000136">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        Syndrome Responding to Diphenhydramine: Two case reports.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Medicine</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">. 2018; 97(19): e0705. </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000155">
+        <w:t xml:space="preserve">. 2018; 97(26): e11301.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000137">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000156">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000138">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_aykpsfbkqga" w:id="2"/>
-[...90 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   Gungor S, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aiyer R, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Baykoca B</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:b w:val="1"/>
-[...39 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000158">
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sympathetic blocks for the treatment of complex regional pain syndrome:      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000139">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        A case series. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Medicine</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 2018; 97(19): e0705. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000159">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013B">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_air5du118oi9" w:id="3"/>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_4rzs2agqipjt" w:id="2"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="141414"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">27.</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">29.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="141414"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">   </w:t>
-[...6 lines deleted...]
-          <w:iCs w:val="1"/>
+        <w:t xml:space="preserve">   Aiyer R</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:color w:val="141414"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Aiyer R</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">, Mehta N, Gungor S, Gulati A. A Systematic Review of </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NMDA Receptor Antagonists in the </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="141414"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Gulati A, Gungor S, Mehta N. A Systematic Review of Buprenorphine in the Treatment of </w:t>
-[...82 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015C">
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Treatment of Neuropathic Pain in Clinical Practice</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Clin J Pain.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2018; 34(5): 450-467.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013E">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...34 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_qkxmxexge5qu" w:id="3"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="141414"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="141414"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="141414"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Aiyer R</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:color w:val="000000"/>
-[...56 lines deleted...]
-        <w:rPr>
           <w:color w:val="141414"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
-        </w:rPr>
-[...7 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015F">
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Gulati A, Gungor S, Mehta N. A Systematic Review of Buprenorphine in the Treatment of </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="141414"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rtl w:val="0"/>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="141414"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
-        </w:rPr>
-[...72 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000164">
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="141414"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chronic Pain in Clinical Practice. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="141414"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anesth Analg</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="141414"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 2018; 127(2): 529-538.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000140">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="141414"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000141">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:color w:val="000000"/>
-[...93 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000165">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">31</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   Gungor S, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aiyer R</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Erkan D. Cervical epidural injection in management of refractory pain and stiffness in </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000142">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        spondyloarthropathy: A case report series. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pain Pract</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 2018; 18(4): 532-538.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000143">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="141414"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000144">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="141414"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000145">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-2" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000146">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000147">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000148">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:b w:val="1"/>
-[...2 lines deleted...]
-          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">32</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Aiyer R, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hwang J, Yu EH. Pyogenic odontoid osteomyelitis with sinus thrombosis. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Case Rep Radiol. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">         </w:t>
-[...18 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000166">
+        <w:t xml:space="preserve">2017; </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000149">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rtl w:val="0"/>
-[...131 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016A">
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017:2507645.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014A">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:sz w:val="20"/>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">.  Gungor S, </w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">33</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   Gungor S, </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Aiyer R</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Postoperative visual loss following cervical spinal cord stimulator removal: A case </w:t>
-[...63 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016D">
+        <w:t xml:space="preserve">A Case of Spinal Cord Stimulator Recharging Interruption in Wound Healing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neuromodulation</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 2017; 20(7): 675-677.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014E">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:color w:val="000000"/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">.  Gungor, S, </w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">34</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  Gungor S, </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Aiyer R</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:color w:val="000000"/>
-[...221 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000173">
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Postoperative visual loss following cervical spinal cord stimulator removal: A case </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       report of conversion disorder. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pain Manag.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2017; 7(5): 377-381.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000150">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000151">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">4</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">.  </w:t>
+        <w:t xml:space="preserve">5</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  Gungor, S, </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Aiyer R</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:i w:val="1"/>
-          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Epidural Hematoma Development Contralateral to Dura after Lumbar Transforaminal                       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000152">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Epidural Steroid Injection</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Pain Manag</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 2017; 7(5): 367-375. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000153">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000154">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Aiyer R</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gungor S.</w:t>
-[...24 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000174">
+        <w:t xml:space="preserve">Jain V, Bhatia A, Mekinulov B, Gungor S. Rare Presentation of intrathecal morphine withdrawal </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000155">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">psychosis</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Pain Manag</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 2017; 7(3): 171-173.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000156">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000157">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...119 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017A">
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aiyer R</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gungor S.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A Computed Tomography-Guided Demonstration of the Unilateral Distribution of Low-    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000158">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...114 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017C">
+        <w:ind w:left="360" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Volume Epidural Injectate. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000159">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-2" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2016</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015D">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015E">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...13 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017D">
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Aiyer R</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Barkin RL, Bhatia A, Gungor S.  A Systematic Review on the Treatment of Phantom Limb Pain      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015F">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        with Spinal Cord Stimulation. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pain Manag</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 2016; 7(1): 59-69.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000160">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...104 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017E">
+        <w:ind w:left="360" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000161">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:b w:val="1"/>
-[...49 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000180">
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aiyer R</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El-Sherif Y, Voutsinas L. An Overview of Arachnoid Webs. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Journal of Neurology and  </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000162">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:color w:val="000000"/>
-[...92 lines deleted...]
-        <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pain Med</w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000182">
+        <w:t xml:space="preserve">Neuromedicine</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 2016; 1(6): 66-68.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000163">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000183">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000164">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:color w:val="000000"/>
-[...53 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000184">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">40</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Aiyer R</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Barkin RL, Bhatia A. Treatment of Neuropathic Pain with Venlafaxine: A Systematic Review.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000165">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:color w:val="000000"/>
-[...32 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pain Med</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 18(10): 2017. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000166">
+      <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...11 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000186">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000167">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:color w:val="000000"/>
-[...17 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">41</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:i w:val="1"/>
-[...121 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000189">
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Aiyer R</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Klein D, El-Sherif Y. Rare Case of Posterior Reversible Leukoencephalopathy Syndrome </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000168">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Secondary to Acute Chest Syndrome.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Case Rep Radiol</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 2016; (2016): 4346953.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000169">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016A">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">40.</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">42</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:i w:val="1"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">Aiyer</w:t>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Aiyer R,</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:b w:val="1"/>
-[...73 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018A">
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novakovic V, Barkin RL. A systematic review on the impact of psychotropic drugs on </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:i w:val="1"/>
-[...338 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000193">
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">electroencephalogram waveforms in psychiatry. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Postgrad Med</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 2016; 128(7): 656-664.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016D">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">43.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aiyer</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">R,</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seide M, Stern R</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Valproic Acid Induced Hyperammonemia in a Long Time Treated Patient.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Case </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rep Psychiatry</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 2016; 2016: 6242314.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000170">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="1"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">44</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Aiyer R,</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El-Sherif Y, Voutsinas L. Dorsal Thoracic Arachnoid Web Presenting as Neuropathic Pain:       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000171">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Scalpel” Sign Found on MRI. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neuroradiol J</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 2016; 29(5):392-5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000172">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000173">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="1"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">3</w:t>
-[...215 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000199">
+        <w:t xml:space="preserve">5</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   Cooper M, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aiyer R</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Lawrence D, Sornalingam S. Does health-related content in a major Ugandan </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000174">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        newspaper reflect the burden of disease in East Africa? </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">International Journal of Communication and                             </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000175">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        Health</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 2016; 10: 44-52.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000176">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019A">
-[...16 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000177">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">4</w:t>
-[...60 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019D">
+        <w:t xml:space="preserve">3</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Aiyer R</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Engelman E, Xu W and Yu E. Dysphagia and anorexia as presentation of</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">leptomeningeal </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000178">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">carcinomatosis. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BMJ Case Rep</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 2016; April 12. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000179">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017E">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">5</w:t>
-[...215 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A4">
+        <w:t xml:space="preserve">7</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   Aiyer R</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Joffe RT. Deep Brain Stimulation in Treatment-Resistant Depression: A Systematic Review.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        Current Psychopharmacology.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2015; 4(1): 10-16. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000180">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A5">
-[...16 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A6">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000181">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">6</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">8</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Aiyer R</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:b w:val="1"/>
-[...63 lines deleted...]
-          <w:color w:val="333300"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Pharmacologic and Non-Pharmacologic Treatment of Opioid Use Disorder. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">American      </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000182">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:color w:val="000000"/>
-[...71 lines deleted...]
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Journal of Psychiatry – Residents Journal.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2015; 10(1):2-4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000183">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:vertAlign w:val="baseline"/>
-          <w:rtl w:val="0"/>
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AB">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000184">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000185">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2014</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000186">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AC">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000187">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AD">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000188">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
-          <w:color w:val="222222"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">7</w:t>
-[...46 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AE">
+        <w:t xml:space="preserve">9</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Aiyer R, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Smith H. Chronic Cough in Children. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Innovait: Royal College of General Practitioners.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2014;       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000189">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="333300"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7(8):464-469.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="333300"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="333300"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="333300"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="333300"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
-          <w:color w:val="222222"/>
-[...69 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B0">
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018E">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
-          <w:b w:val="1"/>
-[...80 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B1">
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">50</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     Aiyer R</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Sweetman K, Larsen-Disney P, Fish A. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A colorectal carcinoma imitating a primary ovarian</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...28 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B2">
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">carcinoma in a postpartum woman. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BMJ Case Rep. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013; November.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000190">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...91 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B7">
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000191">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...151 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BA">
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">51</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Aiyer R</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A Reflection and Comparison of Physician Training in the United States and United Kingdom.  </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000192">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          International Journal of Medical Students.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2013; (1)1: 48-50.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000193">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000194">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000195">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2011</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000196">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000197">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000198">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">50</w:t>
+        <w:t xml:space="preserve">52</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.    Aiyer R</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Nath JR. Mechanisms of Cognitive and Memory Deficit in Temporal Lobe</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Epilepsy. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">New              </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zealand Student Medical Journal</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 2011; 14:10-14. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">.    Nath JR, </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Aiyer R</w:t>
       </w:r>
@@ -15329,340 +14669,307 @@
         <w:t xml:space="preserve">. Use of Hypnosis in Surgical Approaches: A Review.  </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Asian Student Medical Journal.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BB">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="ffffff"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">         2011; 8:1.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BC">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...43 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BF">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019E">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table8"/>
+        <w:tblStyle w:val="Table7"/>
         <w:tblW w:w="9596.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9596"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9596"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="140" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="000000" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C0">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019F">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="-2" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_cmlwwkx976n2" w:id="4"/>
+            <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_fvd36h733kqs" w:id="4"/>
             <w:bookmarkEnd w:id="4"/>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Book Chapter Publications (Peer-Reviewed)</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Published</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C1">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A0">
       <w:pPr>
         <w:ind w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C2">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C3">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A2">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2024</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C4">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C5">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C6">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="1"/>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Neel Mehta and </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
@@ -15673,122 +14980,122 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Rohit Aiyer</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, Abd-Elsayed A. “Percutaneous spinal cord stimulator trial.” </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Neuromodulation  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C7">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">   Techniques For The Spine: A Volume in the Atlas of Interventional Pain Management Series”,</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> edited by Alaa   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C8">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">   Abd-Elsayed, Elsevier, 2024, pp. 59-66. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C9">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A8">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CA">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
@@ -15810,302 +15117,302 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">“An overview on the anatomy of the spine”. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Decompressive Techniques: Atlas of Interventional Pain       </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CB">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AA">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">   Management Series’,</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">edited by Alaa Abd-Elsayed, Elsevier, 2024, pp. 1-12. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CC">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CD">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CE">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2023</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CF">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D1">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Neel Mehta and </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Rohit Aiyer</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. “Dorsal Root Ganglion and Peripheral Nerve Stimulation in the Treatment of Low   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D2">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">    Back and Leg Pain”, </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Treatment of Spine Disease in the Elderly, </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">edited by Kai-Ming G Fu, Michael Y Wang, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D3">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B2">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">    Michael S Virk, John R Dimar, Praveen Mummaneni, Springer, 2023, pp. 455-459. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D4">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D5">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Alaa Abd-Elsayed, </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
@@ -16123,634 +15430,612 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Sarah Money. “Tranquilizers”, </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Advanced Anesthesia Review, </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Alaa </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D6">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">    Abd-Elsayed, Oxford Academic, 2023, pp. 125-C47.S4.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D7">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D8">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B8">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rtl w:val="0"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D9">
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
-          <w:b w:val="1"/>
-[...13 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001DA">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BA">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
-          <w:b w:val="1"/>
-[...20 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001DB">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...10 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001DC">
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rohit Aiyer</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Semih Gungor. “Computed tomography-guided procedures for epidural injections”, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rtl w:val="0"/>
-[...69 lines deleted...]
-        <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">    Neurobiology, Physiology and Psychology of Pain,</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> edited by Rajkumar Rajndram, Vinood B. Patel, Victor R. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001DF">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="1f1f1f"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">    Preedy, Colin R. Martin, Elsevier, 2022, pp. 287-297.  </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001E0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BE">
       <w:pPr>
         <w:ind w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001E1">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BF">
       <w:pPr>
         <w:ind w:hanging="2"/>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">6. </w:t>
+        <w:t xml:space="preserve">6.   </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Rohit Aiyer, </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ellen Johnson and Joseph Poli. “Transcutaneous Electrical Nerve Stimulation”, </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Anesthesiology </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001E2">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C0">
       <w:pPr>
         <w:ind w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">    In-Training Exam Review</w:t>
+        <w:t xml:space="preserve">     In-Training Exam Review</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">edited by Ratan Banik, Springer, 2022, pp. 347-350. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001E3">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001E4">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C2">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table9"/>
+        <w:tblStyle w:val="Table8"/>
         <w:tblW w:w="9596.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-10.0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9596"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9596"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="140" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="000000" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001E5">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_th8ma62sxfxs" w:id="5"/>
+            <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_s0cdxjlf5v09" w:id="5"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Publications (Abstracts) </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001E6">
-[...29 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001E8">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C4">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C5">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="6"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Patel N, Vaidyanathan A, Aiyer R. The Effect of Midazolam Sedation on Diagnostic Lumbar Medial Branch Blocks. Department of Anesthesiology, Pain Management and Perioperative Medicine. Henry Ford Health System. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">American Academy of Pain Medicine (AAPM). </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> February 2021. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001E9">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C7">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001EA">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="6"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -16777,89 +16062,89 @@
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Bharya JK, Stevens A. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Administration of Intravenous Antibiotics in the Management of  </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001EB">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C9">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Neutropenic Sepsis. Dept. of Medical Oncology, Queen Elizabeth Hospital, University of Birmingham.      </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001EC">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CA">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
@@ -16874,70 +16159,70 @@
           <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> May 2012.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001ED">
-[...14 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001EE">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CB">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="6"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
@@ -16946,194 +16231,194 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Aiyer R</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, Bowden T. Comparing the cost of General Anesthetic Volatile Agents at </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001EF">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CD">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">        Queen Elizabeth Hospital. Dept. of Anesthetics, Queen Elizabeth Hospital, University of Birmingham. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CE">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">        Cambridge Medicine Journal</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. November 2011. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F1">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CF">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F2">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="6"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Aiyer R</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, Fung AS, Tannock, I.  Characterization of Repopulation after Docetaxel Chemotherapy Treatment </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F3">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D1">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">of Human Prostate Cells. Division of Applied Molecular Oncology, Princess Margaret Hospital and         </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F4">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D2">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">        University of Toronto.  </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
@@ -17148,70 +16433,70 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Day.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">August 2008.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F5">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D3">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F6">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="6"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -17246,146 +16531,146 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Phosphorylation of ERK ½ in Central Cortex in Diabetic Ketoacidosis.      </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F7">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D5">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Dissertation for BSc (Hons) research project submitted to the Faculty of Arts and Sciences, Queen’s          </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F8">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D6">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">University, Kingston, Ontario, Canada in 2007. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Queen’s University Life Sciences Research Day.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F9">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D7">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001FA">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D8">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">6.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -17404,51 +16689,51 @@
         <w:t xml:space="preserve">, Rose KL, Wang W, Thakus V, Dow KE, Fraser DD.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Increased Expression of the Brain  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001FB">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D9">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -17469,3113 +16754,4637 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Critical Care Canada Forum.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> November 2005.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001FC">
-[...14 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001FD">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001DA">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001DB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="ffffff"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Int</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table10"/>
+        <w:tblStyle w:val="Table9"/>
         <w:tblW w:w="9596.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-10.0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9596"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9596"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="64.98046875" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="000000" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001FE">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001DC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:hanging="2"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Meeting Lecturer and Moderator</w:t>
+              <w:t xml:space="preserve">International Meeting Speaker, Panelist and Moderator</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001DD">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001DE">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001DF">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.  </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aiyer R</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="1f1f1f"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Patient Selection Beyond Imaging: The Psychological Determinants of Outcome</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001E0">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     American Society of Pain &amp; Neuroscience (ASPN) Annual Meeting. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Moderator.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  July 2026. Miami, US.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001E1">
+      <w:pPr>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001E2">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.  </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aiyer R</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Untangling the Overlap: Mixed Features, Anxiety, and Pain in Depressive  Disorders</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Psych Congress  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001E3">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     Elevate Annual Meeting. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">New and Emerging Voice Speaker.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> June 2026. Las Vegas, USA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001E4">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001E5">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aiyer R</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pain and Brain: Intersection of Neuromodulation and Pharmacotherapy</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Society for Brain    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001E6">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     Mapping and Therapeutics (SBMT) Annual Conference. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Speaker.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> April 2026.  Los Angeles, USA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001E7">
+      <w:pPr>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001E8">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.   </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aiyer R</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Best Psychological Practice to Optimize Outcomes in Implantable Technologies.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001E9">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     American Society of Pain &amp; Neuroscience (ASPN) Annual Meeting. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Moderator.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  July 2025. Miami, USA.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001EA">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001EB">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Aiyer R</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. New Advancements in Non-Invasive Neuromodulation.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> American Society of  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001EC">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Pain &amp; Neuroscience (ASPN) Annual Meeting. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Moderator. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> July 2025. Miami, USA.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001ED">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001EE">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001EF">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F0">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F1">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F2">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Table10"/>
+        <w:tblW w:w="9596.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="-10.0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9596"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="9596"/>
+          </w:tblGrid>
+        </w:tblGridChange>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="140" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="000000" w:val="clear"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:color w:val="ffffff"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Meeting Oral Presentations </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F4">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F5">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aiyer R</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Gungor S. Transforaminal Epidural Steroid Injection for the Treatment of Persistent Radicular </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F6">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Pain That Developed after DRG lead placement.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Department of Anesthesiology, Pain Medicine and </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F7">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Perioperative Medicine. Henry Ford Health System. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18th Annual Pain Medicine Meeting - Regional </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F8">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Anesthesia &amp; Pain Medicine (ASRA).</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> November 2019. New Orleans, USA. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F9">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001FA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.  </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aiyer R</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Gungor S. Epidural Hematoma Development Contralateral to Dura after Lumbar Transforaminal </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001FB">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Epidural Steroid Injection</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Department of Anesthesia, New York Presbyterian Hospital, Weill Cornell </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001FC">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     Medicine. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17th Annual Pain Medicine Meeting - Regional Anesthesia &amp; Pain Medicine (ASRA).</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001FD">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     November 2018. San Antonio, USA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001FE">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001FF">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:vertAlign w:val="baseline"/>
-[...282 lines deleted...]
-          <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table11"/>
         <w:tblW w:w="9596.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-10.0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9596"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9596"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="140" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="000000" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000205">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000200">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Meeting Oral Presentations </w:t>
+              <w:t xml:space="preserve">International Meeting Poster Presentations</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000201">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000202">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.     Roytman M, Chazen JL, Joshi J, Mauer E, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aiyer R.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Use of MRI in Assessing Gaps in Ligamentum </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000203">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        Flavum in Planning for Cervical Epidural Steroid Injections. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">24th Annual Symposium of the American </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000204">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        Society of Spine Radiology. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">February 2021. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000205">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000206">
       <w:pPr>
-        <w:ind w:left="0" w:hanging="2"/>
-[...17 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:hanging="360"/>
-[...35 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Patel N,</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nerusu L, John J, Tandron M, Dailey W, Jacobs D, Pahuta M, Forrest P, Sibai N, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aiyer R.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000207">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         Kyphoplasty and Vertebroplasty: A Systematic Review of Clinical Studies for Height Restoration in           </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000208">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
-          <w:color w:val="222222"/>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> Department of Anesthesiology, Pain Medicine and </w:t>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         Osteoporotic Vertebral Compression Fractures. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PAINWeek.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> September 2020. Las Vegas, USA. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000209">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:sz w:val="20"/>
-[...18 lines deleted...]
-        <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000020A">
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...47 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:hanging="360"/>
-[...14 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Aiyer R, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gungor S. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thoracic Paravertebral Block as an Alternative to Stellate Ganglion Block for CRPS: A </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000020B">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         Case Series. Department of Anesthesiology, Pain Medicine and Perioperative Medicine. Henry Ford Health </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000020C">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_8fhvd0210j4a" w:id="6"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         System. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">North American Neuromodulation Society (NANS). </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">January 2020. Las Vegas, USA. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000020D">
+      <w:pPr>
+        <w:ind w:left="-2" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000020E">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="1"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Aiyer R</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gungor S</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A Case of Spinal Cord Stimulator Recharging Interruption in Wound Healing.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000020F">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         Department of Anesthesia, New York Presbyterian Hospital, Weill Cornell Medicine. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">North American </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000210">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         Neuromodulation Society (NANS).</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> January 2019. Las Vegas, USA.                                                                                                                                                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000211">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000212">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.      Gungor S, Fields K, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Aiyer R</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:color w:val="000000"/>
-[...13 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000020D">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Persistent post-surgical pain risk after total knee arthroplasty: A </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000213">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:rPr>
-          <w:b w:val="1"/>
-[...23 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  retrospective study. Department of Anesthesia, Weill Cornell Medical College and Department of Psychiatry,    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000214">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Hofstra Northwell Health – Staten Island University Hospital. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">World Congress on Regional Anesthesia &amp;    </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000215">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Pain Medicine (ASRA).</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">April 2018. New York, USA. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000216">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="1"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000217">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="1"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Aiyer R</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gungor S. Treatment of CRPS Type-1 with Sympathetic Blocks: A Case Series. Department of      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000218">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         Anesthesia, Weill Cornell Medical College and Department of Psychiatry, Hofstra Northwell Health –      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000219">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         Staten Island University Hospital. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">American Society of Interventional Pain Physicians (ASIPP).</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">March </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000021A">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         2018. Orlando, USA. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000021B">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000021C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="1"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Aiyer R, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El-Sherif Y, Voutsinas L. Dorsal Thoracic Arachnoid Web Presenting as Neuropathic Pain: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000021D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        “Scalpel” Sign Found on MRI. Department of Psychiatry, Neurology and Radiology, Hofstra Northwell </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000021E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         Health – Staten Island University Hospital. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">American Academy of Pain Medicine (AAPM) Annual </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000021F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         Meeting.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">March 2017. Orlando, USA. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000220">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000221">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="1"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.      Moussa G, George A, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aiyer R</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Bowden T. Comparing the cost of General Anesthetic Volatile Agents at </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000222">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         Queen Elizabeth Hospital. Dept. of Anesthetics, Queen Elizabeth Hospital, University of Birmingham.     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000223">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zagreb International Medicine Summit.  </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">November 2011. Zagreb, Croatia. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000224">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000225">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="1"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:color w:val="000000"/>
-[...40 lines deleted...]
-        <w:t xml:space="preserve">17th Annual Pain Medicine Meeting - Regional Anesthesia &amp; Pain Medicine (ASRA).</w:t>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Aiyer R</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bharya JK, Stevens A. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Administration of Intravenous Antibiotics in the Management of </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000226">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         Neutropenic Sepsis</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. – </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dept. of Oncology, Queen Elizabeth Hospital, University of Birmingham. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Warwick </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000227">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         Undergraduate Medical Research National Conference.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> October 2011. Coventry, United Kingdom. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000228">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000229">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     Aiyer R</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Fung AS, Tannock I.  Characterization of Repopulation after Docetaxel Chemotherapy Treatment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000022A">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          of Human Prostate Cells</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Division of Applied Molecular Oncology, Princess Margaret Hospital and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000022B">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          University of Toronto</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Institute of Medical Science (IMS) - University of Toronto Research Day</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000022C">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          August 2008. Toronto, Canada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000022D">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000022E">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="1"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Aiyer R</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Rose KL, Wang W, Thakus V, Dow KE, Fraser DD.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rtl w:val="0"/>
-[...42 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Increased Expression of the Brain </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000022F">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           Sodium/Hydrogen Exchanger – 1 in Diabetic Ketoacidosis. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Canada Critical Care Forum (CCCF).</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000230">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           November 2005. Toronto, Canada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000231">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000232">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000233">
+      <w:pPr>
+        <w:ind w:left="450" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table12"/>
         <w:tblW w:w="9596.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-10.0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9596"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9596"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="140" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="000000" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000212">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000234">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:ind w:left="0" w:hanging="2"/>
+              <w:ind w:hanging="2"/>
               <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:color w:val="ffffff"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Meeting Poster Presentations</w:t>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:t xml:space="preserve">Pharmaceutical Speaker’s Bureau, Advisory Board and Consulting</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000213">
-[...1209 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000235">
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">November 2011. Zagreb, Croatia. </w:t>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000236">
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000237">
       <w:pPr>
-        <w:ind w:left="0" w:hanging="1"/>
-[...72 lines deleted...]
-        </w:rPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aytu Pharmaceuticals (2026-Present)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000238">
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...49 lines deleted...]
-      </w:r>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000239">
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...31 lines deleted...]
-        </w:rPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="450" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Key Opinion Leader (KOL), Speaker</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000023A">
       <w:pPr>
-        <w:ind w:left="0" w:hanging="2"/>
-[...10 lines deleted...]
-        </w:rPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="450" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thought Leader in Major Depressive Disorder Treatment, Gepirone (Exxua)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000023B">
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">, Fung AS, Tannock I.  Characterization of Repopulation after Docetaxel Chemotherapy Treatment </w:t>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="450" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Speaker programs around California</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000023C">
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> Division of Applied Molecular Oncology, Princess Margaret Hospital and </w:t>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000023D">
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000023E">
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">          August 2008. Toronto, Canada.</w:t>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tonix Pharmaceuticals (2026-Present)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000023F">
       <w:pPr>
-        <w:ind w:left="0" w:hanging="2"/>
+        <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000240">
       <w:pPr>
-        <w:ind w:left="0" w:hanging="1"/>
-[...57 lines deleted...]
-        <w:t xml:space="preserve">Increased Expression of the Brain </w:t>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="450" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Key Opinion Leader (KOL), Speaker</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000241">
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">              </w:t>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="450" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thought Leader in Fibromyalgia Treatment, SL Cyclobenzaprine (Tonmya)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000242">
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">           November 2005. Toronto, Canada.</w:t>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="450" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Speaker programs around California</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000243">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000244">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000245">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Johnson &amp; Johnson/Intra-cellular Therapies (2026 - Present)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000246">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000247">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        Key Opinion Leader (KOL), Speaker</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000248">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        Thought Leader in Adjunct Major Depressive Disorder Treatment, Lumateperone (Caplyta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000249">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        Speaker Programs around California</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000024A">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000024B">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Axsome Therapeutics (2026 - Present)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000024C">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000024D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="450" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Key Opinion Leader (KOL), Speaker</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000024E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="450" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thought Leader in Major Depressive Disorder Treatment, Dextromethorphan-Bupropion (Auvelity)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000024F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="450" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Speaker programs around California</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000250">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000251">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000252">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vertex Pharmaceuticals (2025-Present)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000253">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000254">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="450" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Key Opinion Leader (KOL) and Thought Leader, Speaker</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000255">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="450" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thought Leader in Acute Pain Treatment,  Suzetrigine (Journavx)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000256">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="450" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Speaker programs around the United States</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000257">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="450" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consultant on Advisory Board (Strategic Council)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000258">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000259">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000025A">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AbbVie Pharmaceuticals (2023-Present)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000025B">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000025C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        Key Opinion Leader (KOL) and Thought Leader, Speaker</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000025D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,       Thought Leader in Acute Mania, Bipolar Depression, Adjunct Major Depressive </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000025E">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                      Disorder Treatment, Cariprazine (Vraylar)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000025F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        Speaker Programs around the United States</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000260">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000261">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table13"/>
         <w:tblW w:w="9596.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-10.0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9596"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9596"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="140" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="000000" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000244">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000262">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:hanging="2"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_nl1f5j4ranky" w:id="7"/>
+            <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_hwjp49h9gm8" w:id="7"/>
             <w:bookmarkEnd w:id="7"/>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Trial Investigator</w:t>
+              <w:t xml:space="preserve">Industry Sponsored Clinical Trial Investigator</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000245">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000263">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000246">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000264">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000247">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000265">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000248">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000266">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000249">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000267">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1.   </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Phase 2, Multicenter, Randomized, Double-Blind Evaluation of the Efficacy and Safety of Oral XXX or Placebo </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000024A">
+        <w:t xml:space="preserve">Phase II, Multicenter, Randomized, Double-Blind Evaluation of the Efficacy and Safety of Oral XXX or Placebo </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000268">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">      for the Reduction of Symptoms of Major Depressive Disorder.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000024B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000269">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000024C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000026A">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000024D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000026B">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2025</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000024E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000026C">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000024F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000026D">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000250">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000026E">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">2.    A Phase 3, Randomized, Double-blind, Placebo-controlled Study to Evaluate the Efficacy and</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000251">
+        <w:t xml:space="preserve">2.    A Phase III, Randomized, Double-blind, Placebo-controlled Study to Evaluate the Efficacy and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000026F">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">       Safety of XXX for the Treatment of Manic Episodes in Bipolar-I Disorder.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000252">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000270">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000253">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000271">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">3.     A Phase III study to investigate two initial administrations of XXX in treatment-resistant depression</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000254">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000272">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000255">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000273">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
@@ -20594,51 +21403,51 @@
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">4.     </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:u w:val="none"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A Multicenter, Randomized, Double-blind, Placebo-controlled Study to Assess the Efficacy and Safety of  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000256">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000274">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
@@ -20686,51 +21495,51 @@
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:u w:val="none"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">in the Acute Treatment of Patients with Manic Episodes or Manic Episodes with Mixed Features         </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000257">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000275">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
@@ -20749,486 +21558,400 @@
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:u w:val="none"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Associated with Bipolar I Disorder (Bipolar Mania).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000258">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000276">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000259">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000277">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">5.     A Phase 3, Randomized, Double-blind, Parallel-group, Placebo-controlled, Multicenter Trial to Evaluate the   </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000025A">
+        <w:t xml:space="preserve">5.     A Phase II, Randomized, Double-blind, Parallel-group, Placebo-controlled, Multicenter Trial to Evaluate the   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000278">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">         Efficacy and Safety of XXX in Acutely Psychotic Participants with Schizophrenia</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000025B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000279">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000025C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000027A">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:u w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">6.      Phase 2, Multicenter, Randomized, Double-Blind Evaluation of the Efficacy and Safety of Oral XXX or    </w:t>
-[...7 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000025D">
+        <w:t xml:space="preserve">6.      Phase II, Multicenter, Randomized, Double-Blind Evaluation of the Efficacy and Safety of Oral XXX or    </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000027B">
       <w:pPr>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:u w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">  Placebo for the Reduction of Symptoms of Major Depressive Disorder.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000025E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000027C">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000025F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000027D">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">7.      A Randomized, Double-BLind, Placebo-Controlled, Phase 3 Trial to Evaluate the Efficacy, Safety and </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000260">
+        <w:t xml:space="preserve">7.      A Phase III, Multicenter, Double-Blind Controlled, Randomized Withdrawal Study to Assess the Efficacy of </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000027E">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">         Tolerability of Intravenous (IV) XXX for Short-Term Treatment of Warm Complex Regional Pain Syndrome          </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000261">
+        <w:t xml:space="preserve">         XXX in Preventing Relapse of the Symptoms of Schizophrenia and to Assess the Safety and Tolerability of </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000027F">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:u w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">         (CRPS) Type 1 (CRPS-Rise).</w:t>
-[...83 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">         XXX in Adults with Schizophrenia.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000266">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000280">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...11 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000267">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000281">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table14"/>
         <w:tblW w:w="9596.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-10.0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9596"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9596"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="140" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="000000" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000268">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000282">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Media Citations of Research Work</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000269">
-[...16 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000026A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000283">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000284">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:vertAlign w:val="baseline"/>
@@ -21239,106 +21962,106 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Medscape.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> June 8, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000026B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000285">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">     2019. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000026C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000286">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000026D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000287">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
@@ -21394,248 +22117,261 @@
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pain Medicine News</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000026E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000288">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">September 15, 2018.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000026F">
-[...21 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000289">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000028A">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table15"/>
         <w:tblW w:w="9596.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-10.0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9596"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9596"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="140" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="000000" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000271">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000028B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_4evrawru22oz" w:id="8"/>
+            <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_hv0q4q1hctc0" w:id="8"/>
             <w:bookmarkEnd w:id="8"/>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Editorial Board Member</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000272">
-[...14 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000273">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000028C">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000028D">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000274">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000028E">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -21657,68 +22393,68 @@
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Regional Anesthesia &amp; Pain Medicine </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(2021-current)</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000275">
-[...16 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000276">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000028F">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000290">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
@@ -21732,911 +22468,872 @@
           <w:iCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">  Pain Medicine </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(2021-current)</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000277">
-[...14 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000278">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000291">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000292">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">3.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">  Journal of Pain Research </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(2020-current)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000279">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000293">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000027A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000294">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">4.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">   Pain Physician </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(2018-current)</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000027B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000295">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000027C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000296">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">5.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">   Pain Practice </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(2019-current)</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000027D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000297">
       <w:pPr>
         <w:ind w:left="2160" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000027E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000298">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">6.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">   Korean Journal of Pain </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(2018-current)</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000027F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000299">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000280">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000029A">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">7.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">  Pain Management </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(2019-current)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000281">
-[...14 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000282">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000029B">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000029C">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table16"/>
         <w:tblW w:w="9596.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-10.0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9596"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9596"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="140" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="000000" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000283">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000029D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Peer Reviewer</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000284">
-[...29 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000286">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000029E">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000029F">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002A0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Global Spine Journal </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(2021-current)</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000287">
-[...16 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000288">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002A1">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Clinical Journal of Pain (2020-current)</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000289">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002A3">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000028A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002A4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Anesthesia &amp; Analgesia (2020-current)</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000028B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002A5">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000028C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">British Medical Journal (BMJ) Case Reports (2018-2019)</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000028D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002A7">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000028E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002A8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">The Medical Letter (2018)</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000028F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002A9">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000290">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002AA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_fcvm3ew2xb1y" w:id="9"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_e7wodl4cseu" w:id="9"/>
       <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Canadian Medical Association Journal (2018)</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000291">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002AB">
+      <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...50 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000293">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002AC">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
@@ -22650,2227 +23347,2275 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9596"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9596"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="140" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="000000" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000294">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002AD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:rPr>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Awards and Scholarships</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000295">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002AE">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000296">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002AF">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000297">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002B0">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2015       Academic Resident Excellence Award – Hofstra Northwell Health –   Donald and Barbara Zucker School  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000298">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002B1">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">               of Medicine - Staten Island University Hospital (Staten Island, New York)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000299">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002B2">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000029A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002B3">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2008</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Institute of Medical Sciences (IMS) Research Scholarship – University of Toronto (Toronto, Canada) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000029B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002B4">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000029C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002B5">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2005 </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Child Health Research Institute (CHRI) Research Scholarship – Western University (London, Canada)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000029D">
-[...14 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000029E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002B6">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002B7">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table18"/>
         <w:tblW w:w="9596.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9596"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9596"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="140" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="000000" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000029F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002B8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Professional Society Committee Appointments</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002A0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002B9">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002A1">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002BA">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002A2">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002BB">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2025 - Current</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002A3">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002BC">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002A4">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002BD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:ind w:left="718" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_77pf6nhkt1wf" w:id="10"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_fyw0upmrns5y" w:id="10"/>
       <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">American Society of Pain and Neuroscience (ASPN) Clinical Research Committee Member</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002A5">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002BE">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002A6">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002BF">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002A7">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002C0">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2024 – Current</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002A8">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002C1">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002A9">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002C2">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002AA">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002C3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pacific Spine &amp; Pain Society Research and Scientific Committee Member</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002AB">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002C4">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002AC">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002C5">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002AD">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002C6">
       <w:pPr>
         <w:ind w:left="-2" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2020- Current</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002AE">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002C7">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002AF">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002C8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="718" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">American Society of Pain and Neuroscience (ASPN) Leadership Council Member</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002B0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002C9">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002B1">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002CA">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002B2">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002CB">
       <w:pPr>
         <w:ind w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2020 – 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002B3">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002CC">
       <w:pPr>
         <w:ind w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002B4">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002CD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">North American Neuromodulation Society (NANS) Education Committee Member</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002B5">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002CE">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002B6">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002CF">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002B7">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002D0">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2019- 2021</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002B8">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002D1">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002B9">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002D2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">American Society of Regional Anesthesia (ASRA) Resident Section Committee Member</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002D3">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002D4">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table19"/>
         <w:tblW w:w="9596.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-10.0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9596"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9596"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="140" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="000000" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002BA">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002D5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Professional Society Memberships </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002BB">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002D6">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002BC">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002D7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">American Academy of Pain Medicine (AAPM)</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002BD">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002D8">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002BE">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002D9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">American Psychiatric Association (APA)</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002BF">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002DA">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002C0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002DB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">American Society of Pain &amp; Neuroscience (ASPN)</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002C1">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002DC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002C2">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002DD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">American Society of Regional Anesthesia (ASRA)</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002C3">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002DE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002C4">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">North American Neuromodulation Society (NANS)</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002C5">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002E0">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002C6">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002E1">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table20"/>
         <w:tblW w:w="9596.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-10.0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9596"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9596"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="140" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="000000" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002C7">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002E2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Educational Activities</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002C8">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002E3">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002C9">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002E4">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2019-2021</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002CA">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002E5">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002CB">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002E6">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Henry Ford Health System and Wayne State School of Medicine – Detroit, MI</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002CC">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002E7">
       <w:pPr>
         <w:ind w:left="1710" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002CD">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002E8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Clinical Teacher in the Pain Medicine Clinic</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002CE">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Involved in teaching and giving lectures in Pain Medicine to Henry Ford Health System Pain Medicine            </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002CF">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002EA">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">              Fellows, Anesthesia Residents and Wayne State School of Medicine medical students</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002D0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002EB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Research Mentor for Wayne State School of Medicine medical students</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002D1">
-[...28 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002D3">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002EC">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002ED">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002EE">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2014-2016</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002D4">
-[...14 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002D5">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002EF">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002F0">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002D6">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002F1">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Hofstra Northwell Health – Zucker School of Medicine – Staten Island University Hospital</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002D7">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002F2">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">   – </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Staten Island, NY</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002D8">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002F3">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002D9">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002F4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Clinical Resident Teacher</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002DA">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Initiated clinical teaching for medical students in an inpatient psychiatric unit during PGY-2 academic year. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002DB">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002F6">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">              Taught history taking and clinical mental status exam skills</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002DC">
-[...14 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002DD">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002F7">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002F8">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table21"/>
         <w:tblW w:w="9596.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-10.0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9596"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9596"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="140" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="000000" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002DE">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002F9">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Interventional Pain Management Cadaver Workshops and Courses (Attendance and Active Participant)</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002DF">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002FA">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="ffffff"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002E0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002FB">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2025 - Sprint - Peripheral Nerve Stimulation (PNS) Training - Certified</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002E1">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002FC">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002E2">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002FD">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2020 – Medtronic – Kyphon Balloon Kyphoplasty Physician Training - Certified</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002E3">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002FE">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002E4">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002FF">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2019 – Spine Intervention Society (SIS) – Lumbar Bio-Skills Lab</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002E5">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000300">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002E6">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000301">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2019 – Boston Scientific Fellows Spinal Cord Stimulation Cadaver Lab and Workshop - Certified</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002E7">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000302">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002E8">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000303">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2019 – Nevro National Advanced Implanter Cadaver Course</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002E9">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000304">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002EA">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000305">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2019 – North American Neuromodulation Hands-On Cadaver Course for Pain Fellows</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002EB">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000306">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002EC">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000307">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2018 – Abbott Fundamentals in Neuromodulation Program</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002ED">
-[...14 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002EE">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000308">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000309">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table22"/>
         <w:tblW w:w="9596.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-10.0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9596"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9596"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="140" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="000000" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002EF">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000030A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">International Elective Clinical Rotations </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002F0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000030B">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002F1">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000030C">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2010</w:t>
         <w:tab/>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">WEMA Nursing Home and Maternity Clinic</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002F2">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000030D">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">                    Nairobi, Kenya</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002F3">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000030E">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002F4">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000030F">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
@@ -24879,620 +25624,732 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">      Supervised by Dr. George Guto, Director of WEMA</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002F5">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000310">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002F6">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000311">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table23"/>
         <w:tblW w:w="9596.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-10.0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9596"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9596"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="140" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="000000" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002F7">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000312">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Volunteer Work (Community Service)</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002F8">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000313">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002F9">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000314">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002FA">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000315">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2005-2006         </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pueblito Orphanage</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002FB">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000316">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">                          Cartago, Costa Rica</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002FC">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000317">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002FD">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000318">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">   Cross-cultural Solutions Insight Abroad Program</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002FE">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000319">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002FF">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000031A">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000300">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000031B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000301">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000031C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference r:id="rId6" w:type="default"/>
       <w:pgSz w:h="15840" w:w="12240" w:orient="portrait"/>
       <w:pgMar w:bottom="1440" w:top="1440" w:left="1440" w:right="1440" w:header="0" w:footer="0"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:font w:name="Calibri"/>
   <w:font w:name="Georgia"/>
   <w:font w:name="Arial"/>
   <w:font w:name="Times New Roman"/>
   <w:font w:name="Courier New"/>
   <w:font w:name="Quattrocento Sans">
     <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
     <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
     <w:embedItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId3" w:subsetted="0"/>
     <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId4" w:subsetted="0"/>
   </w:font>
   <w:font w:name="Noto Sans Symbols">
     <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId5" w:subsetted="0"/>
     <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId6" w:subsetted="0"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000302">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000031D">
     <w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="450" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...3 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...3 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...3 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...3 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...3 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...3 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="1980" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2700" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3420" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4140" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4860" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5580" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6300" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7020" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7740" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
@@ -25552,381 +26409,1249 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="5">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="718" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1438" w:hanging="360"/>
+        <w:ind w:left="4230" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2158" w:hanging="360"/>
+        <w:ind w:left="4950" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2878" w:hanging="360"/>
+        <w:ind w:left="5670" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3598" w:hanging="360"/>
+        <w:ind w:left="6390" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4318" w:hanging="360"/>
+        <w:ind w:left="7110" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5038" w:hanging="360"/>
+        <w:ind w:left="7830" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5758" w:hanging="360"/>
+        <w:ind w:left="8550" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6478" w:hanging="360"/>
+        <w:ind w:left="9270" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="7">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2610" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3330" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4050" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4770" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="5490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="6210" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6930" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="7650" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="8">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1890" w:hanging="360"/>
+        <w:ind w:left="1980" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2610" w:hanging="360"/>
+        <w:ind w:left="2700" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3330" w:hanging="360"/>
+        <w:ind w:left="3420" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4050" w:hanging="360"/>
+        <w:ind w:left="4140" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4770" w:hanging="360"/>
+        <w:ind w:left="4860" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5490" w:hanging="360"/>
+        <w:ind w:left="5580" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6210" w:hanging="360"/>
+        <w:ind w:left="6300" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6930" w:hanging="360"/>
+        <w:ind w:left="7020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7650" w:hanging="360"/>
+        <w:ind w:left="7740" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="9">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1980" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2700" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3420" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4140" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4860" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5580" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6300" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7020" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7740" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="23"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1079" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1799" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3239" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3959" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5399" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6119" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="718" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1438" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2158" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2878" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3598" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4318" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5038" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5758" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6478" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2610" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3330" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4050" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4770" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5490" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6210" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6930" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7650" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -25999,51 +27724,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="17">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -26129,51 +27854,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="18">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1710" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
@@ -26237,1250 +27962,50 @@
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
-[...1198 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
@@ -27496,56 +28021,50 @@
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="18"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:compat>
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:vertAlign w:val="subscript"/>
         <w:lang w:val="en"/>
       </w:rPr>