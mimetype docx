--- v0 (2026-06-05)
+++ v1 (2026-07-18)
@@ -1,138 +1,135 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4744CD7B" w14:textId="4AB926B9" w:rsidR="006D6B4F" w:rsidRDefault="005C0148" w:rsidP="00E95F13">
+    <w:p w14:paraId="4744CD7B" w14:textId="1AE2FD4A" w:rsidR="006D6B4F" w:rsidRDefault="00427A75" w:rsidP="00E95F13">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="192" w:lineRule="auto"/>
         <w:ind w:right="-54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:noProof/>
           <w:snapToGrid/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20689955" wp14:editId="55750E5D">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20689955" wp14:editId="32EEF538">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:posOffset>0</wp:posOffset>
+              <wp:posOffset>76200</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:posOffset>330200</wp:posOffset>
+              <wp:posOffset>152400</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1642745" cy="1981200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="970627170" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="970627170" name="Picture 970627170"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1642745" cy="1981200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45E410F0" w14:textId="77777777" w:rsidR="00527017" w:rsidRDefault="00527017" w:rsidP="00E95F13">
+    <w:p w14:paraId="45E410F0" w14:textId="1628160F" w:rsidR="00527017" w:rsidRDefault="00527017" w:rsidP="00E95F13">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="192" w:lineRule="auto"/>
         <w:ind w:left="2880" w:right="-54" w:hanging="274"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="358BBA8E" w14:textId="6A5E7CBB" w:rsidR="003C1070" w:rsidRPr="00664310" w:rsidRDefault="00C22AAA" w:rsidP="00C01D00">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="192" w:lineRule="auto"/>
         <w:ind w:left="2880" w:right="-54" w:hanging="274"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
@@ -260,183 +257,190 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C22AAA">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>971-7824</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7768AAA6" w14:textId="27FC47AD" w:rsidR="000E0E77" w:rsidRDefault="000E0E77" w:rsidP="00C01D00">
       <w:pPr>
         <w:ind w:left="2880" w:right="-54" w:hanging="270"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId9" w:history="1"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "mailto:"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidR="00C22AAA">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>drsarah@sarahlowenthalmd.com</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12D6009E" w14:textId="77777777" w:rsidR="002C5791" w:rsidRDefault="002C5791" w:rsidP="00C01D00">
       <w:pPr>
         <w:ind w:left="2880" w:right="-54" w:hanging="270"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66D400E9" w14:textId="1B588146" w:rsidR="000E0E77" w:rsidRPr="000E0E77" w:rsidRDefault="002C5791" w:rsidP="00C01D00">
+    <w:p w14:paraId="66D400E9" w14:textId="5A7C6103" w:rsidR="000E0E77" w:rsidRPr="000E0E77" w:rsidRDefault="00ED5775" w:rsidP="00C01D00">
       <w:pPr>
         <w:ind w:left="2880" w:right="-54" w:hanging="270"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">May </w:t>
+        <w:t>July</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5791">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00461DEE">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00C22AAA">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7091D45C" w14:textId="77777777" w:rsidR="000E0E77" w:rsidRPr="00FB720D" w:rsidRDefault="000E0E77" w:rsidP="00C01D00">
       <w:pPr>
         <w:ind w:left="2880" w:right="-54" w:hanging="270"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55AB7474" w14:textId="77777777" w:rsidR="001A4498" w:rsidRDefault="001A4498" w:rsidP="00C01D00">
+    <w:p w14:paraId="3009367C" w14:textId="77777777" w:rsidR="00427A75" w:rsidRDefault="00427A75" w:rsidP="00FE60C9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="-54"/>
-        <w:jc w:val="center"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="39146B75" w14:textId="77777777" w:rsidR="008A5575" w:rsidRDefault="008A5575" w:rsidP="00E95F13">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7611E863" w14:textId="77777777" w:rsidR="00427A75" w:rsidRDefault="00427A75" w:rsidP="00FE60C9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="-54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
-          <w:color w:val="000000"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="6A39FA90" w14:textId="5DD0D744" w:rsidR="00C01D00" w:rsidRDefault="00C01D00" w:rsidP="00E95F13">
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="180BB695" w14:textId="77777777" w:rsidR="00427A75" w:rsidRDefault="00427A75" w:rsidP="00FE60C9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="-54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
-          <w:color w:val="000000"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="4DB4B3E3" w14:textId="204D333B" w:rsidR="00C01D00" w:rsidRPr="00FE60C9" w:rsidRDefault="00D074DA" w:rsidP="00FE60C9">
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DB4B3E3" w14:textId="3641DEC3" w:rsidR="00C01D00" w:rsidRPr="00FE60C9" w:rsidRDefault="00D074DA" w:rsidP="00FE60C9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="-54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D074DA">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Board-certified physician specializing in eating disorders and co-occurring psychiatric and medical conditions</w:t>
       </w:r>
       <w:r w:rsidR="001D22CD">
@@ -2012,95 +2016,130 @@
         <w:t>eating</w:t>
       </w:r>
       <w:r w:rsidR="00C01D00">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> disorder facility</w:t>
       </w:r>
       <w:r w:rsidRPr="00561C8A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EFBA79B" w14:textId="77777777" w:rsidR="00116A72" w:rsidRDefault="00116A72" w:rsidP="00E95F13">
+    <w:p w14:paraId="6CC8207D" w14:textId="77777777" w:rsidR="00427A75" w:rsidRDefault="00427A75" w:rsidP="00E95F13">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="-54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="564F7603" w14:textId="2588CA7C" w:rsidR="00860EAB" w:rsidRDefault="00860EAB" w:rsidP="00E95F13">
+    <w:p w14:paraId="1BAF9956" w14:textId="77777777" w:rsidR="00427A75" w:rsidRDefault="00427A75" w:rsidP="00E95F13">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7920"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:right="-54"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46AEAD79" w14:textId="77777777" w:rsidR="00427A75" w:rsidRDefault="00427A75" w:rsidP="00E95F13">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7920"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:right="-54"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="564F7603" w14:textId="3A9A25F3" w:rsidR="00860EAB" w:rsidRDefault="00860EAB" w:rsidP="00E95F13">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="-54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00860EAB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Cielo House</w:t>
       </w:r>
       <w:r w:rsidR="00F71173" w:rsidRPr="00F71173">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, Moss Beach, CA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00860EAB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
@@ -2135,51 +2174,51 @@
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="-90"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C356BE">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Medical Director</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C017657" w14:textId="1DAF855B" w:rsidR="001A4498" w:rsidRDefault="00C01D00" w:rsidP="00E95F13">
+    <w:p w14:paraId="58304EA2" w14:textId="029F29FB" w:rsidR="00427A75" w:rsidRPr="00427A75" w:rsidRDefault="00C01D00" w:rsidP="00427A75">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="-90"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00561C8A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2216,136 +2255,83 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">residential </w:t>
       </w:r>
       <w:r w:rsidRPr="00561C8A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>eating</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> disorder facility. Developed treatment protocol, </w:t>
-[...63 lines deleted...]
-        <w:ind w:right="-54"/>
+        <w:t xml:space="preserve"> disorder facility. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04CD6A87" w14:textId="77777777" w:rsidR="00427A75" w:rsidRDefault="00427A75" w:rsidP="00427A75">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7920"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:right="-90"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5413DF52" w14:textId="45EA6606" w:rsidR="00860EAB" w:rsidRDefault="00561C8A" w:rsidP="00E95F13">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+    <w:p w14:paraId="5413DF52" w14:textId="73650067" w:rsidR="00860EAB" w:rsidRPr="00427A75" w:rsidRDefault="00561C8A" w:rsidP="00427A75">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7920"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:right="-90"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F50592">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="00860EAB" w:rsidRPr="00F50592">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -3168,51 +3154,51 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="-54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00610BB8">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Primary Care Physician</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F824A18" w14:textId="38C6885E" w:rsidR="00561C8A" w:rsidRPr="00561C8A" w:rsidRDefault="00610BB8" w:rsidP="00E95F13">
+    <w:p w14:paraId="5F824A18" w14:textId="5C1AEC61" w:rsidR="00561C8A" w:rsidRPr="00561C8A" w:rsidRDefault="00610BB8" w:rsidP="00E95F13">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="-54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -3293,51 +3279,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> panel. </w:t>
       </w:r>
       <w:r w:rsidR="00425E5F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Provided</w:t>
       </w:r>
       <w:r w:rsidR="00561C8A" w:rsidRPr="00561C8A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> specialized eating disorder care for approximately 50 adult and adolescent eating disorder patients longitudinally over 5 years. Served as a consultant for other primary care physicians in the practice. </w:t>
+        <w:t xml:space="preserve"> specialized eating disorder care for approximately 50 adult and adolescent eating disorder patients longitudinally over 5 years. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24616139" w14:textId="77777777" w:rsidR="00561C8A" w:rsidRPr="00561C8A" w:rsidRDefault="00561C8A" w:rsidP="00E95F13">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="-54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="649CFD38" w14:textId="7E3AEB1D" w:rsidR="00610BB8" w:rsidRPr="00695362" w:rsidRDefault="00A027D7" w:rsidP="00E95F13">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
@@ -3671,99 +3657,99 @@
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00851236">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00D04CD8">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ttending Physician</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="772A1A16" w14:textId="075663B0" w:rsidR="00696968" w:rsidRPr="00561C8A" w:rsidRDefault="00851236" w:rsidP="00E95F13">
+    <w:p w14:paraId="772A1A16" w14:textId="0FEB19B0" w:rsidR="00696968" w:rsidRPr="00561C8A" w:rsidRDefault="00851236" w:rsidP="00E95F13">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="-54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Served as attending physician</w:t>
       </w:r>
       <w:r w:rsidR="0086617D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> residents in the Family Health Center and Minor Procedure Clinic at San Francisco General Hospital. </w:t>
+        <w:t xml:space="preserve"> residents in the Family Health Center at San Francisco General Hospital. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19474C74" w14:textId="77777777" w:rsidR="00561C8A" w:rsidRPr="00561C8A" w:rsidRDefault="00561C8A" w:rsidP="00E95F13">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="-54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1FAE4981" w14:textId="119D88EA" w:rsidR="00BA221A" w:rsidRPr="00CE180F" w:rsidRDefault="005853BB" w:rsidP="00E95F13">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
@@ -4215,51 +4201,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>1995</w:t>
       </w:r>
       <w:r w:rsidR="00D95DEE">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>–1</w:t>
       </w:r>
       <w:r w:rsidRPr="00A1677F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>997</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68AAFD51" w14:textId="01DD19C0" w:rsidR="00CC2E40" w:rsidRDefault="00A1677F" w:rsidP="00A1677F">
+    <w:p w14:paraId="06D2B29D" w14:textId="49451D40" w:rsidR="00427A75" w:rsidRDefault="00A1677F" w:rsidP="00A1677F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="-54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A1677F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>High-school science teacher</w:t>
       </w:r>
       <w:r>
@@ -4290,106 +4276,91 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD7B1A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Taught biology, chemistry, nutrition, and human development.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F806750" w14:textId="77777777" w:rsidR="00682F78" w:rsidRDefault="00682F78" w:rsidP="00A1677F">
-[...15 lines deleted...]
-    <w:p w14:paraId="6AE89D26" w14:textId="77777777" w:rsidR="00B550FF" w:rsidRPr="00664310" w:rsidRDefault="00B550FF" w:rsidP="00A1677F">
+    <w:p w14:paraId="5E344B0E" w14:textId="77777777" w:rsidR="00427A75" w:rsidRPr="00664310" w:rsidRDefault="00427A75" w:rsidP="00A1677F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="-54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6FFD2107" w14:textId="65138898" w:rsidR="00EA3827" w:rsidRPr="00664310" w:rsidRDefault="00664310" w:rsidP="00A1677F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="double" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="double" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:suppressAutoHyphens/>
         <w:ind w:right="-54"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00664310">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>EDUCATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CE8F60A" w14:textId="77777777" w:rsidR="00EA3827" w:rsidRPr="00664310" w:rsidRDefault="00EA3827" w:rsidP="00E95F13">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:right="-54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D274ED5" w14:textId="3DB1B15A" w:rsidR="000E4CAD" w:rsidRDefault="00604D6E" w:rsidP="00E95F13">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="-54"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -5357,99 +5328,108 @@
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>LICENSURE AND CERTIFICATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FF6E16C" w14:textId="77777777" w:rsidR="00EA3827" w:rsidRPr="00664310" w:rsidRDefault="00EA3827" w:rsidP="00E95F13">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="-54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="677A7CD6" w14:textId="53B42708" w:rsidR="00D62AD7" w:rsidRDefault="004276E7" w:rsidP="00E95F13">
+    <w:p w14:paraId="677A7CD6" w14:textId="6F56AE77" w:rsidR="00D62AD7" w:rsidRDefault="004276E7" w:rsidP="00E95F13">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="-54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>International Association of Eating Disorder Professionals</w:t>
       </w:r>
       <w:r w:rsidR="000D09D3">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CD07E6">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2019</w:t>
       </w:r>
+      <w:r w:rsidR="00427A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>–Present</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7663F26B" w14:textId="647BEFDC" w:rsidR="004276E7" w:rsidRPr="004276E7" w:rsidRDefault="004276E7" w:rsidP="00E95F13">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="-54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
@@ -5629,96 +5609,105 @@
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Diplomate</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D4DDC4B" w14:textId="77777777" w:rsidR="00317173" w:rsidRDefault="00317173" w:rsidP="00E95F13">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="-54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D8A0DF1" w14:textId="7D72E9FC" w:rsidR="00BD5DB0" w:rsidRPr="00C9772F" w:rsidRDefault="00D62AD7" w:rsidP="00E95F13">
+    <w:p w14:paraId="6D8A0DF1" w14:textId="7D5C387C" w:rsidR="00BD5DB0" w:rsidRPr="00C9772F" w:rsidRDefault="00D62AD7" w:rsidP="00E95F13">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="-54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>California Medical Board</w:t>
       </w:r>
       <w:r w:rsidR="00C9772F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CD07E6">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2002</w:t>
+      </w:r>
+      <w:r w:rsidR="00427A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>–Present</w:t>
       </w:r>
       <w:r w:rsidR="00317173" w:rsidRPr="00C9772F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="243EBD67" w14:textId="77777777" w:rsidR="00317173" w:rsidRPr="00317173" w:rsidRDefault="00317173" w:rsidP="00E95F13">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="-54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5739,51 +5728,51 @@
     <w:p w14:paraId="15F4EB97" w14:textId="77777777" w:rsidR="00317173" w:rsidRDefault="00317173" w:rsidP="00E95F13">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="-54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35C392C0" w14:textId="01E22075" w:rsidR="00C9772F" w:rsidRPr="00C9772F" w:rsidRDefault="00BD5DB0" w:rsidP="00E95F13">
+    <w:p w14:paraId="35C392C0" w14:textId="55EFE5FB" w:rsidR="00C9772F" w:rsidRPr="00C9772F" w:rsidRDefault="00BD5DB0" w:rsidP="00E95F13">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="-54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD5DB0">
         <w:rPr>
@@ -5849,50 +5838,59 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CD07E6">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2023</w:t>
       </w:r>
+      <w:r w:rsidR="00427A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>–Present</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="468BA4DD" w14:textId="466BEF2E" w:rsidR="00BD5DB0" w:rsidRPr="00C9772F" w:rsidRDefault="00BD5DB0" w:rsidP="00E95F13">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="-54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -6178,51 +6176,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB4880">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prevention, Identification, &amp; Treatment of Eating Disorders in Middle School</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">      2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0665F6F8" w14:textId="77777777" w:rsidR="003D4D01" w:rsidRPr="009903A9" w:rsidRDefault="003D4D01" w:rsidP="003D4D01">
+    <w:p w14:paraId="0665F6F8" w14:textId="77777777" w:rsidR="003D4D01" w:rsidRDefault="003D4D01" w:rsidP="003D4D01">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="90" w:right="-54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009903A9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
@@ -6230,50 +6228,71 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009903A9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Kent Middle Schoo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="410C7A2F" w14:textId="77777777" w:rsidR="00427A75" w:rsidRPr="009903A9" w:rsidRDefault="00427A75" w:rsidP="003D4D01">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="90" w:right="-54"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="10C03AC0" w14:textId="77777777" w:rsidR="003D4D01" w:rsidRPr="00CB4880" w:rsidRDefault="003D4D01" w:rsidP="003D4D01">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="630" w:right="-54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="399A8322" w14:textId="77777777" w:rsidR="003D4D01" w:rsidRPr="00CB4880" w:rsidRDefault="003D4D01" w:rsidP="003D4D01">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -6284,50 +6303,51 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="-54" w:hanging="630"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB4880">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Medical Complications of Eating Disorders</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                             </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB4880">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2024</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77A58FB5" w14:textId="77777777" w:rsidR="003D4D01" w:rsidRPr="009903A9" w:rsidRDefault="003D4D01" w:rsidP="003D4D01">
       <w:pPr>
@@ -8093,68 +8113,50 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00770BF6">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Resident</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Grand Rounds Lectures </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3822E5F5" w14:textId="77777777" w:rsidR="00951C10" w:rsidRDefault="00951C10" w:rsidP="00D634B6">
-[...16 lines deleted...]
-    </w:p>
     <w:p w14:paraId="4BEEA8BE" w14:textId="77777777" w:rsidR="00D634B6" w:rsidRDefault="00D634B6" w:rsidP="00D634B6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="-54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DCC6775" w14:textId="77777777" w:rsidR="00D634B6" w:rsidRPr="005175BC" w:rsidRDefault="00D634B6" w:rsidP="00D634B6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
@@ -8200,51 +8202,50 @@
     </w:p>
     <w:p w14:paraId="45A9A33C" w14:textId="77777777" w:rsidR="00D634B6" w:rsidRDefault="00D634B6" w:rsidP="00D634B6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="-360" w:right="-54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00563109">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00563109">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>University of California San Francisco</w:t>
       </w:r>
       <w:r w:rsidRPr="00563109">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (UCSF/SFGH), </w:t>
       </w:r>
       <w:r w:rsidRPr="00563109">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:color w:val="000000"/>
@@ -8801,59 +8802,58 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>PUBLICATIONS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37A7D348" w14:textId="77777777" w:rsidR="003D4D01" w:rsidRPr="00664310" w:rsidRDefault="003D4D01" w:rsidP="00470DC0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="-54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C614214" w14:textId="5B8F3773" w:rsidR="003D4D01" w:rsidRPr="004A3F96" w:rsidRDefault="003D4D01" w:rsidP="00470DC0">
+    <w:p w14:paraId="3C614214" w14:textId="5B8F3773" w:rsidR="003D4D01" w:rsidRPr="004A3F96" w:rsidRDefault="003D4D01" w:rsidP="00427A75">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:ind w:left="450" w:right="-54"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A3F96">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Friedman M</w:t>
       </w:r>
       <w:r w:rsidRPr="004A3F96">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, Ibrahim H, Lowenthal S, Ramakrishnan V, Joseph NJ. Uvulopalatoplasty (UP2): a modified technique for selected patients. Laryngoscope. 2004 Mar;114(3):441-9. Doi: 10.1097/00005537-200403000-00011. PMID: 15091216.</w:t>
       </w:r>
     </w:p>
@@ -8923,51 +8923,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="425EA274" w14:textId="77777777" w:rsidR="003D4D01" w:rsidRDefault="003D4D01" w:rsidP="003D4D01">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="7740"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="-54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72982F89" w14:textId="757B3E6B" w:rsidR="004A3F96" w:rsidRDefault="003D4D01" w:rsidP="004A3F96">
+    <w:p w14:paraId="72982F89" w14:textId="757B3E6B" w:rsidR="004A3F96" w:rsidRDefault="003D4D01" w:rsidP="00427A75">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="450" w:right="-54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7BC9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -9022,64 +9022,63 @@
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="-54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A3F96">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>REVIEWS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B68BD85" w14:textId="7CBD687E" w:rsidR="007A5E2C" w:rsidRDefault="004A3F96" w:rsidP="00426F08">
+    <w:p w14:paraId="6B68BD85" w14:textId="7CBD687E" w:rsidR="007A5E2C" w:rsidRDefault="004A3F96" w:rsidP="00427A75">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="450" w:right="-54"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00426F08">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lee H</w:t>
       </w:r>
       <w:r w:rsidRPr="00426F08">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -9794,131 +9793,113 @@
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="00057D67">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2016</w:t>
       </w:r>
       <w:r w:rsidR="00057D67" w:rsidRPr="009772CD">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46F7CE74" w14:textId="77777777" w:rsidR="009107C9" w:rsidRDefault="00057D67" w:rsidP="00E95F13">
+    <w:p w14:paraId="1D8CAE56" w14:textId="4B0A5CEE" w:rsidR="00B32E41" w:rsidRPr="00057D67" w:rsidRDefault="00057D67" w:rsidP="00E95F13">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="40"/>
         <w:ind w:right="-54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Bay Area Chapter</w:t>
+      </w:r>
+      <w:r w:rsidR="00525384">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D5C9EEB" w14:textId="5AAF49AA" w:rsidR="00A86DDB" w:rsidRDefault="00474947" w:rsidP="00E95F13">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="7920"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="40"/>
+        <w:ind w:right="-54"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Bay Area Chapter</w:t>
-[...54 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Chair, </w:t>
       </w:r>
       <w:r w:rsidR="00B32E41" w:rsidRPr="00474947">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>High Holy Day Committee</w:t>
       </w:r>
       <w:r w:rsidR="00B32E41">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00146700" w:rsidRPr="00146700">
@@ -11297,113 +11278,110 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39C76C6B" w14:textId="77777777" w:rsidR="007E4E1E" w:rsidRDefault="007E4E1E" w:rsidP="00E95F13">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="7740"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="-54"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22DA3F2A" w14:textId="7F64AA78" w:rsidR="00241619" w:rsidRDefault="00241619" w:rsidP="00E95F13">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00241619" w:rsidSect="00F25ECE">
-      <w:headerReference w:type="even" r:id="rId10"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1152" w:right="1152" w:bottom="1440" w:left="1152" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="thickThinSmallGap" w:sz="24" w:space="24" w:color="auto"/>
         <w:left w:val="thickThinSmallGap" w:sz="24" w:space="24" w:color="auto"/>
         <w:bottom w:val="thinThickSmallGap" w:sz="24" w:space="24" w:color="auto"/>
         <w:right w:val="thinThickSmallGap" w:sz="24" w:space="24" w:color="auto"/>
       </w:pgBorders>
       <w:pgNumType w:start="1" w:chapStyle="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="447D27F8" w14:textId="77777777" w:rsidR="007F1EB7" w:rsidRDefault="007F1EB7">
+    <w:p w14:paraId="22B21C4F" w14:textId="77777777" w:rsidR="000B6FC5" w:rsidRDefault="000B6FC5">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="30A2588E" w14:textId="77777777" w:rsidR="007F1EB7" w:rsidRDefault="007F1EB7">
+    <w:p w14:paraId="394DFEE4" w14:textId="77777777" w:rsidR="000B6FC5" w:rsidRDefault="000B6FC5">
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="36B6405A" w14:textId="77777777" w:rsidR="007F1EB7" w:rsidRDefault="007F1EB7">
+    <w:p w14:paraId="073F9A35" w14:textId="77777777" w:rsidR="000B6FC5" w:rsidRDefault="000B6FC5">
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
@@ -11434,262 +11412,249 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6720A688" w14:textId="77777777" w:rsidR="00C303AC" w:rsidRDefault="00C303AC" w:rsidP="00F25ECE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="6AA192E9" w14:textId="77777777" w:rsidR="00C303AC" w:rsidRDefault="00C303AC" w:rsidP="009058AD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360" w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="-865826400"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="4677319D" w14:textId="17979150" w:rsidR="00F25ECE" w:rsidRDefault="00F25ECE" w:rsidP="00473164">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="7895B7FA" w14:textId="7B16C120" w:rsidR="00F25ECE" w:rsidRPr="00F25ECE" w:rsidRDefault="00F25ECE" w:rsidP="00F25ECE">
+  <w:p w14:paraId="7895B7FA" w14:textId="49D96BCB" w:rsidR="00F25ECE" w:rsidRPr="00F25ECE" w:rsidRDefault="00F25ECE" w:rsidP="00F25ECE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F25ECE">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
       </w:rPr>
       <w:t>L</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
       </w:rPr>
       <w:t xml:space="preserve">owenthal </w:t>
     </w:r>
     <w:r w:rsidRPr="00F25ECE">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
       </w:rPr>
       <w:t>CV</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
       </w:rPr>
-      <w:t xml:space="preserve"> (5-26-26)</w:t>
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:r w:rsidR="00ED5775">
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      </w:rPr>
+      <w:t>7-7-</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      </w:rPr>
+      <w:t>26)</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5AEF8BFC" w14:textId="71C590E6" w:rsidR="00972EF7" w:rsidRPr="00B37C89" w:rsidRDefault="00972EF7" w:rsidP="009058AD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="9270"/>
       </w:tabs>
       <w:ind w:right="360" w:firstLine="360"/>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="02D792ED" w14:textId="77777777" w:rsidR="007F1EB7" w:rsidRDefault="007F1EB7">
+    <w:p w14:paraId="45F7A753" w14:textId="77777777" w:rsidR="000B6FC5" w:rsidRDefault="000B6FC5">
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="716F9202" w14:textId="77777777" w:rsidR="007F1EB7" w:rsidRDefault="007F1EB7">
+    <w:p w14:paraId="11E4809F" w14:textId="77777777" w:rsidR="000B6FC5" w:rsidRDefault="000B6FC5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...9 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="161FEF94" w14:textId="18F35DEB" w:rsidR="00C303AC" w:rsidRDefault="00C303AC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06BC0F56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F314C788"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -13233,52 +13198,52 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="712313484">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1024788526">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1256862270">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="846674874">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1302687097">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="351684524">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="9"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="950"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -13317,60 +13282,62 @@
     <w:rsid w:val="000414E0"/>
     <w:rsid w:val="000422D6"/>
     <w:rsid w:val="00046596"/>
     <w:rsid w:val="000575E0"/>
     <w:rsid w:val="00057D67"/>
     <w:rsid w:val="00060394"/>
     <w:rsid w:val="00062040"/>
     <w:rsid w:val="000624E8"/>
     <w:rsid w:val="0006310F"/>
     <w:rsid w:val="00063299"/>
     <w:rsid w:val="000641E8"/>
     <w:rsid w:val="0008333D"/>
     <w:rsid w:val="000845B7"/>
     <w:rsid w:val="00090EA9"/>
     <w:rsid w:val="00091FFF"/>
     <w:rsid w:val="00092454"/>
     <w:rsid w:val="00092FCC"/>
     <w:rsid w:val="000A4137"/>
     <w:rsid w:val="000A4CC0"/>
     <w:rsid w:val="000A4FCD"/>
     <w:rsid w:val="000A7BC9"/>
     <w:rsid w:val="000B048E"/>
     <w:rsid w:val="000B1C91"/>
     <w:rsid w:val="000B3D91"/>
     <w:rsid w:val="000B5DC4"/>
+    <w:rsid w:val="000B6FC5"/>
     <w:rsid w:val="000C03EA"/>
     <w:rsid w:val="000C49B5"/>
     <w:rsid w:val="000C5222"/>
     <w:rsid w:val="000D09D3"/>
     <w:rsid w:val="000D4C6D"/>
     <w:rsid w:val="000E0E77"/>
     <w:rsid w:val="000E19C4"/>
     <w:rsid w:val="000E4CAD"/>
     <w:rsid w:val="000E7DE2"/>
     <w:rsid w:val="000F1A96"/>
+    <w:rsid w:val="000F1FBC"/>
     <w:rsid w:val="000F502A"/>
     <w:rsid w:val="000F730F"/>
     <w:rsid w:val="000F7C23"/>
     <w:rsid w:val="001013C0"/>
     <w:rsid w:val="00107562"/>
     <w:rsid w:val="00107E06"/>
     <w:rsid w:val="00116A72"/>
     <w:rsid w:val="001213C9"/>
     <w:rsid w:val="00121CAC"/>
     <w:rsid w:val="0012525B"/>
     <w:rsid w:val="00125C28"/>
     <w:rsid w:val="00144BB6"/>
     <w:rsid w:val="00146700"/>
     <w:rsid w:val="00150EFC"/>
     <w:rsid w:val="001549FA"/>
     <w:rsid w:val="00154BFB"/>
     <w:rsid w:val="00155D39"/>
     <w:rsid w:val="00156AF3"/>
     <w:rsid w:val="001611AD"/>
     <w:rsid w:val="00171572"/>
     <w:rsid w:val="00171D41"/>
     <w:rsid w:val="00173210"/>
     <w:rsid w:val="00175C78"/>
     <w:rsid w:val="00180322"/>
     <w:rsid w:val="00185C3B"/>
@@ -13487,84 +13454,87 @@
     <w:rsid w:val="003C7CE3"/>
     <w:rsid w:val="003D34E6"/>
     <w:rsid w:val="003D4D01"/>
     <w:rsid w:val="003D5713"/>
     <w:rsid w:val="003E6895"/>
     <w:rsid w:val="003F000D"/>
     <w:rsid w:val="003F0B88"/>
     <w:rsid w:val="003F1585"/>
     <w:rsid w:val="003F2228"/>
     <w:rsid w:val="003F401A"/>
     <w:rsid w:val="003F4E60"/>
     <w:rsid w:val="004005D6"/>
     <w:rsid w:val="00400E1B"/>
     <w:rsid w:val="00403699"/>
     <w:rsid w:val="00406B62"/>
     <w:rsid w:val="004070ED"/>
     <w:rsid w:val="00410128"/>
     <w:rsid w:val="00415491"/>
     <w:rsid w:val="0041715E"/>
     <w:rsid w:val="00417C97"/>
     <w:rsid w:val="00420E1F"/>
     <w:rsid w:val="00423415"/>
     <w:rsid w:val="00425E5F"/>
     <w:rsid w:val="00426F08"/>
     <w:rsid w:val="004276E7"/>
+    <w:rsid w:val="00427A75"/>
     <w:rsid w:val="00432451"/>
     <w:rsid w:val="004353D5"/>
     <w:rsid w:val="00441BB9"/>
     <w:rsid w:val="00442EC7"/>
     <w:rsid w:val="00444BE2"/>
     <w:rsid w:val="004453FA"/>
     <w:rsid w:val="0045116D"/>
     <w:rsid w:val="00452244"/>
+    <w:rsid w:val="00456390"/>
     <w:rsid w:val="00457A50"/>
     <w:rsid w:val="00461DEE"/>
     <w:rsid w:val="00462BC3"/>
     <w:rsid w:val="00462BF1"/>
     <w:rsid w:val="00464C5E"/>
     <w:rsid w:val="00470DC0"/>
     <w:rsid w:val="00471E7F"/>
     <w:rsid w:val="004729C7"/>
     <w:rsid w:val="00474947"/>
     <w:rsid w:val="00476A2E"/>
     <w:rsid w:val="0047794F"/>
     <w:rsid w:val="0048135D"/>
     <w:rsid w:val="00482DE1"/>
     <w:rsid w:val="00482FB5"/>
     <w:rsid w:val="00483614"/>
     <w:rsid w:val="00483B61"/>
     <w:rsid w:val="00483CE9"/>
     <w:rsid w:val="004860E0"/>
     <w:rsid w:val="00490E3D"/>
     <w:rsid w:val="00491B95"/>
     <w:rsid w:val="00494ADD"/>
     <w:rsid w:val="004A3F96"/>
     <w:rsid w:val="004A62FB"/>
     <w:rsid w:val="004B5408"/>
     <w:rsid w:val="004B7179"/>
     <w:rsid w:val="004C1A53"/>
+    <w:rsid w:val="004C2136"/>
     <w:rsid w:val="004C2A9A"/>
     <w:rsid w:val="004C3521"/>
     <w:rsid w:val="004D2365"/>
     <w:rsid w:val="004D3F89"/>
     <w:rsid w:val="004D62C1"/>
     <w:rsid w:val="004D773A"/>
     <w:rsid w:val="004E377F"/>
     <w:rsid w:val="004E55F9"/>
     <w:rsid w:val="004E6684"/>
     <w:rsid w:val="004F1842"/>
     <w:rsid w:val="004F3A25"/>
     <w:rsid w:val="004F4079"/>
     <w:rsid w:val="004F6731"/>
     <w:rsid w:val="00503A26"/>
     <w:rsid w:val="00506D7B"/>
     <w:rsid w:val="00506E46"/>
     <w:rsid w:val="005138CD"/>
     <w:rsid w:val="005175BC"/>
     <w:rsid w:val="00523DF3"/>
     <w:rsid w:val="00524440"/>
     <w:rsid w:val="00524E6F"/>
     <w:rsid w:val="00525384"/>
     <w:rsid w:val="00526687"/>
     <w:rsid w:val="00527017"/>
     <w:rsid w:val="00531DA2"/>
@@ -13633,106 +13603,107 @@
     <w:rsid w:val="00653A51"/>
     <w:rsid w:val="00661891"/>
     <w:rsid w:val="00662765"/>
     <w:rsid w:val="00664310"/>
     <w:rsid w:val="00664713"/>
     <w:rsid w:val="00664D4A"/>
     <w:rsid w:val="00667CAB"/>
     <w:rsid w:val="00673018"/>
     <w:rsid w:val="006778BE"/>
     <w:rsid w:val="00682F78"/>
     <w:rsid w:val="00683B11"/>
     <w:rsid w:val="006852B9"/>
     <w:rsid w:val="00686699"/>
     <w:rsid w:val="00693A5F"/>
     <w:rsid w:val="00695362"/>
     <w:rsid w:val="00696968"/>
     <w:rsid w:val="00697DD6"/>
     <w:rsid w:val="006A1B62"/>
     <w:rsid w:val="006A344A"/>
     <w:rsid w:val="006A4058"/>
     <w:rsid w:val="006A57C5"/>
     <w:rsid w:val="006A6DA8"/>
     <w:rsid w:val="006B21D8"/>
     <w:rsid w:val="006B30B8"/>
     <w:rsid w:val="006B37A7"/>
+    <w:rsid w:val="006B3F13"/>
     <w:rsid w:val="006B42C6"/>
     <w:rsid w:val="006B5B8D"/>
     <w:rsid w:val="006C4B63"/>
     <w:rsid w:val="006C5745"/>
     <w:rsid w:val="006D6B4F"/>
     <w:rsid w:val="006D7400"/>
     <w:rsid w:val="006E51E4"/>
     <w:rsid w:val="006F4CED"/>
     <w:rsid w:val="006F5C5D"/>
     <w:rsid w:val="006F771D"/>
     <w:rsid w:val="007006BF"/>
     <w:rsid w:val="007019C0"/>
     <w:rsid w:val="00702E65"/>
     <w:rsid w:val="00704901"/>
     <w:rsid w:val="00704C0A"/>
     <w:rsid w:val="007107B1"/>
     <w:rsid w:val="00711684"/>
     <w:rsid w:val="00717ABA"/>
     <w:rsid w:val="00725C06"/>
     <w:rsid w:val="0072671C"/>
     <w:rsid w:val="0074000F"/>
     <w:rsid w:val="007408FB"/>
     <w:rsid w:val="00740B5E"/>
     <w:rsid w:val="00743026"/>
     <w:rsid w:val="007435AD"/>
+    <w:rsid w:val="00744525"/>
     <w:rsid w:val="00751B10"/>
     <w:rsid w:val="00755E8F"/>
     <w:rsid w:val="00756307"/>
     <w:rsid w:val="00765F9A"/>
     <w:rsid w:val="00767752"/>
     <w:rsid w:val="00767B06"/>
     <w:rsid w:val="00770BF6"/>
     <w:rsid w:val="00773EFF"/>
     <w:rsid w:val="007874D6"/>
     <w:rsid w:val="0079063A"/>
     <w:rsid w:val="0079179A"/>
     <w:rsid w:val="00795D7E"/>
     <w:rsid w:val="007A0A27"/>
     <w:rsid w:val="007A1991"/>
     <w:rsid w:val="007A3AA5"/>
     <w:rsid w:val="007A512C"/>
     <w:rsid w:val="007A5E2C"/>
     <w:rsid w:val="007A6AC0"/>
     <w:rsid w:val="007B443C"/>
     <w:rsid w:val="007B503A"/>
     <w:rsid w:val="007B6594"/>
     <w:rsid w:val="007B6783"/>
     <w:rsid w:val="007D18EF"/>
     <w:rsid w:val="007D4C79"/>
     <w:rsid w:val="007D502B"/>
     <w:rsid w:val="007D677E"/>
     <w:rsid w:val="007E052A"/>
     <w:rsid w:val="007E147D"/>
     <w:rsid w:val="007E4E1E"/>
     <w:rsid w:val="007F1007"/>
-    <w:rsid w:val="007F1EB7"/>
     <w:rsid w:val="007F3F92"/>
     <w:rsid w:val="007F6CED"/>
     <w:rsid w:val="00802DB4"/>
     <w:rsid w:val="008033E4"/>
     <w:rsid w:val="00804731"/>
     <w:rsid w:val="00806009"/>
     <w:rsid w:val="008068A5"/>
     <w:rsid w:val="008076C9"/>
     <w:rsid w:val="00811E72"/>
     <w:rsid w:val="00816008"/>
     <w:rsid w:val="00816D56"/>
     <w:rsid w:val="00817092"/>
     <w:rsid w:val="0081768A"/>
     <w:rsid w:val="00822A48"/>
     <w:rsid w:val="00822B85"/>
     <w:rsid w:val="0082310B"/>
     <w:rsid w:val="008264AB"/>
     <w:rsid w:val="00827AAB"/>
     <w:rsid w:val="00833EB7"/>
     <w:rsid w:val="008358C8"/>
     <w:rsid w:val="00841DAC"/>
     <w:rsid w:val="00842121"/>
     <w:rsid w:val="00844889"/>
     <w:rsid w:val="008474E9"/>
     <w:rsid w:val="00850A62"/>
@@ -13770,50 +13741,51 @@
     <w:rsid w:val="008B6ED0"/>
     <w:rsid w:val="008C43DB"/>
     <w:rsid w:val="008C4562"/>
     <w:rsid w:val="008C4FCA"/>
     <w:rsid w:val="008C77F5"/>
     <w:rsid w:val="008D2065"/>
     <w:rsid w:val="008D463B"/>
     <w:rsid w:val="008D7544"/>
     <w:rsid w:val="008E0980"/>
     <w:rsid w:val="008E0F67"/>
     <w:rsid w:val="008E5FDD"/>
     <w:rsid w:val="008F11EC"/>
     <w:rsid w:val="008F2D66"/>
     <w:rsid w:val="008F4885"/>
     <w:rsid w:val="008F5CD0"/>
     <w:rsid w:val="008F712E"/>
     <w:rsid w:val="009058AD"/>
     <w:rsid w:val="00907603"/>
     <w:rsid w:val="009107C9"/>
     <w:rsid w:val="00913927"/>
     <w:rsid w:val="00916709"/>
     <w:rsid w:val="00921B4D"/>
     <w:rsid w:val="00921E80"/>
     <w:rsid w:val="009237A9"/>
     <w:rsid w:val="00925E63"/>
+    <w:rsid w:val="00927073"/>
     <w:rsid w:val="00931F85"/>
     <w:rsid w:val="00932488"/>
     <w:rsid w:val="00951C10"/>
     <w:rsid w:val="00953DE2"/>
     <w:rsid w:val="009621D0"/>
     <w:rsid w:val="00972C0E"/>
     <w:rsid w:val="00972EF7"/>
     <w:rsid w:val="0097517E"/>
     <w:rsid w:val="009769EF"/>
     <w:rsid w:val="009772CD"/>
     <w:rsid w:val="00983912"/>
     <w:rsid w:val="009903A9"/>
     <w:rsid w:val="009A08AF"/>
     <w:rsid w:val="009A1365"/>
     <w:rsid w:val="009A2C48"/>
     <w:rsid w:val="009A5A64"/>
     <w:rsid w:val="009A6F89"/>
     <w:rsid w:val="009B282E"/>
     <w:rsid w:val="009B2E36"/>
     <w:rsid w:val="009B4275"/>
     <w:rsid w:val="009B4690"/>
     <w:rsid w:val="009B6E47"/>
     <w:rsid w:val="009B7D36"/>
     <w:rsid w:val="009C1EA7"/>
     <w:rsid w:val="009D249E"/>
@@ -13956,50 +13928,51 @@
     <w:rsid w:val="00C53AD9"/>
     <w:rsid w:val="00C53E7C"/>
     <w:rsid w:val="00C61EAA"/>
     <w:rsid w:val="00C633ED"/>
     <w:rsid w:val="00C636C1"/>
     <w:rsid w:val="00C67E29"/>
     <w:rsid w:val="00C70703"/>
     <w:rsid w:val="00C72552"/>
     <w:rsid w:val="00C74198"/>
     <w:rsid w:val="00C7547D"/>
     <w:rsid w:val="00C824DF"/>
     <w:rsid w:val="00C83287"/>
     <w:rsid w:val="00C8753A"/>
     <w:rsid w:val="00C9204E"/>
     <w:rsid w:val="00C930A9"/>
     <w:rsid w:val="00C9431A"/>
     <w:rsid w:val="00C94A24"/>
     <w:rsid w:val="00C9772F"/>
     <w:rsid w:val="00CA03FF"/>
     <w:rsid w:val="00CA3062"/>
     <w:rsid w:val="00CA31A5"/>
     <w:rsid w:val="00CA58BE"/>
     <w:rsid w:val="00CB4880"/>
     <w:rsid w:val="00CC2E40"/>
     <w:rsid w:val="00CC2E43"/>
+    <w:rsid w:val="00CC3AF0"/>
     <w:rsid w:val="00CC54FE"/>
     <w:rsid w:val="00CD07E6"/>
     <w:rsid w:val="00CD0C61"/>
     <w:rsid w:val="00CD3A24"/>
     <w:rsid w:val="00CD3D20"/>
     <w:rsid w:val="00CD52A4"/>
     <w:rsid w:val="00CE0B1B"/>
     <w:rsid w:val="00CE0F2C"/>
     <w:rsid w:val="00CE180F"/>
     <w:rsid w:val="00CE36C4"/>
     <w:rsid w:val="00CE4711"/>
     <w:rsid w:val="00CE6881"/>
     <w:rsid w:val="00CF2FCF"/>
     <w:rsid w:val="00CF4A0F"/>
     <w:rsid w:val="00CF65A6"/>
     <w:rsid w:val="00CF6A6F"/>
     <w:rsid w:val="00CF79A9"/>
     <w:rsid w:val="00D04CD8"/>
     <w:rsid w:val="00D074DA"/>
     <w:rsid w:val="00D07943"/>
     <w:rsid w:val="00D10F55"/>
     <w:rsid w:val="00D148C1"/>
     <w:rsid w:val="00D148D8"/>
     <w:rsid w:val="00D15CB6"/>
     <w:rsid w:val="00D24760"/>
@@ -14072,142 +14045,145 @@
     <w:rsid w:val="00E5183F"/>
     <w:rsid w:val="00E5638D"/>
     <w:rsid w:val="00E60114"/>
     <w:rsid w:val="00E60FAF"/>
     <w:rsid w:val="00E61673"/>
     <w:rsid w:val="00E679EF"/>
     <w:rsid w:val="00E76D01"/>
     <w:rsid w:val="00E848E3"/>
     <w:rsid w:val="00E87408"/>
     <w:rsid w:val="00E95F13"/>
     <w:rsid w:val="00E9745D"/>
     <w:rsid w:val="00EA04AF"/>
     <w:rsid w:val="00EA0AEA"/>
     <w:rsid w:val="00EA1085"/>
     <w:rsid w:val="00EA3827"/>
     <w:rsid w:val="00EA7DA7"/>
     <w:rsid w:val="00EA7E30"/>
     <w:rsid w:val="00EB0E00"/>
     <w:rsid w:val="00EB0F8F"/>
     <w:rsid w:val="00EC022B"/>
     <w:rsid w:val="00EC1BED"/>
     <w:rsid w:val="00EC4DFE"/>
     <w:rsid w:val="00EC72C4"/>
     <w:rsid w:val="00ED3FC1"/>
     <w:rsid w:val="00ED456B"/>
+    <w:rsid w:val="00ED5775"/>
     <w:rsid w:val="00EE0457"/>
     <w:rsid w:val="00EE04BF"/>
     <w:rsid w:val="00EE1774"/>
     <w:rsid w:val="00EE5669"/>
     <w:rsid w:val="00EF03A4"/>
     <w:rsid w:val="00EF04F6"/>
     <w:rsid w:val="00EF0549"/>
     <w:rsid w:val="00EF2F62"/>
     <w:rsid w:val="00EF49B9"/>
     <w:rsid w:val="00EF5B63"/>
     <w:rsid w:val="00F019B9"/>
     <w:rsid w:val="00F02529"/>
     <w:rsid w:val="00F06ABB"/>
     <w:rsid w:val="00F10872"/>
     <w:rsid w:val="00F215E1"/>
     <w:rsid w:val="00F25ECE"/>
     <w:rsid w:val="00F261CB"/>
     <w:rsid w:val="00F36EC6"/>
     <w:rsid w:val="00F37BD2"/>
     <w:rsid w:val="00F41426"/>
     <w:rsid w:val="00F50592"/>
     <w:rsid w:val="00F528C7"/>
     <w:rsid w:val="00F52BFE"/>
     <w:rsid w:val="00F540AE"/>
     <w:rsid w:val="00F61530"/>
     <w:rsid w:val="00F62F4D"/>
     <w:rsid w:val="00F6550B"/>
     <w:rsid w:val="00F70916"/>
     <w:rsid w:val="00F71173"/>
     <w:rsid w:val="00F74440"/>
     <w:rsid w:val="00F74CB0"/>
     <w:rsid w:val="00F7540C"/>
     <w:rsid w:val="00F75BDF"/>
     <w:rsid w:val="00F81223"/>
     <w:rsid w:val="00F8177C"/>
     <w:rsid w:val="00F8193F"/>
     <w:rsid w:val="00F82355"/>
     <w:rsid w:val="00F83C5D"/>
     <w:rsid w:val="00F856EF"/>
     <w:rsid w:val="00F85D25"/>
     <w:rsid w:val="00F90E49"/>
     <w:rsid w:val="00F9329F"/>
     <w:rsid w:val="00FA5F2F"/>
     <w:rsid w:val="00FB5CDB"/>
     <w:rsid w:val="00FB720D"/>
+    <w:rsid w:val="00FC0061"/>
     <w:rsid w:val="00FC053D"/>
     <w:rsid w:val="00FD0484"/>
     <w:rsid w:val="00FD44D9"/>
     <w:rsid w:val="00FE00B1"/>
     <w:rsid w:val="00FE1677"/>
+    <w:rsid w:val="00FE1A3C"/>
     <w:rsid w:val="00FE1B86"/>
     <w:rsid w:val="00FE6032"/>
     <w:rsid w:val="00FE60C9"/>
     <w:rsid w:val="00FE72BF"/>
     <w:rsid w:val="00FE7F13"/>
     <w:rsid w:val="00FF458C"/>
     <w:rsid w:val="00FF4EDB"/>
     <w:rsid w:val="00FF61BD"/>
     <w:rsid w:val="00FF707B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="12933812"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{31C777B6-9A52-4B2F-AED7-65CD0EF57A3C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
@@ -14537,50 +14513,51 @@
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="left" w:pos="0"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="EndnoteText">
     <w:name w:val="endnote text"/>
@@ -14947,51 +14924,51 @@
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00AE5786"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:bCs/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:val="-3"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F25ECE"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       <w:snapToGrid w:val="0"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="167722846">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="197545294">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -15028,56 +15005,57 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2097359924">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
+  <w:encoding w:val="windows-1252"/>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -15352,75 +15330,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E58ED981-C0D1-43A7-B428-E8140A555B19}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1405</Words>
-  <Characters>9125</Characters>
+  <Words>1543</Words>
+  <Characters>8798</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>294</Lines>
-  <Paragraphs>198</Paragraphs>
+  <Lines>73</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>CareGroup</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10332</CharactersWithSpaces>
+  <CharactersWithSpaces>10321</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>6422640</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>