--- v0 (2026-06-07)
+++ v1 (2026-06-27)
@@ -3,10378 +3,10625 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2581ECBF" w14:textId="77777777" w:rsidR="00EA534A" w:rsidRPr="004A3679" w:rsidRDefault="00EA534A" w:rsidP="004A3679">
+    <w:p w14:paraId="2581ECBF" w14:textId="77777777" w:rsidR="00EA534A" w:rsidRPr="004A3679" w:rsidRDefault="00EA534A" w:rsidP="001C0C01">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w14:paraId="0464154F" w14:textId="62314B61" w:rsidR="00EA534A" w:rsidRPr="004A3679" w:rsidRDefault="00EA534A" w:rsidP="004A3679">
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0464154F" w14:textId="1DAF5D3F" w:rsidR="00EA534A" w:rsidRPr="001C0C01" w:rsidRDefault="0052204C" w:rsidP="004A3499">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="2160" w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MONICA </w:t>
+      </w:r>
+      <w:r w:rsidR="000E19B0" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>MOUNT</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA57BC" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="005D73E3" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD022E" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>DNP, RN</w:t>
+      </w:r>
+      <w:r w:rsidR="0027486D" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="004B590A" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ACNS-BC</w:t>
+      </w:r>
+      <w:r w:rsidR="00C90754" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="001518A3" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>NEA-BC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3427B5DC" w14:textId="252CE81F" w:rsidR="00EA534A" w:rsidRPr="001C0C01" w:rsidRDefault="001C0C01" w:rsidP="001C0C01">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...184 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+      <w:r w:rsidR="0084256D" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>597 Main Street</w:t>
       </w:r>
-      <w:r w:rsidR="0052204C" w:rsidRPr="004A3679">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidR="0052204C" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, Hingham, MA 02043</w:t>
       </w:r>
-    </w:p>
-[...108 lines deleted...]
-        <w:tab/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="008410B0" w:rsidRPr="00237184">
+        <w:r w:rsidRPr="00263A3E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:snapToGrid w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>mmount@mgb.org</w:t>
+          <w:t>MMOUNT@MGB.ORG</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="0052204C" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>617-905-5418</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="217FB000" w14:textId="77777777" w:rsidR="00A21A89" w:rsidRPr="001C0C01" w:rsidRDefault="00A21A89">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A8FA7E6" w14:textId="77777777" w:rsidR="00EA534A" w:rsidRPr="001C0C01" w:rsidRDefault="00EA534A">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>EDUCATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3428E95D" w14:textId="228DBCEE" w:rsidR="00B25E8E" w:rsidRPr="001C0C01" w:rsidRDefault="00B25E8E" w:rsidP="00026FD1">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD3A2C" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00DD3A2C" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="00065E8E" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Doctor of Nursing Practice                    </w:t>
+      </w:r>
+      <w:r w:rsidR="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    </w:t>
+      </w:r>
+      <w:r w:rsidR="00756561" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MGH </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Institute of Health Professions,</w:t>
+      </w:r>
+      <w:r w:rsidR="00065E8E" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Boston MA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CDD2804" w14:textId="1DC65D8F" w:rsidR="004C5691" w:rsidRPr="001C0C01" w:rsidRDefault="00D36B8D" w:rsidP="00026FD1">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>2009</w:t>
+      </w:r>
+      <w:r w:rsidR="004C5691" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004C291F" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00065E8E" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           Master of Science</w:t>
+      </w:r>
+      <w:r w:rsidR="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00065E8E" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nursing</w:t>
+      </w:r>
+      <w:r w:rsidR="00065E8E" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">                          </w:t>
+      </w:r>
+      <w:r w:rsidR="004C291F" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Northeastern University, Boston, MA</w:t>
+      </w:r>
+      <w:r w:rsidR="004C291F" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B54EAA8" w14:textId="54D83E9A" w:rsidR="00786622" w:rsidRPr="001C0C01" w:rsidRDefault="009654DD" w:rsidP="00026FD1">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2005</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA534A" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EA534A" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00065E8E" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="001C0C01" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ssociate </w:t>
+      </w:r>
+      <w:r w:rsidR="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="001C0C01" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>egree</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="001C0C01" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nursing</w:t>
+      </w:r>
+      <w:r w:rsidR="001C0C01" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001C0C01" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42026" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Labour</w:t>
+      </w:r>
+      <w:r w:rsidR="004C291F" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e College,</w:t>
+      </w:r>
+      <w:r w:rsidR="00065E8E" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C291F" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Boston, MA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19CC2F0E" w14:textId="06E68027" w:rsidR="009654DD" w:rsidRPr="001C0C01" w:rsidRDefault="004C291F" w:rsidP="00026FD1">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>199</w:t>
+      </w:r>
+      <w:r w:rsidR="00065E8E" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA534A" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EA534A" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00065E8E" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidR="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00065E8E" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bachelor of Arts, English</w:t>
+      </w:r>
+      <w:r w:rsidR="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Literature                         </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Trinity University, San Antonio, TX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32DFA836" w14:textId="77777777" w:rsidR="00EA534A" w:rsidRPr="001C0C01" w:rsidRDefault="00EA534A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43E4298B" w14:textId="0CC4E7E5" w:rsidR="003229B7" w:rsidRPr="001C0C01" w:rsidRDefault="0002725D" w:rsidP="003229B7">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>LICENSURE AND CERTIFICATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BF9D2E6" w14:textId="405F34C0" w:rsidR="001518A3" w:rsidRPr="001C0C01" w:rsidRDefault="00C811D6" w:rsidP="001C0C01">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="001518A3" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r w:rsidR="002149D2" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>-present</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001518A3" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>ANCC</w:t>
+      </w:r>
+      <w:r w:rsidR="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="001518A3" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nurse Executive- Advanced </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="725CFAA0" w14:textId="7AA91E3C" w:rsidR="00C811D6" w:rsidRPr="001C0C01" w:rsidRDefault="001518A3" w:rsidP="001C0C01">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018 -present                 </w:t>
+      </w:r>
+      <w:r w:rsidR="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C811D6" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>ANCC</w:t>
+      </w:r>
+      <w:r w:rsidR="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidR="00C811D6" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF3D90" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>National Healthcare Disaster Professional</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7407CF79" w14:textId="77777777" w:rsidR="0033231F" w:rsidRPr="001C0C01" w:rsidRDefault="005362A3" w:rsidP="001C0C01">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>2018</w:t>
+      </w:r>
+      <w:r w:rsidR="00B406C0" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -present</w:t>
+      </w:r>
+      <w:r w:rsidR="0033231F" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0033231F" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Wilderness Emergency Medical Technician</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AAF3ED4" w14:textId="7C8074A6" w:rsidR="0002725D" w:rsidRPr="001C0C01" w:rsidRDefault="005362A3" w:rsidP="001C0C01">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00065E8E" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>05</w:t>
+      </w:r>
+      <w:r w:rsidR="00B406C0" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -present</w:t>
+      </w:r>
+      <w:r w:rsidR="0002725D" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0002725D" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ACLS/ PALS/BLS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="600A3E2E" w14:textId="180A8E8C" w:rsidR="00C84ABF" w:rsidRPr="001C0C01" w:rsidRDefault="005362A3" w:rsidP="001C0C01">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>2016</w:t>
+      </w:r>
+      <w:r w:rsidR="00B406C0" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -present</w:t>
+      </w:r>
+      <w:r w:rsidR="00C84ABF" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C84ABF" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="0084256D" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rauma </w:t>
+      </w:r>
+      <w:r w:rsidR="00C84ABF" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="0084256D" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ursing Core Course  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04004B86" w14:textId="77777777" w:rsidR="0002725D" w:rsidRPr="001C0C01" w:rsidRDefault="0002725D" w:rsidP="001C0C01">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>2015</w:t>
+      </w:r>
+      <w:r w:rsidR="00B406C0" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>- present</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B406C0" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NAEMT/ </w:t>
+      </w:r>
+      <w:r w:rsidR="005C2529" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Trauma Casualty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Care Clinical Instructor </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A5DFADF" w14:textId="77777777" w:rsidR="0002725D" w:rsidRPr="001C0C01" w:rsidRDefault="0002725D" w:rsidP="001C0C01">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>2014</w:t>
+      </w:r>
+      <w:r w:rsidR="00C84ABF" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="002149D2" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00C84ABF" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>resent</w:t>
+      </w:r>
+      <w:r w:rsidR="00C84ABF" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C84ABF" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Clinical Nurse Specialist, Massachusetts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="226DF06A" w14:textId="7BD23A9B" w:rsidR="0002725D" w:rsidRPr="001C0C01" w:rsidRDefault="0002725D" w:rsidP="001C0C01">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>2013</w:t>
+      </w:r>
+      <w:r w:rsidR="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="002149D2" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>present</w:t>
+      </w:r>
+      <w:r w:rsidR="002149D2" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">ANCC certified Acute Care Clinical Nurse Specialist </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EACDD35" w14:textId="78DA01F5" w:rsidR="0002725D" w:rsidRPr="001C0C01" w:rsidRDefault="0002725D" w:rsidP="001C0C01">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>2005</w:t>
+      </w:r>
+      <w:r w:rsidR="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="002149D2" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>resent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004F138E" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Registered Nurse, Massachusetts </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78AF3E20" w14:textId="1A47BB67" w:rsidR="0002725D" w:rsidRPr="001C0C01" w:rsidRDefault="0002725D" w:rsidP="001C0C01">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>2007</w:t>
+      </w:r>
+      <w:r w:rsidR="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="003D3811" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>2015</w:t>
+      </w:r>
+      <w:r w:rsidR="003D3811" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004F138E" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>ANCC certified Gerontology specialty</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75EF45D6" w14:textId="6666175C" w:rsidR="0002725D" w:rsidRPr="001C0C01" w:rsidRDefault="0002725D" w:rsidP="001C0C01">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="006628D3" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>08</w:t>
+      </w:r>
+      <w:r w:rsidR="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="003D3811" w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>2015</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001C0C01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ANCC certified Medical Surgical specialty</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77571874" w14:textId="77777777" w:rsidR="0002725D" w:rsidRPr="004A3499" w:rsidRDefault="0002725D" w:rsidP="004A3499">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="635201C4" w14:textId="77777777" w:rsidR="00EA534A" w:rsidRPr="004A3499" w:rsidRDefault="0041531E" w:rsidP="004A3499">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>PROFESSIONAL</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA534A" w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> HISTORY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2861CB32" w14:textId="412476BD" w:rsidR="001518A3" w:rsidRPr="00FC7658" w:rsidRDefault="00E528EC" w:rsidP="001518A3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>MassGeneral</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Brigham Medical Group</w:t>
+      </w:r>
+      <w:r w:rsidR="001518A3" w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001518A3" w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001518A3" w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001518A3" w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001518A3" w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Weymouth, MA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A27D093" w14:textId="0609DCCD" w:rsidR="001518A3" w:rsidRPr="00FC7658" w:rsidRDefault="00275A8B" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>5/</w:t>
+      </w:r>
+      <w:r w:rsidR="001518A3" w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="001518A3" w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>-present</w:t>
+      </w:r>
+      <w:r w:rsidR="001518A3" w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001518A3" w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">South Shore Endoscopy Center </w:t>
+      </w:r>
+      <w:r w:rsidR="001518A3" w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001518A3" w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E528EC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E528EC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E528EC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00777389">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Clinical Nurse Manager</w:t>
+      </w:r>
+      <w:r w:rsidR="001518A3" w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="790D501D" w14:textId="622ED82B" w:rsidR="001518A3" w:rsidRPr="00FC7658" w:rsidRDefault="001518A3" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Responsible for the Center’s quality assurance/improvement programs, and patient care performance such as: policy and procedure development, staff orientation and management, proficiency of nursing practice in all essential areas, patient flow and efficiency of cases, remediation of adverse events, and ensures the smooth daily running of the Center to support high quality patient care and patient experience.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7791E0D2" w14:textId="77777777" w:rsidR="001518A3" w:rsidRPr="00FC7658" w:rsidRDefault="001518A3" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Lead successful re-certification effort for AAAHC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EC76153" w14:textId="030BD25D" w:rsidR="001518A3" w:rsidRPr="00FC7658" w:rsidRDefault="001518A3" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Works with the regulatory agencies (e.g. DPH, BORM, AAAHC) on all matters including but not limited to: accreditation, reporting of adverse events, quality outcome reporting to meet all required standards.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11ED5923" w14:textId="77777777" w:rsidR="001518A3" w:rsidRPr="00FC7658" w:rsidRDefault="001518A3" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Partners with the administrative leadership on efficient and effective scheduling and patient communication pre and post procedure for patients.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59815F17" w14:textId="77777777" w:rsidR="001518A3" w:rsidRPr="00FC7658" w:rsidRDefault="001518A3" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Coordinates the recruitment, hiring, orientation, and ongoing training and evaluation of all staff in the Center; solicits feedback with the medical director.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5329EB38" w14:textId="77777777" w:rsidR="001518A3" w:rsidRPr="00FC7658" w:rsidRDefault="001518A3" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Handles daily staffing including time off approvals based upon clinical practice guidelines; allocates resources based on census and acuity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A319279" w14:textId="77777777" w:rsidR="001518A3" w:rsidRPr="00FC7658" w:rsidRDefault="001518A3" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Serves as a liaison for patient/family concerns regarding the care provided at the Center.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ACCD83E" w14:textId="77777777" w:rsidR="001518A3" w:rsidRPr="00FC7658" w:rsidRDefault="001518A3" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Functions as a clinical team member to cover the required clinical roles as needed to support patient care.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F90836A" w14:textId="77777777" w:rsidR="001518A3" w:rsidRPr="00FC7658" w:rsidRDefault="001518A3" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Supports ongoing professional development for the team at the Center.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="360E3886" w14:textId="77777777" w:rsidR="001518A3" w:rsidRPr="00FC7658" w:rsidRDefault="001518A3" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Participates in planning of the annual operating budgets (including volume, revenue, FTEs and other expenses), variance reporting, and other key financial indicators for the management of the Center.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A9B3D4D" w14:textId="77777777" w:rsidR="001518A3" w:rsidRPr="00FC7658" w:rsidRDefault="001518A3" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Utilizes data systems to evaluate key process and outcome indicators for procedures taking place at the Center.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F09BD8F" w14:textId="77777777" w:rsidR="001518A3" w:rsidRPr="00FC7658" w:rsidRDefault="001518A3" w:rsidP="00E54A46">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33950AB2" w14:textId="38A07733" w:rsidR="007D37A2" w:rsidRPr="00FC7658" w:rsidRDefault="007D37A2" w:rsidP="00E54A46">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk144282975"/>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Brigham and Women’s Hospital Physicians Organization</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Weymouth, MA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="473DF589" w14:textId="681FA74E" w:rsidR="007D37A2" w:rsidRPr="00054C73" w:rsidRDefault="00275A8B" w:rsidP="00054C73">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>12/</w:t>
+      </w:r>
+      <w:r w:rsidR="007D37A2" w:rsidRPr="00054C73">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>2021-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>7/</w:t>
+      </w:r>
+      <w:r w:rsidR="00777389">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r w:rsidR="007D37A2" w:rsidRPr="00054C73">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007D37A2" w:rsidRPr="00054C73">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Harbor Medical Associates</w:t>
+      </w:r>
+      <w:r w:rsidR="007D37A2" w:rsidRPr="00054C73">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007D37A2" w:rsidRPr="00054C73">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007D37A2" w:rsidRPr="00054C73">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Professional Development Manager</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C7A9966" w14:textId="1DA2A7D8" w:rsidR="008C34D5" w:rsidRPr="00054C73" w:rsidRDefault="008C34D5" w:rsidP="008C34D5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00054C73">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Accountable for designing, coordinating, and implementing programs for staff development, education, research, quality, and defining and implementing evidence-based practice. </w:t>
+      </w:r>
+      <w:r w:rsidR="000E19B0" w:rsidRPr="00054C73">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00054C73">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>romote an environment that facilitates professional growth and role competence, with a concentrated focus on specialty proficiency and regulatory compliance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66D3740A" w14:textId="13CFB1D2" w:rsidR="008C34D5" w:rsidRPr="00FC7658" w:rsidRDefault="008C34D5" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Manage staff and budget of </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA3665" w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>70</w:t>
+      </w:r>
+      <w:r w:rsidR="006F6450" w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> FTE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="365BDC16" w14:textId="2ACF1E8B" w:rsidR="008C34D5" w:rsidRPr="00FC7658" w:rsidRDefault="008C34D5" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Participates in leadership strategic planning meetings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7656899A" w14:textId="77777777" w:rsidR="008C34D5" w:rsidRPr="00FC7658" w:rsidRDefault="008C34D5" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Provides expertise, direction and is responsible for the development of goals and objectives for educational programs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70E9E0F0" w14:textId="77777777" w:rsidR="008C34D5" w:rsidRPr="00FC7658" w:rsidRDefault="008C34D5" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Leads evidence-based practice initiatives.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57674B1A" w14:textId="72F47B40" w:rsidR="008C34D5" w:rsidRPr="00FC7658" w:rsidRDefault="008C34D5" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provides leadership coverage for patient care and nursing practice </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30B8FE49" w14:textId="77777777" w:rsidR="008C34D5" w:rsidRPr="00FC7658" w:rsidRDefault="008C34D5" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Participates in hiring, evaluations, discipline, corrective action plans and workplace investigations.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="44000831" w14:textId="6DADBE95" w:rsidR="008C34D5" w:rsidRPr="00FC7658" w:rsidRDefault="008C34D5" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Conducts annual and ongoing evaluation of nurses</w:t>
+      </w:r>
+      <w:r w:rsidR="006F6450" w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>and medical assistants and provides formal and informal feedback.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50471931" w14:textId="77777777" w:rsidR="008C34D5" w:rsidRPr="00FC7658" w:rsidRDefault="008C34D5" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Identifies learning needs and develops and implements programs for patient education within the area of specialization.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="529E3B06" w14:textId="77777777" w:rsidR="008C34D5" w:rsidRPr="00FC7658" w:rsidRDefault="008C34D5" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Facilitates the acquisition of advanced clinical skills in clinical staff nurses and graduate students through role modeling, practice, coaching and consultation in the clinical setting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B4B474C" w14:textId="77777777" w:rsidR="008C34D5" w:rsidRPr="008C34D5" w:rsidRDefault="008C34D5" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-          <w:snapToGrid w:val="0"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Participates in development of programs/systems to meet the requirements of state and federal regulatory agencies to ensure compliance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C34D5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B62B685" w14:textId="6DD7486F" w:rsidR="007D37A2" w:rsidRPr="007D37A2" w:rsidRDefault="007D37A2" w:rsidP="00E54A46">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="438AB848" w14:textId="77777777" w:rsidR="006C587C" w:rsidRPr="00FC7658" w:rsidRDefault="006C587C" w:rsidP="00E54A46">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk163817170"/>
+    </w:p>
+    <w:p w14:paraId="5C1A9E22" w14:textId="7F08CFD2" w:rsidR="00E54A46" w:rsidRPr="00FC7658" w:rsidRDefault="00E54A46" w:rsidP="00E54A46">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brigham and Women’s </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hospital</w:t>
+      </w:r>
+      <w:r w:rsidR="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Boston, MA </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="043167B4" w14:textId="2B16D015" w:rsidR="00E54A46" w:rsidRPr="00054C73" w:rsidRDefault="00275A8B" w:rsidP="00054C73">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="240"/>
         <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>8/</w:t>
+      </w:r>
+      <w:r w:rsidR="00E54A46" w:rsidRPr="00054C73">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>2020-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>12/</w:t>
+      </w:r>
+      <w:r w:rsidR="008E0A38" w:rsidRPr="00054C73">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>2021</w:t>
+      </w:r>
+      <w:r w:rsidR="00E54A46" w:rsidRPr="00054C73">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E54A46" w:rsidRPr="00054C73">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Dialysis Services</w:t>
+      </w:r>
+      <w:r w:rsidR="00E54A46" w:rsidRPr="00054C73">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E54A46" w:rsidRPr="00054C73">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E54A46" w:rsidRPr="00054C73">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E54A46" w:rsidRPr="00054C73">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00065E8E" w:rsidRPr="00054C73">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 </w:t>
+      </w:r>
+      <w:r w:rsidR="00721D49" w:rsidRPr="00054C73">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidR="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E54A46" w:rsidRPr="00054C73">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Nurse Manager</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="766426B3" w14:textId="2ED27D98" w:rsidR="00C044D7" w:rsidRPr="00721D49" w:rsidRDefault="00065E8E" w:rsidP="00721D49">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Coordinate</w:t>
+      </w:r>
+      <w:r w:rsidR="00C044D7" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and expedite clinical operations including, but not limited to: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B2D97B6" w14:textId="77777777" w:rsidR="004C51BF" w:rsidRPr="00FC7658" w:rsidRDefault="00C044D7" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Directs, delegates and monitors quality of care delivered by the health care team. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F221688" w14:textId="4A0F9D3E" w:rsidR="00C044D7" w:rsidRPr="00FC7658" w:rsidRDefault="004C51BF" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Responsible for budget and staffing for 23 </w:t>
+      </w:r>
+      <w:r w:rsidR="006F6450" w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>FTE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C044D7" w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04369763" w14:textId="20D87DCE" w:rsidR="00FB6C37" w:rsidRPr="00FC7658" w:rsidRDefault="00FB6C37" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Managed all phases of care cycle for critically ill hemodialysis patients</w:t>
+      </w:r>
+      <w:r w:rsidR="006F6DF4" w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> including placement, case </w:t>
+      </w:r>
+      <w:r w:rsidR="0084256D" w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>management.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D5B386F" w14:textId="2A7DF7F8" w:rsidR="00FB6C37" w:rsidRPr="00FC7658" w:rsidRDefault="00FB6C37" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ensured readiness for JCAHO survey by maintaining stringent quality standards </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>and safety precautions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F90E8D8" w14:textId="53BD59D8" w:rsidR="00FB6C37" w:rsidRPr="00FC7658" w:rsidRDefault="00FB6C37" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Planned and executed trainings for continuing research on hemodialysis modalities. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35417D3D" w14:textId="5CF0A21D" w:rsidR="00FB6C37" w:rsidRPr="00FC7658" w:rsidRDefault="00FB6C37" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Led numerous staff development training programs and seminars. Conducted educational programs on a broad range of topics, including </w:t>
+      </w:r>
+      <w:r w:rsidR="0084256D" w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>hemodialysis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> education and policies and procedures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A969CD4" w14:textId="27909876" w:rsidR="00FB6C37" w:rsidRPr="00FC7658" w:rsidRDefault="00FB6C37" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Authored new hire orientation packet credited with improving quality and education of staff </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="718B0B20" w14:textId="767CBD7A" w:rsidR="00FB6C37" w:rsidRPr="00FC7658" w:rsidRDefault="00FB6C37" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Standardized procedures and improved efficiency of surgical room setup through major cataloging effort covering all surgical services equipment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79C72B28" w14:textId="77777777" w:rsidR="00C044D7" w:rsidRPr="00FC7658" w:rsidRDefault="00C044D7" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Functions within and across interdisciplinary teams in a manner that promotes coordination, mutual respect and timely response to the patient's health care needs. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BD966B9" w14:textId="77777777" w:rsidR="004C51BF" w:rsidRDefault="004C51BF" w:rsidP="004C51BF">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004A3679">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F82AABE" w14:textId="77777777" w:rsidR="00721D49" w:rsidRDefault="00721D49" w:rsidP="00721D49">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BF97292" w14:textId="2E00CB44" w:rsidR="00721D49" w:rsidRPr="00FC7658" w:rsidRDefault="00721D49" w:rsidP="00721D49">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Massachusetts General Hospital</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Boston, MA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BAD0F99" w14:textId="5A98244F" w:rsidR="00721D49" w:rsidRPr="00FC7658" w:rsidRDefault="00275A8B" w:rsidP="00721D49">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="3428E95D" w14:textId="682FB405" w:rsidR="00B25E8E" w:rsidRPr="004A3679" w:rsidRDefault="00B25E8E" w:rsidP="00026FD1">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>5/</w:t>
+      </w:r>
+      <w:r w:rsidR="00721D49" w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015- present            </w:t>
+      </w:r>
+      <w:r w:rsidR="00721D49" w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> Emergency Department </w:t>
+      </w:r>
+      <w:r w:rsidR="00721D49" w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00721D49" w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00721D49" w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00721D49" w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Registered Nurse, Advanced Clinician</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="493C4223" w14:textId="77777777" w:rsidR="00721D49" w:rsidRPr="00FC7658" w:rsidRDefault="00721D49" w:rsidP="00721D49">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Provide emergency trauma care in Level 1 Trauma Center.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27C22596" w14:textId="77777777" w:rsidR="00721D49" w:rsidRPr="00FC7658" w:rsidRDefault="00721D49" w:rsidP="00721D49">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expert triage, assessment and treatment of various conditions, diseases, wounds and infections </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E28C268" w14:textId="77777777" w:rsidR="00721D49" w:rsidRPr="00FC7658" w:rsidRDefault="00721D49" w:rsidP="00721D49">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Manage all phases of care cycle for critically ill infants, pediatric and adult patients. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CB70498" w14:textId="77777777" w:rsidR="00721D49" w:rsidRPr="00FC7658" w:rsidRDefault="00721D49" w:rsidP="00721D49">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Ensure provision of quality emergency medical care to patients requiring emergency treatment in accordance of physician orders, policy and standards of practice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74381BE0" w14:textId="77777777" w:rsidR="00721D49" w:rsidRPr="00FC7658" w:rsidRDefault="00721D49" w:rsidP="00721D49">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Evaluate episodic and acute responses to broad classifications of physical or psychosocial issues.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2792465B" w14:textId="77777777" w:rsidR="00721D49" w:rsidRDefault="00721D49" w:rsidP="00721D49">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Personal Protective Equipment Subject Matter Expert</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CF96905" w14:textId="77777777" w:rsidR="00721D49" w:rsidRPr="00FC7658" w:rsidRDefault="00721D49" w:rsidP="00721D49">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F446230" w14:textId="53E0AFD2" w:rsidR="00571A23" w:rsidRPr="00721D49" w:rsidRDefault="00275A8B" w:rsidP="00721D49">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>5/</w:t>
+      </w:r>
+      <w:r w:rsidR="00571A23" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>8/</w:t>
+      </w:r>
+      <w:r w:rsidR="00E54A46" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>2020</w:t>
+      </w:r>
+      <w:r w:rsidR="00571A23" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00571A23" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">The Center for Global Health </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3557" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00571A23" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="007A7D6B" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007A7D6B" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>International Nurse Program Manager</w:t>
+      </w:r>
+      <w:r w:rsidR="00571A23" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D77C558" w14:textId="3DDA9E4C" w:rsidR="00571A23" w:rsidRPr="00721D49" w:rsidRDefault="006C587C" w:rsidP="00571A23">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00571A23" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">evelop, oversee and coordinate programs targeted at enhancing the nursing profession at MGH-collaborating sites in developing countries to improve clinical care through education and training activities which engage both in-country leaders and MGH/Partners leaders. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76DAAF2F" w14:textId="77777777" w:rsidR="00571A23" w:rsidRPr="00FC7658" w:rsidRDefault="00571A23" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Helps direct and coordinate with academic and health care institutions to support nursing programs and partnerships at MGH-sponsored international sites to strengthen the role of nursing in healthcare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E7FA5C5" w14:textId="77777777" w:rsidR="00571A23" w:rsidRPr="00FC7658" w:rsidRDefault="00571A23" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Identifies and catalogues the resources within the MGH and Partners that can be leveraged to begin and sustain new global nursing initiatives.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42074E9B" w14:textId="4E58C962" w:rsidR="00571A23" w:rsidRPr="00FC7658" w:rsidRDefault="00571A23" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Represents nursing at MGH service partnership meetings and ensure nursing perspective is included in program discussions and </w:t>
+      </w:r>
+      <w:r w:rsidR="0084256D" w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>decisions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D5F7A8F" w14:textId="1D4768FF" w:rsidR="00571A23" w:rsidRPr="00FC7658" w:rsidRDefault="00571A23" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Promotes global nursing through written materials and presentations to MGH nursing </w:t>
+      </w:r>
+      <w:r w:rsidR="0084256D" w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>community.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42ED8928" w14:textId="09E2E38F" w:rsidR="00571A23" w:rsidRPr="00FC7658" w:rsidRDefault="00571A23" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Supports strategic planning effort and follow up on tasks that result from planning </w:t>
+      </w:r>
+      <w:r w:rsidR="0084256D" w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>meetings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DB388C4" w14:textId="77777777" w:rsidR="00571A23" w:rsidRPr="00FC7658" w:rsidRDefault="00571A23" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Participates in the selection of nurse awardees when fellowship or travel opportunities arise. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B929ABF" w14:textId="77777777" w:rsidR="00571A23" w:rsidRPr="00FC7658" w:rsidRDefault="00571A23" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Develops and administer nursing clinical care quality measurement and evaluation in collaboration with site-based nurses and management. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22477F89" w14:textId="77777777" w:rsidR="00571A23" w:rsidRPr="00FC7658" w:rsidRDefault="00571A23" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Provides clinical expertise for appropriate and sensitive nurse training curriculum and material development.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BF45EB2" w14:textId="534AE380" w:rsidR="00571A23" w:rsidRPr="00FC7658" w:rsidRDefault="00571A23" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Collaborates with the development team on fundraising for nursing initiatives. </w:t>
+      </w:r>
+      <w:r w:rsidR="0084256D" w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Including</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> grant writing, donor engagement and</w:t>
+      </w:r>
+      <w:r w:rsidR="0084256D" w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">advocacy work. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E1A7C8" w14:textId="5BBB36F1" w:rsidR="00571A23" w:rsidRPr="00FC7658" w:rsidRDefault="00571A23" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Collaborates with partner organizations and institutions to promote the role of nurses in global health </w:t>
+      </w:r>
+      <w:r w:rsidR="0084256D" w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>delivery.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63EE8AAE" w14:textId="77777777" w:rsidR="00571A23" w:rsidRPr="00FC7658" w:rsidRDefault="00571A23" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="514B2C0C" w14:textId="3E039DB3" w:rsidR="00116B01" w:rsidRPr="00721D49" w:rsidRDefault="00275A8B" w:rsidP="00721D49">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>6/</w:t>
+      </w:r>
+      <w:r w:rsidR="00116B01" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>2020</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>-8/2020</w:t>
+      </w:r>
+      <w:r w:rsidR="00116B01" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00116B01" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005102C0" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Covid Inn</w:t>
+      </w:r>
+      <w:r w:rsidR="005102C0" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005102C0" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005102C0" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005102C0" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005102C0" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007E497A" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00116B01" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Nurse Manager</w:t>
+      </w:r>
+      <w:r w:rsidR="005102C0" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Temporary redeployment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BE5A558" w14:textId="77777777" w:rsidR="00116B01" w:rsidRPr="00721D49" w:rsidRDefault="00825412" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provide Nursing </w:t>
+      </w:r>
+      <w:r w:rsidR="005102C0" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>oversight</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidR="005102C0" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>staff and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> patients admitted to The Inn. These are residents of multiple cities identified as high risk for infection, be positive for COVID-19, and be living in a situation where there are significant challenges for isolation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44050AC4" w14:textId="4F09A4F1" w:rsidR="005102C0" w:rsidRPr="00FC7658" w:rsidRDefault="005102C0" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Management of wrap-around services for the location including security, food services, infection control and medical liaison. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40099295" w14:textId="2BB40EC6" w:rsidR="006F6DF4" w:rsidRPr="00FC7658" w:rsidRDefault="006F6DF4" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Case management including transportation, placement in long-term care facility, long term housing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="439813FF" w14:textId="77777777" w:rsidR="00956737" w:rsidRDefault="00956737" w:rsidP="00B91237">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk159502754"/>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="056E48B9" w14:textId="77777777" w:rsidR="00B91237" w:rsidRDefault="00B91237" w:rsidP="004F138E">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72E88864" w14:textId="77777777" w:rsidR="007A7D6B" w:rsidRPr="00FC7658" w:rsidRDefault="007A7D6B" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sky Nurses</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DC56474" w14:textId="01DFB44B" w:rsidR="007A7D6B" w:rsidRPr="00721D49" w:rsidRDefault="007A7D6B" w:rsidP="00721D49">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>1/2018-</w:t>
+      </w:r>
+      <w:r w:rsidR="00065E8E" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>9/202</w:t>
+      </w:r>
+      <w:r w:rsidR="0000178C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Critical Care Nurse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78ABA75B" w14:textId="2C81FE00" w:rsidR="007A7D6B" w:rsidRPr="00721D49" w:rsidRDefault="007A7D6B" w:rsidP="00721D49">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As a member of this full-service Global Medical Escort </w:t>
+      </w:r>
+      <w:r w:rsidR="00F47A8C" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Company, provide</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> medical services for patients that need </w:t>
+      </w:r>
+      <w:r w:rsidR="0084256D" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">critical care </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">assistance during a commercial or private flight throughout the US and abroad.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C403981" w14:textId="77777777" w:rsidR="007A7D6B" w:rsidRDefault="007A7D6B" w:rsidP="007A7D6B">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76EAF5FB" w14:textId="77777777" w:rsidR="007A7D6B" w:rsidRPr="00FC7658" w:rsidRDefault="007A7D6B" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>National Disaster Medical System (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NDMS)   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Disaster Medical Assistance Team (DMAT) MA-1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Boston, MA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EEBA295" w14:textId="77777777" w:rsidR="007A7D6B" w:rsidRPr="00721D49" w:rsidRDefault="007A7D6B" w:rsidP="00721D49">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4/2015- present       Nurse </w:t>
+      </w:r>
+      <w:r w:rsidR="00F47A8C" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Specialist /</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Aeromedical Evacuation Critical Care Team</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A7CCE7D" w14:textId="3F407801" w:rsidR="00054C73" w:rsidRDefault="00054C73" w:rsidP="00054C73">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="240"/>
-        <w:contextualSpacing/>
-[...129 lines deleted...]
-    <w:p w14:paraId="1CDD2804" w14:textId="319086BF" w:rsidR="004C5691" w:rsidRPr="004A3679" w:rsidRDefault="00D36B8D" w:rsidP="00026FD1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00054C73">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Serves to provide leadership, direction, and supervision of nursing care operations when activated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00054C73">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Supervises performance of nursing care provided by technical staff to persons injured by disasters and major emergencies. Works collaboratively with medical officers, administrative officers, and other staff in the organization and management of disaster operations and facilities. Identifies and assesses needs, trends, issues, and developments which will have impact on nursing services. Serves as the focal point for the identification and analysis of problems and issues affecting nursing services and recommends actions to overcome them. Ensures compliance with established procedures and protocols including maintaining professional nursing standards.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2474720D" w14:textId="3E5CA72C" w:rsidR="004A3499" w:rsidRPr="00054C73" w:rsidRDefault="004A3499" w:rsidP="00054C73">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="240"/>
-        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Activations: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20C90679" w14:textId="2368A4F9" w:rsidR="00EB7498" w:rsidRPr="00FC7658" w:rsidRDefault="00EB7498" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">March 2020 Site Manager for 50 person isolation </w:t>
+      </w:r>
+      <w:r w:rsidR="00054C73">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>unit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at Dobbins Air Force Base- Covid Response</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B0A095A" w14:textId="77777777" w:rsidR="00EB7498" w:rsidRPr="00FC7658" w:rsidRDefault="00EB7498" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>February 2020 Aeromedical Evacuation mission for Covid positive patients on Diamond Princess Cruise ship</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B15A0C8" w14:textId="5429F090" w:rsidR="00EB7498" w:rsidRPr="00FC7658" w:rsidRDefault="00EB7498" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">September 2019- </w:t>
+      </w:r>
+      <w:r w:rsidR="00054C73">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>ctivation for Hurricane Dorian/ Bahamas response coordination, GA, NC, FL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77C5DF63" w14:textId="77777777" w:rsidR="007A7D6B" w:rsidRPr="00FC7658" w:rsidRDefault="007A7D6B" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>December 2018 – activation for Health and Medical Task Force (HTML) in support of President George H.W. Bush funeral</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D17C4C9" w14:textId="77777777" w:rsidR="007A7D6B" w:rsidRPr="00FC7658" w:rsidRDefault="007A7D6B" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>October 2018- activation for Hurricane Michael response coordination in Panama City, FL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13E53B8C" w14:textId="77777777" w:rsidR="007A7D6B" w:rsidRPr="00FC7658" w:rsidRDefault="007A7D6B" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>September -October 2017 - activation for Hurricane Maria response coordination in San Juan, Puerto Rico</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C2A2C52" w14:textId="77777777" w:rsidR="007A7D6B" w:rsidRPr="00FC7658" w:rsidRDefault="007A7D6B" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>October 2016 – activation for Hurricane Matthew response coordination VA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="551C5CD5" w14:textId="77777777" w:rsidR="007A7D6B" w:rsidRPr="007A7D6B" w:rsidRDefault="007A7D6B" w:rsidP="007A7D6B">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-          <w:snapToGrid w:val="0"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="004A3679">
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C223484" w14:textId="77777777" w:rsidR="007A7D6B" w:rsidRPr="00FC7658" w:rsidRDefault="007A7D6B" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Massachusetts General Hospital</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB3557" w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Boston, MA </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07457D54" w14:textId="718D22DA" w:rsidR="00792491" w:rsidRPr="00721D49" w:rsidRDefault="00275A8B" w:rsidP="00721D49">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>5/</w:t>
+      </w:r>
+      <w:r w:rsidR="0099489D" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>11/</w:t>
+      </w:r>
+      <w:r w:rsidR="00B91237" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>2018</w:t>
+      </w:r>
+      <w:r w:rsidR="0099489D" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Center for Disaster Medicine </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3557" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB3557" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB3557" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB3557" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB3557" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0099489D" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Clinical Nurse Specialist</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FE5BD09" w14:textId="77777777" w:rsidR="00031377" w:rsidRPr="00721D49" w:rsidRDefault="00792491" w:rsidP="00721D49">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As a member of the Executive Team oversee all preparedness and emergency management efforts at MGH.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B91BA9D" w14:textId="77777777" w:rsidR="00792491" w:rsidRPr="00FC7658" w:rsidRDefault="00792491" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Assist other healthcare systems regionally, nationally and internationally with their efforts to prepare for, respond to, and recover from disasters and other major incidents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20B109A8" w14:textId="00BF1240" w:rsidR="00031377" w:rsidRPr="00FC7658" w:rsidRDefault="005362A3" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Managed the MGH Biothreats </w:t>
+      </w:r>
+      <w:r w:rsidR="00031377" w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">esponse program. This consisted of recruiting, training and maintaining a 133-person team responsible for the care of the patient under investigation or confirmed with Ebola Virus Disease or other High Consequence Infectious Disease. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D2BCF2E" w14:textId="7610E9C7" w:rsidR="00324167" w:rsidRPr="00FC7658" w:rsidRDefault="00324167" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Developed protocol for administration of convalescent plasma for treatment of Ebola Virus Disease</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42CC25CF" w14:textId="77777777" w:rsidR="00031377" w:rsidRPr="00FC7658" w:rsidRDefault="00031377" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Responsible for the coordination of training for 23 faculty and 400 staff members in Personal Protective Equipment and donning and doffing procedures. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CD33D62" w14:textId="77777777" w:rsidR="00031377" w:rsidRPr="00FC7658" w:rsidRDefault="00031377" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Attended Biothreats </w:t>
+      </w:r>
+      <w:r w:rsidR="008F55D0" w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Mgmt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Courses – UNMC, Omaha, NE, Emory University, Atlanta, GA. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EE6A182" w14:textId="77777777" w:rsidR="00031377" w:rsidRPr="00FC7658" w:rsidRDefault="00031377" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Nursing Liaison for Site assessment team for Ebola Readiness under NETEC (National Ebola Training and Education Consortium)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30CEC7F4" w14:textId="77777777" w:rsidR="00031377" w:rsidRPr="00FC7658" w:rsidRDefault="00031377" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Attended Symposium on The Global Response to Emerging Infections BIDMC Fellowship</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07D9994F" w14:textId="77777777" w:rsidR="0099489D" w:rsidRPr="00170F69" w:rsidRDefault="0099489D" w:rsidP="00A33F9A">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:ind w:left="540" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41DB31FB" w14:textId="77777777" w:rsidR="0099489D" w:rsidRPr="00721D49" w:rsidRDefault="0099489D" w:rsidP="00721D49">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11195290" w14:textId="7863DE38" w:rsidR="001E2A2A" w:rsidRPr="00721D49" w:rsidRDefault="00275A8B" w:rsidP="00721D49">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>5/</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3878" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010-present              </w:t>
+      </w:r>
+      <w:r w:rsidR="00792491" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MGH </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE503E" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Center for Global Health</w:t>
+      </w:r>
+      <w:r w:rsidR="00571A23" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00147240" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-Global Disaster Response Team    </w:t>
+      </w:r>
+      <w:r w:rsidR="007A7D6B" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> Registered Nurse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="138112C4" w14:textId="77777777" w:rsidR="00147240" w:rsidRPr="00FC7658" w:rsidRDefault="00147240" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provided medical support for Afghan Refugee transport flights 2021 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59B9A25F" w14:textId="77777777" w:rsidR="00AE503E" w:rsidRPr="00FC7658" w:rsidRDefault="00AE503E" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Supported disaster medical relief during aftermath of Nepal earthquake</w:t>
+      </w:r>
+      <w:r w:rsidR="00B843DE" w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2015</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4197070E" w14:textId="77777777" w:rsidR="00147240" w:rsidRPr="00FC7658" w:rsidRDefault="00147240" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Provided Hazmat Education /PPE Training Jordan/ Turkey 2013</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59F6772E" w14:textId="77777777" w:rsidR="00241D0D" w:rsidRPr="00FC7658" w:rsidRDefault="00241D0D" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Completed Missioncraft 2015</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F470A68" w14:textId="77777777" w:rsidR="00241D0D" w:rsidRPr="00FC7658" w:rsidRDefault="00241D0D" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- 1-week intensive workshop presents best practices for health personnel in international disaster relief operations, to provide the experienced </w:t>
+      </w:r>
+      <w:r w:rsidR="000C54BF" w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>responder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with a comprehensive set of skills in disaster management, clinical appreciation as well as public health competencies necessary for effective leadership and management in the humanitarian space</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43672ACC" w14:textId="77777777" w:rsidR="001E2A2A" w:rsidRPr="004A3679" w:rsidRDefault="001E2A2A" w:rsidP="004F138E">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-          <w:snapToGrid w:val="0"/>
-[...6 lines deleted...]
-      <w:r w:rsidR="004C5691" w:rsidRPr="004A3679">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E1A6FA" w14:textId="7EAE6095" w:rsidR="007A1CD3" w:rsidRPr="00721D49" w:rsidRDefault="004B4323" w:rsidP="00721D49">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>5/</w:t>
+      </w:r>
+      <w:r w:rsidR="007A1CD3" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2005 – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>5/</w:t>
+      </w:r>
+      <w:r w:rsidR="00956737" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>2021</w:t>
+      </w:r>
+      <w:r w:rsidR="007A1CD3" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3557" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007A1CD3" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MGH Hazmat Team </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3557" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB3557" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB3557" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB3557" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB3557" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB3557" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Blue Team Supervisor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56CFC0FA" w14:textId="77777777" w:rsidR="007A1CD3" w:rsidRPr="00FC7658" w:rsidRDefault="007A1CD3" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Educator for Med Sled evacuation training during Operation Urban Shield 2014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B2B0FD5" w14:textId="77777777" w:rsidR="007A1CD3" w:rsidRPr="00FC7658" w:rsidRDefault="007A1CD3" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Participant –HERT training Center for Domestic Preparedness, Anniston, AL 2014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E0B567D" w14:textId="77777777" w:rsidR="007A1CD3" w:rsidRPr="00FC7658" w:rsidRDefault="007A1CD3" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Participant – Urban Shield</w:t>
+      </w:r>
+      <w:r w:rsidR="005C1055" w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / Native Storm</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5401D9D8" w14:textId="77777777" w:rsidR="004A5475" w:rsidRPr="00721D49" w:rsidRDefault="004A5475" w:rsidP="00031377">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="660F048A" w14:textId="4DAC50BE" w:rsidR="00EA534A" w:rsidRPr="00721D49" w:rsidRDefault="00275A8B" w:rsidP="00721D49">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>4/</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD5A26" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>2010</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA534A" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>5/</w:t>
+      </w:r>
+      <w:r w:rsidR="001E2A2A" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>2015</w:t>
+      </w:r>
+      <w:r w:rsidR="0099489D" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidR="009654DD" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> White 10, General Medical Unit</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3557" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB3557" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB3557" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB3557" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB3557" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Clinical Nurse Specialist</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="692E1080" w14:textId="43219992" w:rsidR="0043162A" w:rsidRPr="004A3679" w:rsidRDefault="0043162A" w:rsidP="00B04581">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48515E64" w14:textId="7B0D5964" w:rsidR="00FC7658" w:rsidRPr="00721D49" w:rsidRDefault="00324167" w:rsidP="00D47088">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Provide</w:t>
+      </w:r>
+      <w:r w:rsidR="00D47088" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> expert </w:t>
+      </w:r>
+      <w:r w:rsidR="0043162A" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>wound care, education and teaching of a variety of diagnosis in the care of the c</w:t>
+      </w:r>
+      <w:r w:rsidR="00092570" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>omplex medical patient.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7658" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Served as a mentor and role model in teaching new procedures and changes in clinical guidelines. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="411A8E6B" w14:textId="77777777" w:rsidR="00092570" w:rsidRPr="00FC7658" w:rsidRDefault="00092570" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Assisted development and piloting of research trials including</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32D68706" w14:textId="77777777" w:rsidR="00092570" w:rsidRPr="00FC7658" w:rsidRDefault="00092570" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Delirium vs. Insomnia study</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B06B716" w14:textId="77777777" w:rsidR="00092570" w:rsidRPr="00FC7658" w:rsidRDefault="00092570" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Fall Prevention equipment trial</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BAAB2E3" w14:textId="77777777" w:rsidR="00092570" w:rsidRPr="00FC7658" w:rsidRDefault="00092570" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="007246B2" w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>estraint reduction equipment pilot</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FBEC4D6" w14:textId="3BA0CA4F" w:rsidR="007246B2" w:rsidRPr="007B125A" w:rsidRDefault="001107DA" w:rsidP="00866C78">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B125A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>IPASS pilot unit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66287969" w14:textId="77777777" w:rsidR="00092570" w:rsidRPr="00D47088" w:rsidRDefault="00914F4A" w:rsidP="00D47088">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D47088">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Promoted the professional advancement of staff nurses through the Clinical Recognition Program and in obtaining specialty certification.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39C692DA" w14:textId="77777777" w:rsidR="00092570" w:rsidRPr="00D47088" w:rsidRDefault="00092570" w:rsidP="00D47088">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D47088">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Instrumental in managing change of practice (EBP) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11FC89A5" w14:textId="77777777" w:rsidR="0073733B" w:rsidRDefault="00092570" w:rsidP="00D47088">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D47088">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Oriented 22 new graduate staff nurses</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76BBA863" w14:textId="24125EB4" w:rsidR="007B125A" w:rsidRPr="00D47088" w:rsidRDefault="007B125A" w:rsidP="00D47088">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Recognized as the first licensed CNS in the state of Massachusetts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20392741" w14:textId="77777777" w:rsidR="002D7B4A" w:rsidRPr="00721D49" w:rsidRDefault="002D7B4A" w:rsidP="00367A45">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BA3B7D0" w14:textId="66DE7E8B" w:rsidR="002D7B4A" w:rsidRPr="00721D49" w:rsidRDefault="00275A8B" w:rsidP="004F138E">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>7/</w:t>
+      </w:r>
+      <w:r w:rsidR="002D7B4A" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2005 – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>4/</w:t>
+      </w:r>
+      <w:r w:rsidR="002D7B4A" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>2010                White 11, General Medical Unit</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3557" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004C291F" w:rsidRPr="004A3679">
+      <w:r w:rsidR="00CB3557" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB3557" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB3557" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Staff RN, Advanced Clinician </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62CF802D" w14:textId="77777777" w:rsidR="002D7B4A" w:rsidRPr="00721D49" w:rsidRDefault="002D7B4A" w:rsidP="00D47088">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Provided direct patient care acutely ill patients on a 24-bed unit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D75217A" w14:textId="77777777" w:rsidR="002D7B4A" w:rsidRPr="00D47088" w:rsidRDefault="002D7B4A" w:rsidP="00D47088">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D47088">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Served as Resource nurse overseeing unit operations and patient throughput on a shift-by-shift basis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21922B13" w14:textId="0700982E" w:rsidR="002D7B4A" w:rsidRPr="00D47088" w:rsidRDefault="002D7B4A" w:rsidP="00D47088">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D47088">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Oriented new Graduate Nurses, Travel Nurses, and Senior Nursing Students.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CDAE3F8" w14:textId="171139BD" w:rsidR="00FE2347" w:rsidRPr="00D47088" w:rsidRDefault="00FE2347" w:rsidP="00D47088">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D47088">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provided teaching and </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE50F8" w:rsidRPr="00D47088">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">complex </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D47088">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>discharge planning to patients and families</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F8B4500" w14:textId="77777777" w:rsidR="00AC5C7E" w:rsidRPr="004A3679" w:rsidRDefault="00AC5C7E" w:rsidP="004F138E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CE30DAF" w14:textId="77777777" w:rsidR="00AC5C7E" w:rsidRPr="00721D49" w:rsidRDefault="00C2334A" w:rsidP="00721D49">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>5/2001 – 6/2005</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-      <w:r w:rsidR="00065E8E">
+        <w:t>Blake 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3557" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F55D0" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Yawkey</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8 </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC5C7E" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oncology </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3557" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB3557" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB3557" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB3557" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Patient Services Coordinator III     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D90AFA4" w14:textId="671FB1DD" w:rsidR="00AC5C7E" w:rsidRPr="00D47088" w:rsidRDefault="00AC5C7E" w:rsidP="00D47088">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D47088">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Provide patient support in the outpatient Infusion Unit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45F75CE0" w14:textId="079F1566" w:rsidR="00FE2347" w:rsidRPr="00D47088" w:rsidRDefault="00FE2347" w:rsidP="00D47088">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D47088">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordination of  transportation and discharges services for patients </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42AF01D7" w14:textId="77777777" w:rsidR="00F93A51" w:rsidRDefault="00F93A51" w:rsidP="00F93A51">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-          <w:snapToGrid w:val="0"/>
-[...6 lines deleted...]
-      <w:r w:rsidR="00065E8E" w:rsidRPr="004A3679">
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EE67816" w14:textId="77777777" w:rsidR="00F93A51" w:rsidRPr="00FC7658" w:rsidRDefault="00F93A51" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A99BBCE" w14:textId="77777777" w:rsidR="00CC4430" w:rsidRPr="00FC7658" w:rsidRDefault="00CC4430" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Emergency Preparedness Institute, Inc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00361723" w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00361723" w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Massachusetts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76C6C98A" w14:textId="77777777" w:rsidR="00CC4430" w:rsidRPr="00721D49" w:rsidRDefault="00CC4430" w:rsidP="00721D49">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>1/2015-present</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3878" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Instructor</w:t>
+      </w:r>
+      <w:r w:rsidR="00D302CB" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="432EAF24" w14:textId="77777777" w:rsidR="00CC4430" w:rsidRPr="00D47088" w:rsidRDefault="00CC4430" w:rsidP="00D47088">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D47088">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provide educational programs specific to the needs of emergency responders </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7101C33B" w14:textId="77777777" w:rsidR="00CC4430" w:rsidRPr="00D47088" w:rsidRDefault="00CC4430" w:rsidP="00D47088">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D47088">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provide medical training to identified communities in need worldwide. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BAB8F63" w14:textId="77777777" w:rsidR="00CC4430" w:rsidRPr="00D47088" w:rsidRDefault="00CC4430" w:rsidP="00D47088">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D47088">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Tactical Combat Casualty Care – Pre-Hospital Trauma Life Support (PHTLS) Based Program National Association of Emergency Medical Technicians (NAEMT) Massachusetts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FA8CAF7" w14:textId="77777777" w:rsidR="00CC4430" w:rsidRPr="004A3679" w:rsidRDefault="00CC4430" w:rsidP="004F138E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-          <w:snapToGrid w:val="0"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="797F4543" w14:textId="77777777" w:rsidR="00C2334A" w:rsidRPr="00FC7658" w:rsidRDefault="00C2334A" w:rsidP="00721D49">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Benchmarking Partners/ Surgency, Inc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22910BE2" w14:textId="77777777" w:rsidR="00AC5C7E" w:rsidRPr="00721D49" w:rsidRDefault="00AC5C7E" w:rsidP="00721D49">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>5/2000 - 12/2000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">                              </w:t>
-[...23 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">   Operations Manager</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3181B059" w14:textId="77777777" w:rsidR="00AC5C7E" w:rsidRPr="00D47088" w:rsidRDefault="00AC5C7E" w:rsidP="00D47088">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
         <w:spacing w:before="240"/>
-        <w:contextualSpacing/>
-[...84 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D47088">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provided operations support for a team of 30+ </w:t>
+      </w:r>
+      <w:r w:rsidR="001D7E73" w:rsidRPr="00D47088">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D47088">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>eight-month engagement with Cisco Systems in San Jose, CA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5757189A" w14:textId="77777777" w:rsidR="00834627" w:rsidRPr="00721D49" w:rsidRDefault="00AC5C7E" w:rsidP="00721D49">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>1/2000 - 5/2000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidR="00B42026" w:rsidRPr="004A3679">
+      <w:r w:rsidR="00EE3878" w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00721D49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Program Director</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4357B6B8" w14:textId="77777777" w:rsidR="00E62B27" w:rsidRPr="00D47088" w:rsidRDefault="00834627" w:rsidP="00D47088">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D47088">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Coordination of executive-led</w:t>
+      </w:r>
+      <w:r w:rsidR="00C2334A" w:rsidRPr="00D47088">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> round table course at Massachusetts Institute of </w:t>
+      </w:r>
+      <w:r w:rsidR="00504843" w:rsidRPr="00D47088">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Technology for</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC5C7E" w:rsidRPr="00D47088">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> executives and graduate students, entitled “Value Networks for the Digital Economy.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17098477" w14:textId="77777777" w:rsidR="00A140DE" w:rsidRPr="004A3679" w:rsidRDefault="00A140DE" w:rsidP="00936B17">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-          <w:snapToGrid w:val="0"/>
-[...149 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="632B97FA" w14:textId="77777777" w:rsidR="00EA534A" w:rsidRPr="00FC7658" w:rsidRDefault="00EA534A" w:rsidP="00FC7658">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...736 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7658">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...5873 lines deleted...]
-        </w:rPr>
         <w:t>ACADEMIC APPOINTMENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B5B82F0" w14:textId="3C862C14" w:rsidR="007D37A2" w:rsidRDefault="007D37A2" w:rsidP="004C7BA0">
+    <w:p w14:paraId="4B5B82F0" w14:textId="3C862C14" w:rsidR="007D37A2" w:rsidRPr="00275A8B" w:rsidRDefault="007D37A2" w:rsidP="004C7BA0">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275A8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>2022- present</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00275A8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Nurse Fellow – MGH Center for Global Health </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E34A831" w14:textId="541032D5" w:rsidR="004C7BA0" w:rsidRPr="004A3679" w:rsidRDefault="004C7BA0" w:rsidP="004C7BA0">
+    <w:p w14:paraId="2E34A831" w14:textId="06A1B3C7" w:rsidR="004C7BA0" w:rsidRPr="00275A8B" w:rsidRDefault="004C7BA0" w:rsidP="004C7BA0">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275A8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>2014</w:t>
       </w:r>
-      <w:r w:rsidR="00B25E8E" w:rsidRPr="004A3679">
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00B25E8E" w:rsidRPr="00275A8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="0021416C" w:rsidRPr="00275A8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>2023</w:t>
+      </w:r>
+      <w:r w:rsidR="001D7E73" w:rsidRPr="00275A8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">                  </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A3679">
-[...8 lines deleted...]
-    <w:p w14:paraId="35251CF1" w14:textId="77777777" w:rsidR="008A55DC" w:rsidRPr="004A3679" w:rsidRDefault="008A55DC" w:rsidP="008A55DC">
+      <w:r w:rsidRPr="00275A8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Clinical Advisor – Massachusetts Board of Registration in Nursing (Board) Nursing Practice Advisory </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35251CF1" w14:textId="6C44BC58" w:rsidR="008A55DC" w:rsidRPr="00275A8B" w:rsidRDefault="008A55DC" w:rsidP="008A55DC">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275A8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">2011 </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A3679">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00275A8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004A3679">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00275A8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004A3679">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00275A8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275A8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Faculty of Record – </w:t>
+      </w:r>
+      <w:r w:rsidR="00513B47" w:rsidRPr="00275A8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Master of Science Nursing/ DEN NSG 660</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45A07684" w14:textId="21E5873A" w:rsidR="008A55DC" w:rsidRPr="00275A8B" w:rsidRDefault="008A55DC" w:rsidP="00CA3665">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275A8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Faculty of Record – </w:t>
-[...23 lines deleted...]
-          <w:szCs w:val="22"/>
+      </w:r>
+      <w:r w:rsidRPr="00275A8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004A3679">
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00275A8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
         <w:t>MGH Institute for Health Professions, Boston, MA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37EF7E4B" w14:textId="77777777" w:rsidR="00EA534A" w:rsidRPr="004A3679" w:rsidRDefault="004E0B78">
+    <w:p w14:paraId="37EF7E4B" w14:textId="77777777" w:rsidR="00EA534A" w:rsidRPr="00275A8B" w:rsidRDefault="004E0B78">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275A8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">2009 – </w:t>
       </w:r>
-      <w:r w:rsidR="008A55DC" w:rsidRPr="004A3679">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="008A55DC" w:rsidRPr="00275A8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>2011</w:t>
       </w:r>
-      <w:r w:rsidR="00936B17" w:rsidRPr="004A3679">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00936B17" w:rsidRPr="00275A8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00936B17" w:rsidRPr="004A3679">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00936B17" w:rsidRPr="00275A8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Clinical Instructor – Nursing for the Adult </w:t>
       </w:r>
-      <w:r w:rsidR="004046EC">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="004046EC" w:rsidRPr="00275A8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r w:rsidR="00936B17" w:rsidRPr="004A3679">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00936B17" w:rsidRPr="00275A8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Physical Health</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79CCE300" w14:textId="77777777" w:rsidR="00E62B27" w:rsidRPr="004A3679" w:rsidRDefault="00EA534A" w:rsidP="001D7E73">
+    <w:p w14:paraId="79CCE300" w14:textId="77777777" w:rsidR="00E62B27" w:rsidRPr="00275A8B" w:rsidRDefault="00EA534A" w:rsidP="001D7E73">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275A8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00275A8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00275A8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004E0B78" w:rsidRPr="00275A8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Simmons College, Boston, MA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="442D7C73" w14:textId="77777777" w:rsidR="005A49C6" w:rsidRPr="004A3679" w:rsidRDefault="005A49C6" w:rsidP="005A49C6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...39 lines deleted...]
-        <w:widowControl w:val="0"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="200C0E96" w14:textId="577F4F60" w:rsidR="0041531E" w:rsidRPr="004A3679" w:rsidRDefault="0041531E" w:rsidP="0041531E">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:snapToGrid w:val="0"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="200C0E96" w14:textId="77777777" w:rsidR="0041531E" w:rsidRPr="004A3679" w:rsidRDefault="0041531E" w:rsidP="0041531E">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>HOSPITAL COMMITTEE ACTIVITIES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09985CEC" w14:textId="77777777" w:rsidR="0070272D" w:rsidRPr="004A3499" w:rsidRDefault="0070272D" w:rsidP="004A3499">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Center for Disaster Medicine Leadership Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="353187B3" w14:textId="77777777" w:rsidR="00047087" w:rsidRPr="004A3499" w:rsidRDefault="00047087" w:rsidP="004A3499">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Nursing Co-Lead Care Redesign -PNA Readmission Task Force</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="482FC02F" w14:textId="77777777" w:rsidR="00047087" w:rsidRPr="004A3499" w:rsidRDefault="00047087" w:rsidP="004A3499">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Collaborative Governance Falls Prevention- Advisor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AECA2F6" w14:textId="77777777" w:rsidR="00047087" w:rsidRPr="004A3499" w:rsidRDefault="00047087" w:rsidP="004A3499">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Substance Use Disorders Task Force</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1334BA0C" w14:textId="20177584" w:rsidR="00047087" w:rsidRPr="004A3499" w:rsidRDefault="00B37F5B" w:rsidP="004A3499">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>IPASS -</w:t>
+      </w:r>
+      <w:r w:rsidR="00047087" w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Joint Commission’s (TJC) Center for Transforming Healthcare collaborative on handoff </w:t>
+      </w:r>
+      <w:r w:rsidR="004A3499" w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>communication.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68D20971" w14:textId="77777777" w:rsidR="00047087" w:rsidRPr="004A3499" w:rsidRDefault="00047087" w:rsidP="004A3499">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Wound Care Task Force</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CC11EE6" w14:textId="77777777" w:rsidR="00047087" w:rsidRPr="004A3499" w:rsidRDefault="00047087" w:rsidP="004A3499">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Excellence Everyday Joint Commission Preparedness</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77CB3824" w14:textId="77777777" w:rsidR="00047087" w:rsidRPr="004A3499" w:rsidRDefault="00047087" w:rsidP="004A3499">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>BSN Advisory Council</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A35AE12" w14:textId="77777777" w:rsidR="00047087" w:rsidRPr="004A3499" w:rsidRDefault="00047087" w:rsidP="004A3499">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>TB Task Force Care Redesign</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0863BF16" w14:textId="77777777" w:rsidR="0041531E" w:rsidRPr="004A3679" w:rsidRDefault="0041531E" w:rsidP="00047087">
+      <w:pPr>
+        <w:ind w:left="2880"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75A65A99" w14:textId="77777777" w:rsidR="005362A3" w:rsidRDefault="005362A3" w:rsidP="0041531E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A3679">
+    </w:p>
+    <w:p w14:paraId="09EE94D9" w14:textId="77777777" w:rsidR="0041531E" w:rsidRPr="004A3499" w:rsidRDefault="0041531E" w:rsidP="0041531E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PROFESSIONAL SOCIETY MEMBERSHIP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21DF8BD2" w14:textId="05B04461" w:rsidR="006F6450" w:rsidRPr="004A3499" w:rsidRDefault="006F6450" w:rsidP="004A3499">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>American Association of Ambulatory Care Nurses</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20D106A6" w14:textId="2362D704" w:rsidR="002F558B" w:rsidRPr="004A3499" w:rsidRDefault="002F558B" w:rsidP="004A3499">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Upsilon Lambda chapter of Sigma Theta Tau International</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DF8E287" w14:textId="77777777" w:rsidR="0045206F" w:rsidRPr="004A3499" w:rsidRDefault="0045206F" w:rsidP="004A3499">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">American Nephrology Nurses Association </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20170ED1" w14:textId="77777777" w:rsidR="00047087" w:rsidRPr="004A3499" w:rsidRDefault="00047087" w:rsidP="004A3499">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>American Nurses Association</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FA01D20" w14:textId="77777777" w:rsidR="00C042B4" w:rsidRPr="004A3499" w:rsidRDefault="00C042B4" w:rsidP="004A3499">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Emergency Nurses Association</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C8A2D1E" w14:textId="77777777" w:rsidR="00047087" w:rsidRPr="004A3499" w:rsidRDefault="00047087" w:rsidP="004A3499">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>National Association of Clinical Nurse Specialists</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BD3CFBC" w14:textId="40DF20E1" w:rsidR="00EE50F8" w:rsidRPr="004A3499" w:rsidRDefault="00EE50F8" w:rsidP="004A3499">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>American Association of Legal Nurse Consultants </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BF19F3B" w14:textId="77777777" w:rsidR="004F138E" w:rsidRDefault="004F138E" w:rsidP="0041531E">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> HOSPITAL COMMITTEE ACTIVITIES</w:t>
-[...232 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F767147" w14:textId="77777777" w:rsidR="0041531E" w:rsidRPr="004A3499" w:rsidRDefault="0041531E" w:rsidP="0041531E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="75A65A99" w14:textId="77777777" w:rsidR="005362A3" w:rsidRDefault="005362A3" w:rsidP="0041531E">
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PROFESSIONAL SOCIETY COMMITTEE MEMBERSHIPS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="319C8219" w14:textId="77777777" w:rsidR="0094411D" w:rsidRPr="004A3499" w:rsidRDefault="0094411D" w:rsidP="0094411D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>2022-2023 ENA Emergency Management and Preparedness Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DE47846" w14:textId="6F640D09" w:rsidR="00047087" w:rsidRPr="004A3499" w:rsidRDefault="00047087" w:rsidP="004F138E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>NACNS- Chronic Care Task Force Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50E6FA35" w14:textId="77777777" w:rsidR="0041531E" w:rsidRPr="004A3679" w:rsidRDefault="0041531E" w:rsidP="0041531E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09EE94D9" w14:textId="77777777" w:rsidR="0041531E" w:rsidRPr="004A3679" w:rsidRDefault="0041531E" w:rsidP="0041531E">
-      <w:pPr>
+    <w:p w14:paraId="1B9CD9CC" w14:textId="614F24C8" w:rsidR="003568B0" w:rsidRPr="004A3499" w:rsidRDefault="002510C2" w:rsidP="003568B0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">RESEARCH </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="376AB9CF" w14:textId="1D778285" w:rsidR="003568B0" w:rsidRPr="004A3499" w:rsidRDefault="003568B0" w:rsidP="004A3499">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>2022        A QI Project: Expedited Workforce Development utilizing shadow opportunity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5000B932" w14:textId="1E545662" w:rsidR="008E0A38" w:rsidRPr="004A3499" w:rsidRDefault="008E0A38" w:rsidP="004A3499">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022        </w:t>
+      </w:r>
+      <w:r w:rsidR="006B50AB" w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>A QI Project: Delivering Formal Education on the Patient with a VAD to Dialysis Staff for Outpatient Treatment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D59300A" w14:textId="7B1F0F63" w:rsidR="00CA3665" w:rsidRPr="004A3499" w:rsidRDefault="00CA3665" w:rsidP="004A3499">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020     </w:t>
+      </w:r>
+      <w:r w:rsidR="003568B0" w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Nurses' perception of humanitarian training post-deployment on plans to redeploy </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B6FBF17" w14:textId="0A7388F1" w:rsidR="001B6240" w:rsidRPr="004A3499" w:rsidRDefault="001B6240" w:rsidP="004A3499">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018 </w:t>
+      </w:r>
+      <w:r w:rsidR="00963603" w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Analysis of Educational Interventions to Train Hospital Staff to Respond to No-Notice,</w:t>
+      </w:r>
+      <w:r w:rsidR="00963603" w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>ll-Hazard Emergencies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29028D8E" w14:textId="77777777" w:rsidR="002510C2" w:rsidRPr="004A3499" w:rsidRDefault="00963603" w:rsidP="004A3499">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2014       </w:t>
+      </w:r>
+      <w:r w:rsidR="002510C2" w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>What's Your Frequency? Dialing up Proficiency in Competency</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61FD3CE7" w14:textId="77777777" w:rsidR="002510C2" w:rsidRPr="004A3499" w:rsidRDefault="00963603" w:rsidP="004A3499">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2014       </w:t>
+      </w:r>
+      <w:r w:rsidR="002510C2" w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Clinical Nurse Specialist Orientation Re-Design</w:t>
+      </w:r>
+      <w:r w:rsidR="002510C2" w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B164C39" w14:textId="77777777" w:rsidR="002510C2" w:rsidRPr="004A3499" w:rsidRDefault="00963603" w:rsidP="004A3499">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013       </w:t>
+      </w:r>
+      <w:r w:rsidR="002510C2" w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Improving the Diagnosis and Treatment of Insomnia vs. Delirium</w:t>
+      </w:r>
+      <w:r w:rsidR="002510C2" w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31770C89" w14:textId="77777777" w:rsidR="002510C2" w:rsidRPr="004A3679" w:rsidRDefault="002510C2" w:rsidP="002510C2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F28B7D7" w14:textId="77777777" w:rsidR="002510C2" w:rsidRPr="004A3499" w:rsidRDefault="002510C2" w:rsidP="002510C2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...130 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="0F767147" w14:textId="77777777" w:rsidR="0041531E" w:rsidRPr="004A3679" w:rsidRDefault="0041531E" w:rsidP="0041531E">
+        </w:rPr>
+        <w:t>AWARDS AND HONORS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1821854E" w14:textId="77777777" w:rsidR="002510C2" w:rsidRPr="004A3499" w:rsidRDefault="001C7450" w:rsidP="002510C2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00125E38" w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002510C2" w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Internal Medicine Residency Program Nursing Appreciation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Award Nominee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5903BEC7" w14:textId="77777777" w:rsidR="002510C2" w:rsidRPr="004A3499" w:rsidRDefault="001C7450" w:rsidP="002510C2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2009 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00125E38" w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002510C2" w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Partners In Excellence Award </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FBAB008" w14:textId="77777777" w:rsidR="002510C2" w:rsidRPr="004A3499" w:rsidRDefault="001C7450" w:rsidP="002510C2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00125E38" w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002510C2" w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Partner In Excellence Team </w:t>
+      </w:r>
+      <w:r w:rsidR="00B37F5B" w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Award -</w:t>
+      </w:r>
+      <w:r w:rsidR="001C16C5" w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Insomnia Delirium</w:t>
+      </w:r>
+      <w:r w:rsidR="002510C2" w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="380017A5" w14:textId="77777777" w:rsidR="002510C2" w:rsidRPr="004A3499" w:rsidRDefault="002510C2" w:rsidP="002510C2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2014    </w:t>
+      </w:r>
+      <w:r w:rsidR="00125E38" w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00125E38" w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Partners In Excellence Team Award – Ebola Response</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7697EEC7" w14:textId="77777777" w:rsidR="002510C2" w:rsidRPr="004A3499" w:rsidRDefault="001C7450" w:rsidP="002510C2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2014 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00125E38" w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002510C2" w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Partner In Excellence Team </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Award -</w:t>
+      </w:r>
+      <w:r w:rsidR="002510C2" w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PNA Care Redesign</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DB04054" w14:textId="77777777" w:rsidR="00E43D6D" w:rsidRPr="004A3499" w:rsidRDefault="002510C2" w:rsidP="002510C2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2014   </w:t>
+      </w:r>
+      <w:r w:rsidR="00125E38" w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00125E38" w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Service Excellence Team Award – PNA Care Redesign</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="409B1FAE" w14:textId="77777777" w:rsidR="00EE50F8" w:rsidRPr="004A3499" w:rsidRDefault="00E43D6D" w:rsidP="002510C2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>2018</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_Hlk163120792"/>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Partners In Excellence Team Award – Nationwide IVF Bag and IV Opioid Shortage Response Team</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F9CE2C9" w14:textId="7868BFF6" w:rsidR="00EE50F8" w:rsidRDefault="00EE50F8" w:rsidP="002510C2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>2021</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Partners in Excellence Team Award- Covid Response</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B16792F" w14:textId="19AD3E62" w:rsidR="004A3499" w:rsidRPr="004A3499" w:rsidRDefault="004A3499" w:rsidP="002510C2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>2022</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Partners in Excellence Team Award – Dialysis Services- Covid Response </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="468251B1" w14:textId="1D459370" w:rsidR="00EE50F8" w:rsidRPr="004A3499" w:rsidRDefault="00EE50F8" w:rsidP="00EE50F8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>2023</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D6D" w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002510C2" w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Partners In Excellence Team Award – In-basket Optimization  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DA0B00E" w14:textId="1084BC5C" w:rsidR="002510C2" w:rsidRPr="004A3679" w:rsidRDefault="002510C2" w:rsidP="002510C2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-          <w:b/>
-[...868 lines deleted...]
-      </w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="088EE540" w14:textId="77777777" w:rsidR="002510C2" w:rsidRPr="004A3679" w:rsidRDefault="002510C2" w:rsidP="002510C2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:ind w:right="36"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="OLE_LINK11"/>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="004A3679">
+      <w:bookmarkStart w:id="4" w:name="OLE_LINK11"/>
+      <w:bookmarkStart w:id="5" w:name="OLE_LINK10"/>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p w14:paraId="6CFD8BC2" w14:textId="6EBD50E5" w:rsidR="00154397" w:rsidRPr="004A3499" w:rsidRDefault="00154397" w:rsidP="002510C2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PUBLIC SERVICE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ACAD909" w14:textId="78F5C7EE" w:rsidR="00CA3665" w:rsidRPr="004A3499" w:rsidRDefault="00CA3665" w:rsidP="00CB4594">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>2022 -</w:t>
+      </w:r>
+      <w:r w:rsidR="00275A8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0084256D" w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Commissioner Grade </w:t>
+      </w:r>
+      <w:r w:rsidR="0084256D" w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00275A8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>/8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE50F8" w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">John </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Barker Basketball </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE50F8" w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>League</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D3528A2" w14:textId="3DE42180" w:rsidR="00CA3665" w:rsidRPr="004A3499" w:rsidRDefault="00CA3665" w:rsidP="00CB4594">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021- </w:t>
+      </w:r>
+      <w:r w:rsidR="00275A8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Executive Board </w:t>
+      </w:r>
+      <w:r w:rsidR="00A633B5" w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Member -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Registrar – Hingham Youth Football</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55E78491" w14:textId="5270D200" w:rsidR="00154397" w:rsidRPr="004A3499" w:rsidRDefault="00154397" w:rsidP="00CB4594">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2007-present </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB4594" w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Volunteer</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5BB6" w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Member </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5BB6" w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Medical Reserve Corp Region 4b Town of Hingham </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DD58884" w14:textId="77777777" w:rsidR="00BF5BB6" w:rsidRPr="004A3499" w:rsidRDefault="00BF5BB6" w:rsidP="00CB4594">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>2018- present</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB4594" w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Volunteer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Member National Ski Patrol </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73E3019F" w14:textId="76FB7F52" w:rsidR="00CB4594" w:rsidRPr="004A3499" w:rsidRDefault="00CB4594" w:rsidP="00CB4594">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2016- </w:t>
+      </w:r>
+      <w:r w:rsidR="0084256D" w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>2020</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Scout Leader – Baden Powell Service Association 32nd Bare cove chapter – Hingham, MA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66C23083" w14:textId="77777777" w:rsidR="00CB4594" w:rsidRDefault="00CB4594" w:rsidP="005E5CE8">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>PUBLIC SERVICE</w:t>
-[...138 lines deleted...]
-          <w:szCs w:val="22"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42CC0641" w14:textId="77777777" w:rsidR="005E5CE8" w:rsidRPr="004A3499" w:rsidRDefault="005E5CE8" w:rsidP="005E5CE8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A3499">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Chapters and Workbooks</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2818BE56" w14:textId="5FE24D4A" w:rsidR="005E5CE8" w:rsidRPr="00275A8B" w:rsidRDefault="005E5CE8" w:rsidP="005E5CE8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275A8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Staples, M. In T.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B46910" w:rsidRPr="00275A8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A3679">
-[...228 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00275A8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Buttaro &amp; K. Barba (Eds)., Nursing care of the hospitalized older adult. New York: Wiley-Blackwell. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="584AB119" w14:textId="77777777" w:rsidR="00554D85" w:rsidRPr="00275A8B" w:rsidRDefault="00554D85" w:rsidP="005E5CE8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4478ED57" w14:textId="77777777" w:rsidR="00576F9D" w:rsidRPr="00275A8B" w:rsidRDefault="00576F9D" w:rsidP="005E5CE8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275A8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Alyssa M Payette, Lauren R West, Paul D Biddinger, Kimberly Donovan, William D Driscoll, Andrew Gottlieb, Jacquelyn Nally, David J Reisman, Monica Staples, Erica S Shenoy, Wilton C Levine, Tracking Healthcare Worker Competencies and Automated Active Symptom Surveillance for Ebola Virus Disease, Open Forum Infectious Diseases, Volume 4, Issue suppl_1, Fall 2017, Page S169, </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidRPr="00F27F7F">
+        <w:r w:rsidRPr="00275A8B">
           <w:rPr>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:snapToGrid w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w:lang w:val="nl-NL"/>
           </w:rPr>
           <w:t>https://doi.org/10.1093/ofid/ofx163.300</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6E35F39A" w14:textId="77777777" w:rsidR="00963D0F" w:rsidRDefault="00963D0F" w:rsidP="005E5CE8">
-[...154 lines deleted...]
-          <w:u w:val="single"/>
+    <w:p w14:paraId="6E35F39A" w14:textId="77777777" w:rsidR="00963D0F" w:rsidRPr="00275A8B" w:rsidRDefault="00963D0F" w:rsidP="005E5CE8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26CF4259" w14:textId="77777777" w:rsidR="00963D0F" w:rsidRPr="00275A8B" w:rsidRDefault="00963D0F" w:rsidP="00963D0F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275A8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>M. Staples, K. Beauchamp S. Gavaghan, P. Wrigley C. Ryan, Development of a Clinical Nurse Specialist Orientation Process to Onboard New Clinical Nurse Specialists. February 2014, Clinical Nurse Specialist 28(2):E13-E13</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78311D48" w14:textId="77777777" w:rsidR="00963D0F" w:rsidRPr="00275A8B" w:rsidRDefault="00963D0F" w:rsidP="00963D0F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AC83764" w14:textId="7A48B5BB" w:rsidR="00CA3665" w:rsidRPr="00275A8B" w:rsidRDefault="005E5CE8" w:rsidP="00640531">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275A8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Conference Presentations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A175DB8" w14:textId="77777777" w:rsidR="00065E8E" w:rsidRPr="00275A8B" w:rsidRDefault="00065E8E" w:rsidP="00065E8E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275A8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staples, Monica. Nurses' Perception of Humanitarian Training Post-Deployment on plans to Redeploy. International Council of Nurses 2023 Congress, July 1-5, 2023 Montreal, Canada </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D732B90" w14:textId="77777777" w:rsidR="00065E8E" w:rsidRPr="00275A8B" w:rsidRDefault="00065E8E" w:rsidP="00065E8E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="465B3DB4" w14:textId="77777777" w:rsidR="00065E8E" w:rsidRPr="00275A8B" w:rsidRDefault="00065E8E" w:rsidP="00065E8E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275A8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staples, Monica. Nurses' Perception of Humanitarian Training Post-Deployment on plans to Redeploy. WADEM 22nd Congress on Disaster and Emergency Medicine. May 9-12, 2023 Killarney, Ireland </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7825CF18" w14:textId="77777777" w:rsidR="00956737" w:rsidRPr="00275A8B" w:rsidRDefault="00956737" w:rsidP="00956737">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F89CB78" w14:textId="77777777" w:rsidR="00956737" w:rsidRPr="00275A8B" w:rsidRDefault="00956737" w:rsidP="00956737">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275A8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staples, Monica. A Quality Improvement Project: Expedited Workforce Development utilizing shadow opportunity. AAACN Annual Conference, April 11-15, 2023 Orlando, Florida </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EDCDB38" w14:textId="77777777" w:rsidR="00956737" w:rsidRPr="00275A8B" w:rsidRDefault="00956737" w:rsidP="00640531">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C160061" w14:textId="32F66274" w:rsidR="00DE2DCF" w:rsidRPr="00275A8B" w:rsidRDefault="00B46910" w:rsidP="00640531">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275A8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staples, Monica; Hickey, Maryclare; Melansen, Frank; Montoya, Kristyn; Bristol, Jenna; McKane, Caitlin. A Quality Improvement Project: Delivering Formal Education on the Patient with a VAD to Dialysis Staff for Outpatient Treatment. Nephrology Nursing Journal. Mar/Apr2022, Vol. 49 Issue 2, p175-175. 1/3p. ANNA National Symposium 2022. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20C04754" w14:textId="77777777" w:rsidR="00725415" w:rsidRPr="00275A8B" w:rsidRDefault="00725415" w:rsidP="005E25B4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33194B53" w14:textId="7BEBD110" w:rsidR="005E25B4" w:rsidRPr="00275A8B" w:rsidRDefault="005E25B4" w:rsidP="005E25B4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275A8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Conference Presentations</w:t>
-[...305 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:t xml:space="preserve">Alyssa Payette, BS, Lauren R. West, MPH, Paul Biddinger, Kimberly Donovan, William D. Driscoll, Andrew Gottlieb, Jacky Nally, David Reisman, Monica Staples, Erica S. Shenoy, MD, PhD and Wilton Levine, MD. Electronic Data Capture Tool for Tracking Healthcare Worker Competencies for Providing Care to Ebola Virus Disease (EVD) Patients and Automated Active Symptom Surveillance. ID Week 2018. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C6B90EE" w14:textId="77777777" w:rsidR="005E25B4" w:rsidRPr="00275A8B" w:rsidRDefault="005E25B4" w:rsidP="005E25B4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75A3FC3C" w14:textId="15D2164D" w:rsidR="000B0E1D" w:rsidRPr="00275A8B" w:rsidRDefault="000B0E1D" w:rsidP="000B0E1D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275A8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Staples M, Nally J, Reisman D, Wright P, Shenoy E, Biddinger PD.  Response Team Training in High</w:t>
+      </w:r>
+      <w:r w:rsidR="00B46910" w:rsidRPr="00275A8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00640531">
-[...82 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00275A8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Risk Environments.  2017 ASM Biothreats Conference: Research, Response, and Policy Home Washington D.C. Feb 6-8.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F107AB7" w14:textId="77777777" w:rsidR="000B0E1D" w:rsidRPr="00275A8B" w:rsidRDefault="000B0E1D" w:rsidP="00640531">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26408E22" w14:textId="77777777" w:rsidR="00A93AB0" w:rsidRPr="00275A8B" w:rsidRDefault="00640531" w:rsidP="00640531">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275A8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Staples M, Nally J, Reisman D, Wright P, Shenoy E, Biddinger PD.  Team Training in High Risk Environments.  Disaster Health Education Symposium at the Uniformed Services University of the Health Sciences.  Bethesda, Maryland.  2016</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1599650D" w14:textId="77777777" w:rsidR="00F62F39" w:rsidRPr="00275A8B" w:rsidRDefault="00F62F39" w:rsidP="00F62F39">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38C66E21" w14:textId="77777777" w:rsidR="00F62F39" w:rsidRPr="00275A8B" w:rsidRDefault="00F62F39" w:rsidP="00F62F39">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275A8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Staples, M. (March, 2014) Development Of A CNS Orientation Process To Onboard New CNSs. Poster presentation at the National Association of Clinical Nurse Specialist Annual Conference March 6-8.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F7BA9A0" w14:textId="77777777" w:rsidR="00F62F39" w:rsidRPr="00275A8B" w:rsidRDefault="00F62F39" w:rsidP="00275A8B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36273D76" w14:textId="77777777" w:rsidR="00F62F39" w:rsidRPr="00275A8B" w:rsidRDefault="00F62F39" w:rsidP="00F62F39">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275A8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Staples, M. </w:t>
       </w:r>
-      <w:r>
-[...239 lines deleted...]
-    <w:sectPr w:rsidR="00F62F39" w:rsidRPr="004A3679" w:rsidSect="00903CFC">
+      <w:r w:rsidR="00B92854" w:rsidRPr="00275A8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>(February</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275A8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>, 2010) Talk to Me:  Interviewing Tips in a Tough RN Job Market. Upsilon Lambda chapter of Sigma Theta Tau sponsored event at the MGH IHP. February 27th,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A6DA5A5" w14:textId="77777777" w:rsidR="00F62F39" w:rsidRPr="00275A8B" w:rsidRDefault="00F62F39" w:rsidP="00F62F39">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B78733E" w14:textId="77777777" w:rsidR="00F62F39" w:rsidRPr="00275A8B" w:rsidRDefault="00F62F39" w:rsidP="00F62F39">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275A8B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Panel presenter: Acute Care Best Practices   65Plus Annual New and Emerging Leaders Seminar, Massachusetts General Hospital. April 24-25, 2009  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56EA1C97" w14:textId="77777777" w:rsidR="00F62F39" w:rsidRPr="00275A8B" w:rsidRDefault="00F62F39" w:rsidP="00275A8B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00F62F39" w:rsidRPr="00275A8B" w:rsidSect="001C0C01">
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="864" w:right="630" w:bottom="864" w:left="810" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="180" w:right="630" w:bottom="864" w:left="810" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="5DF7AF6A" w14:textId="77777777" w:rsidR="00692698" w:rsidRDefault="00692698">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6EBEA840" w14:textId="77777777" w:rsidR="00692698" w:rsidRDefault="00692698">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -10399,57 +10646,57 @@
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5715D4D1" w14:textId="73E5CC91" w:rsidR="0033231F" w:rsidRDefault="00160A69">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Monica </w:t>
     </w:r>
     <w:r w:rsidR="0031096E">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>Mount</w:t>
@@ -10509,70 +10756,70 @@
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00D76BFA">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="0033231F">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="6E57AB7D" w14:textId="77777777" w:rsidR="00692698" w:rsidRDefault="00692698">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="192051C9" w14:textId="77777777" w:rsidR="00692698" w:rsidRDefault="00692698">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="9E8E0363"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0779BC11"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -12937,50 +13184,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8640" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2749615B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3D102064"/>
+    <w:lvl w:ilvl="0" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F272A6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C19282C0"/>
     <w:lvl w:ilvl="0" w:tplc="CEA66A92">
       <w:start w:val="2014"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -13025,51 +13385,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30F8526E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="057A8ED8"/>
     <w:lvl w:ilvl="0" w:tplc="4A2A8648">
       <w:start w:val="2014"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1200" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -13114,51 +13474,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3261680D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F362AA36"/>
+    <w:lvl w:ilvl="0" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37173A9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="87C400AC"/>
     <w:lvl w:ilvl="0" w:tplc="A12C8B04">
       <w:start w:val="2014"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -13203,51 +13676,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3ECC5F50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AE1E23D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13316,51 +13789,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F5676C1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1B168518"/>
+    <w:lvl w:ilvl="0" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40E72D4D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4C8CF4AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -13465,51 +14051,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43E74981"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="51F0C73A"/>
     <w:lvl w:ilvl="0" w:tplc="41FAA792">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -13577,51 +14163,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4AEF7FC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A3C43CD0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13690,51 +14276,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D224562"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FCBE9616"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -13839,51 +14425,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="519F77D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C6E246BA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13952,51 +14538,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8640" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54B86FE0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="45FC6C12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -14101,51 +14687,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A426095"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="19486828"/>
     <w:lvl w:ilvl="0" w:tplc="4E28B06C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -14313,51 +14899,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="16E23810">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6675"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60903E74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="581C9232"/>
     <w:lvl w:ilvl="0" w:tplc="E4588316">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A26C8D0C">
       <w:start w:val="21"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -14455,51 +15041,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="7560"/>
         </w:tabs>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="8280"/>
         </w:tabs>
         <w:ind w:left="8280" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6137467E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3D983F60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14571,51 +15157,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62C021A2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F996A40E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -14684,51 +15270,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6924605A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="57E2F80A"/>
     <w:lvl w:ilvl="0" w:tplc="354AE0C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D35E77F4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14824,51 +15410,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5E06A8F6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B806DEB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1B088328"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -14973,51 +15559,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BE32FF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D6060AC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15086,51 +15672,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F8217CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="30686BF2"/>
     <w:lvl w:ilvl="0" w:tplc="41FAA792">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -15198,51 +15784,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FF26AFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C046D5BC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15311,51 +15897,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8640" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="727D6CA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="868E788A"/>
     <w:lvl w:ilvl="0" w:tplc="E4588316">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -15452,51 +16038,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="7560"/>
         </w:tabs>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="8280"/>
         </w:tabs>
         <w:ind w:left="8280" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74146C94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="87A8C236"/>
     <w:lvl w:ilvl="0" w:tplc="03EE2832">
       <w:start w:val="2009"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -15541,51 +16127,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74F53057"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="13D8B65C"/>
     <w:lvl w:ilvl="0" w:tplc="915AA226">
       <w:start w:val="2014"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1320" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1920" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -15630,51 +16216,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6960" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D45011B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C70CA174"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15747,307 +16333,321 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="10440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2054890045">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="573394224">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1509447354">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1516847561">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1407727281">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="456529459">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="11343092">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="722173296">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="2066177432">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1394503903">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="542640482">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="542640482">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="12" w16cid:durableId="1307853762">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="221017998">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="914898192">
     <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1433236338">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="672954370">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1523520188">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="2081558660">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1670672536">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="528295455">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="558325591">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="128059952">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="69426942">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1081952927">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1672102571">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="691339593">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1357654932">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="452483335">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="2129544727">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="780227573">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1830242735">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="844856647">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="838084993">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="8140022">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1493717792">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="983465155">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1195923938">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="35783224">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="664364495">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="2074546822">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="2025009513">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1982298964">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1233926490">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="958334950">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="1733194019">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="444151547">
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="200"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E745E0"/>
+    <w:rsid w:val="0000178C"/>
     <w:rsid w:val="00025B40"/>
     <w:rsid w:val="00026FD1"/>
     <w:rsid w:val="0002725D"/>
     <w:rsid w:val="00031377"/>
     <w:rsid w:val="00035A8A"/>
     <w:rsid w:val="00037149"/>
     <w:rsid w:val="00037A75"/>
     <w:rsid w:val="00042249"/>
     <w:rsid w:val="00044283"/>
     <w:rsid w:val="00047087"/>
     <w:rsid w:val="000532DE"/>
+    <w:rsid w:val="00054C73"/>
     <w:rsid w:val="000572D7"/>
     <w:rsid w:val="00057676"/>
     <w:rsid w:val="00060919"/>
     <w:rsid w:val="00064063"/>
     <w:rsid w:val="00065E8E"/>
     <w:rsid w:val="00067335"/>
     <w:rsid w:val="00072641"/>
     <w:rsid w:val="00091D74"/>
     <w:rsid w:val="00092570"/>
     <w:rsid w:val="00093678"/>
     <w:rsid w:val="00095347"/>
     <w:rsid w:val="00097FB7"/>
     <w:rsid w:val="000B0092"/>
     <w:rsid w:val="000B0E1D"/>
     <w:rsid w:val="000C54BF"/>
     <w:rsid w:val="000D1530"/>
     <w:rsid w:val="000D30C5"/>
     <w:rsid w:val="000D7722"/>
     <w:rsid w:val="000E19B0"/>
     <w:rsid w:val="000E1C86"/>
     <w:rsid w:val="00101FC1"/>
     <w:rsid w:val="001107DA"/>
     <w:rsid w:val="00113757"/>
     <w:rsid w:val="0011451E"/>
     <w:rsid w:val="00116B01"/>
     <w:rsid w:val="00125E38"/>
     <w:rsid w:val="0013492D"/>
     <w:rsid w:val="001371BB"/>
     <w:rsid w:val="0014034E"/>
     <w:rsid w:val="00147240"/>
     <w:rsid w:val="00150FB1"/>
     <w:rsid w:val="001518A3"/>
     <w:rsid w:val="00154397"/>
     <w:rsid w:val="00160A69"/>
     <w:rsid w:val="00163D8C"/>
     <w:rsid w:val="00170A7C"/>
     <w:rsid w:val="00170F69"/>
     <w:rsid w:val="001741F3"/>
     <w:rsid w:val="001753FD"/>
     <w:rsid w:val="00177768"/>
     <w:rsid w:val="001A3C90"/>
     <w:rsid w:val="001A4830"/>
     <w:rsid w:val="001B1202"/>
     <w:rsid w:val="001B6240"/>
     <w:rsid w:val="001B7ACC"/>
+    <w:rsid w:val="001C0C01"/>
     <w:rsid w:val="001C16C5"/>
     <w:rsid w:val="001C7450"/>
     <w:rsid w:val="001D7E73"/>
     <w:rsid w:val="001E0320"/>
     <w:rsid w:val="001E1692"/>
     <w:rsid w:val="001E2735"/>
     <w:rsid w:val="001E2A2A"/>
     <w:rsid w:val="001E4376"/>
     <w:rsid w:val="001F6FCB"/>
+    <w:rsid w:val="0021416C"/>
     <w:rsid w:val="002149D2"/>
     <w:rsid w:val="00214F39"/>
     <w:rsid w:val="00224CDC"/>
     <w:rsid w:val="00236EEF"/>
     <w:rsid w:val="00241D0D"/>
     <w:rsid w:val="00243971"/>
     <w:rsid w:val="002510C2"/>
     <w:rsid w:val="002525A3"/>
     <w:rsid w:val="00266FDE"/>
     <w:rsid w:val="00267586"/>
     <w:rsid w:val="0027486D"/>
     <w:rsid w:val="00275208"/>
+    <w:rsid w:val="00275A8B"/>
     <w:rsid w:val="00283DE5"/>
     <w:rsid w:val="00286A94"/>
     <w:rsid w:val="00290B7A"/>
     <w:rsid w:val="002969AD"/>
     <w:rsid w:val="002B2A8C"/>
     <w:rsid w:val="002B5BE1"/>
     <w:rsid w:val="002C651B"/>
     <w:rsid w:val="002D0264"/>
     <w:rsid w:val="002D17E6"/>
     <w:rsid w:val="002D578B"/>
     <w:rsid w:val="002D598C"/>
     <w:rsid w:val="002D7B4A"/>
     <w:rsid w:val="002F558B"/>
     <w:rsid w:val="002F6854"/>
     <w:rsid w:val="00310818"/>
     <w:rsid w:val="0031096E"/>
     <w:rsid w:val="00317279"/>
     <w:rsid w:val="003206FF"/>
     <w:rsid w:val="003229B7"/>
     <w:rsid w:val="00324167"/>
     <w:rsid w:val="00324A04"/>
     <w:rsid w:val="0033231F"/>
     <w:rsid w:val="00343D3A"/>
     <w:rsid w:val="003568B0"/>
     <w:rsid w:val="003569F5"/>
@@ -16062,55 +16662,58 @@
     <w:rsid w:val="0039736B"/>
     <w:rsid w:val="003A22B2"/>
     <w:rsid w:val="003A7ACE"/>
     <w:rsid w:val="003B72DC"/>
     <w:rsid w:val="003C4EFD"/>
     <w:rsid w:val="003D2D55"/>
     <w:rsid w:val="003D3811"/>
     <w:rsid w:val="003E2A76"/>
     <w:rsid w:val="003F3B3F"/>
     <w:rsid w:val="004046EC"/>
     <w:rsid w:val="00413126"/>
     <w:rsid w:val="004136DD"/>
     <w:rsid w:val="00413D71"/>
     <w:rsid w:val="0041531E"/>
     <w:rsid w:val="00415A80"/>
     <w:rsid w:val="00417FF6"/>
     <w:rsid w:val="00420C7F"/>
     <w:rsid w:val="0043162A"/>
     <w:rsid w:val="00431BE3"/>
     <w:rsid w:val="00450D13"/>
     <w:rsid w:val="004516BE"/>
     <w:rsid w:val="0045206F"/>
     <w:rsid w:val="0047425B"/>
     <w:rsid w:val="004832AD"/>
     <w:rsid w:val="004A2D9B"/>
+    <w:rsid w:val="004A3499"/>
     <w:rsid w:val="004A3679"/>
     <w:rsid w:val="004A3A5F"/>
     <w:rsid w:val="004A5475"/>
     <w:rsid w:val="004B0EF4"/>
+    <w:rsid w:val="004B4323"/>
     <w:rsid w:val="004B590A"/>
+    <w:rsid w:val="004B7B81"/>
     <w:rsid w:val="004C291F"/>
     <w:rsid w:val="004C51BF"/>
     <w:rsid w:val="004C5691"/>
     <w:rsid w:val="004C7995"/>
     <w:rsid w:val="004C7BA0"/>
     <w:rsid w:val="004E0B78"/>
     <w:rsid w:val="004E5793"/>
     <w:rsid w:val="004E57D2"/>
     <w:rsid w:val="004F0A93"/>
     <w:rsid w:val="004F138E"/>
     <w:rsid w:val="004F6F6E"/>
     <w:rsid w:val="00503F4B"/>
     <w:rsid w:val="00504843"/>
     <w:rsid w:val="005075FB"/>
     <w:rsid w:val="005102C0"/>
     <w:rsid w:val="00513B47"/>
     <w:rsid w:val="00516CF6"/>
     <w:rsid w:val="0052204C"/>
     <w:rsid w:val="005236C4"/>
     <w:rsid w:val="00524EE6"/>
     <w:rsid w:val="0053104D"/>
     <w:rsid w:val="005324C3"/>
     <w:rsid w:val="00535411"/>
     <w:rsid w:val="005362A3"/>
     <w:rsid w:val="0054216C"/>
@@ -16131,145 +16734,154 @@
     <w:rsid w:val="005C3921"/>
     <w:rsid w:val="005C5648"/>
     <w:rsid w:val="005D1550"/>
     <w:rsid w:val="005D1B63"/>
     <w:rsid w:val="005D73E3"/>
     <w:rsid w:val="005E25B4"/>
     <w:rsid w:val="005E58BD"/>
     <w:rsid w:val="005E5CE8"/>
     <w:rsid w:val="005E78CE"/>
     <w:rsid w:val="00602B41"/>
     <w:rsid w:val="006069B0"/>
     <w:rsid w:val="006111F9"/>
     <w:rsid w:val="00620529"/>
     <w:rsid w:val="00630F52"/>
     <w:rsid w:val="00635B23"/>
     <w:rsid w:val="00640531"/>
     <w:rsid w:val="00641AF3"/>
     <w:rsid w:val="00646B60"/>
     <w:rsid w:val="0065630F"/>
     <w:rsid w:val="006575DE"/>
     <w:rsid w:val="006576C1"/>
     <w:rsid w:val="006628D3"/>
     <w:rsid w:val="00692698"/>
     <w:rsid w:val="006A68DF"/>
     <w:rsid w:val="006B50AB"/>
+    <w:rsid w:val="006C1A27"/>
+    <w:rsid w:val="006C3695"/>
+    <w:rsid w:val="006C587C"/>
     <w:rsid w:val="006D3CA6"/>
     <w:rsid w:val="006D60D9"/>
     <w:rsid w:val="006D69A4"/>
     <w:rsid w:val="006E346A"/>
     <w:rsid w:val="006E3FCF"/>
     <w:rsid w:val="006F0C7C"/>
     <w:rsid w:val="006F3BB6"/>
     <w:rsid w:val="006F6450"/>
     <w:rsid w:val="006F6DF4"/>
     <w:rsid w:val="0070272D"/>
     <w:rsid w:val="00702BBD"/>
     <w:rsid w:val="00707C43"/>
     <w:rsid w:val="00714B94"/>
     <w:rsid w:val="00715EB9"/>
     <w:rsid w:val="0071634B"/>
+    <w:rsid w:val="00721D49"/>
     <w:rsid w:val="007246B2"/>
     <w:rsid w:val="00725415"/>
     <w:rsid w:val="0073202D"/>
     <w:rsid w:val="007325BA"/>
     <w:rsid w:val="00734C8C"/>
     <w:rsid w:val="0073733B"/>
     <w:rsid w:val="00752317"/>
     <w:rsid w:val="00752E1D"/>
     <w:rsid w:val="00754AFA"/>
     <w:rsid w:val="00756561"/>
     <w:rsid w:val="00766616"/>
     <w:rsid w:val="007670F2"/>
     <w:rsid w:val="00770050"/>
     <w:rsid w:val="0077284D"/>
     <w:rsid w:val="00772B23"/>
     <w:rsid w:val="00776AF5"/>
+    <w:rsid w:val="00777389"/>
     <w:rsid w:val="00782813"/>
     <w:rsid w:val="00786622"/>
     <w:rsid w:val="0078794D"/>
     <w:rsid w:val="00790AD5"/>
     <w:rsid w:val="00792491"/>
     <w:rsid w:val="0079500D"/>
     <w:rsid w:val="0079740B"/>
     <w:rsid w:val="007A0B18"/>
     <w:rsid w:val="007A1664"/>
     <w:rsid w:val="007A1CD3"/>
     <w:rsid w:val="007A7D6B"/>
     <w:rsid w:val="007A7FF5"/>
+    <w:rsid w:val="007B125A"/>
     <w:rsid w:val="007B779A"/>
     <w:rsid w:val="007D1C7C"/>
     <w:rsid w:val="007D37A2"/>
     <w:rsid w:val="007E497A"/>
     <w:rsid w:val="007E7BE7"/>
     <w:rsid w:val="007F17B4"/>
     <w:rsid w:val="00803A93"/>
     <w:rsid w:val="0080495B"/>
     <w:rsid w:val="0081262D"/>
     <w:rsid w:val="008147EF"/>
     <w:rsid w:val="00815C01"/>
     <w:rsid w:val="00817C79"/>
     <w:rsid w:val="00825412"/>
     <w:rsid w:val="00826272"/>
     <w:rsid w:val="008263D5"/>
     <w:rsid w:val="00834627"/>
     <w:rsid w:val="008410B0"/>
     <w:rsid w:val="0084256D"/>
+    <w:rsid w:val="008651DB"/>
     <w:rsid w:val="008703DF"/>
     <w:rsid w:val="008846CC"/>
     <w:rsid w:val="008926C8"/>
     <w:rsid w:val="0089516A"/>
     <w:rsid w:val="00896D78"/>
     <w:rsid w:val="00897986"/>
     <w:rsid w:val="008A2509"/>
     <w:rsid w:val="008A3A27"/>
     <w:rsid w:val="008A55DC"/>
     <w:rsid w:val="008C34D5"/>
     <w:rsid w:val="008C5085"/>
     <w:rsid w:val="008D0390"/>
     <w:rsid w:val="008D6705"/>
     <w:rsid w:val="008E0A38"/>
     <w:rsid w:val="008E40EC"/>
     <w:rsid w:val="008E632E"/>
     <w:rsid w:val="008F55D0"/>
     <w:rsid w:val="008F55D5"/>
     <w:rsid w:val="009005CB"/>
     <w:rsid w:val="00901308"/>
     <w:rsid w:val="00903CFC"/>
     <w:rsid w:val="009114AD"/>
     <w:rsid w:val="00914F4A"/>
     <w:rsid w:val="00916A9E"/>
     <w:rsid w:val="0093380F"/>
     <w:rsid w:val="009351D4"/>
     <w:rsid w:val="00936B17"/>
+    <w:rsid w:val="0094411D"/>
     <w:rsid w:val="00946F3E"/>
     <w:rsid w:val="009560A6"/>
     <w:rsid w:val="00956737"/>
     <w:rsid w:val="00963603"/>
     <w:rsid w:val="00963D0F"/>
     <w:rsid w:val="00964E70"/>
     <w:rsid w:val="009654DD"/>
+    <w:rsid w:val="00987177"/>
     <w:rsid w:val="0099281E"/>
     <w:rsid w:val="00993FAF"/>
     <w:rsid w:val="0099489D"/>
     <w:rsid w:val="0099693D"/>
     <w:rsid w:val="009A4E06"/>
     <w:rsid w:val="009A59AB"/>
     <w:rsid w:val="009A6A47"/>
     <w:rsid w:val="009B08E6"/>
     <w:rsid w:val="009B3D58"/>
     <w:rsid w:val="009B6B1F"/>
     <w:rsid w:val="009C0ED9"/>
     <w:rsid w:val="009C3A09"/>
     <w:rsid w:val="009E2962"/>
     <w:rsid w:val="009E48B3"/>
     <w:rsid w:val="009E4ECF"/>
     <w:rsid w:val="00A10AD2"/>
     <w:rsid w:val="00A140DE"/>
     <w:rsid w:val="00A14241"/>
     <w:rsid w:val="00A21A89"/>
     <w:rsid w:val="00A22CB5"/>
     <w:rsid w:val="00A27025"/>
     <w:rsid w:val="00A33F9A"/>
     <w:rsid w:val="00A3754C"/>
     <w:rsid w:val="00A45D94"/>
     <w:rsid w:val="00A518B0"/>
@@ -16304,190 +16916,197 @@
     <w:rsid w:val="00B406C0"/>
     <w:rsid w:val="00B406CC"/>
     <w:rsid w:val="00B42026"/>
     <w:rsid w:val="00B422AB"/>
     <w:rsid w:val="00B46910"/>
     <w:rsid w:val="00B54D40"/>
     <w:rsid w:val="00B559F8"/>
     <w:rsid w:val="00B56867"/>
     <w:rsid w:val="00B63C5D"/>
     <w:rsid w:val="00B64FE4"/>
     <w:rsid w:val="00B71AF3"/>
     <w:rsid w:val="00B72DCD"/>
     <w:rsid w:val="00B80FDC"/>
     <w:rsid w:val="00B81698"/>
     <w:rsid w:val="00B83862"/>
     <w:rsid w:val="00B83F61"/>
     <w:rsid w:val="00B843DE"/>
     <w:rsid w:val="00B91237"/>
     <w:rsid w:val="00B92854"/>
     <w:rsid w:val="00B9739F"/>
     <w:rsid w:val="00BA57BC"/>
     <w:rsid w:val="00BB01E5"/>
     <w:rsid w:val="00BB70C2"/>
     <w:rsid w:val="00BC5BDE"/>
     <w:rsid w:val="00BD3250"/>
+    <w:rsid w:val="00BF34F2"/>
     <w:rsid w:val="00BF5BB6"/>
     <w:rsid w:val="00C042B4"/>
     <w:rsid w:val="00C044D7"/>
     <w:rsid w:val="00C13820"/>
     <w:rsid w:val="00C2334A"/>
     <w:rsid w:val="00C2443A"/>
     <w:rsid w:val="00C373CF"/>
     <w:rsid w:val="00C45986"/>
     <w:rsid w:val="00C51FCE"/>
     <w:rsid w:val="00C575E7"/>
     <w:rsid w:val="00C70B12"/>
     <w:rsid w:val="00C7371A"/>
     <w:rsid w:val="00C7745B"/>
     <w:rsid w:val="00C811D6"/>
     <w:rsid w:val="00C84ABF"/>
     <w:rsid w:val="00C87648"/>
     <w:rsid w:val="00C90754"/>
     <w:rsid w:val="00C954D1"/>
     <w:rsid w:val="00CA3665"/>
     <w:rsid w:val="00CB3557"/>
     <w:rsid w:val="00CB4594"/>
     <w:rsid w:val="00CC2DE1"/>
     <w:rsid w:val="00CC4430"/>
     <w:rsid w:val="00CC5B79"/>
     <w:rsid w:val="00CD14B2"/>
     <w:rsid w:val="00CD4A4C"/>
+    <w:rsid w:val="00CD5696"/>
     <w:rsid w:val="00CE069A"/>
     <w:rsid w:val="00CF11FC"/>
     <w:rsid w:val="00CF1CA8"/>
     <w:rsid w:val="00CF42AC"/>
     <w:rsid w:val="00D14E70"/>
     <w:rsid w:val="00D302CB"/>
     <w:rsid w:val="00D36B8D"/>
     <w:rsid w:val="00D36FCB"/>
     <w:rsid w:val="00D41096"/>
     <w:rsid w:val="00D431D2"/>
     <w:rsid w:val="00D44B45"/>
+    <w:rsid w:val="00D47088"/>
     <w:rsid w:val="00D64A28"/>
     <w:rsid w:val="00D707C1"/>
     <w:rsid w:val="00D71094"/>
     <w:rsid w:val="00D73686"/>
     <w:rsid w:val="00D76BFA"/>
     <w:rsid w:val="00D91039"/>
     <w:rsid w:val="00D972E1"/>
     <w:rsid w:val="00D97990"/>
     <w:rsid w:val="00DA252A"/>
     <w:rsid w:val="00DA4697"/>
     <w:rsid w:val="00DA7E51"/>
     <w:rsid w:val="00DB2F0D"/>
     <w:rsid w:val="00DC1933"/>
     <w:rsid w:val="00DD3A2C"/>
     <w:rsid w:val="00DD5A26"/>
     <w:rsid w:val="00DE1C67"/>
     <w:rsid w:val="00DE2DCF"/>
     <w:rsid w:val="00DE3A04"/>
     <w:rsid w:val="00DF48D7"/>
     <w:rsid w:val="00E00474"/>
     <w:rsid w:val="00E05371"/>
     <w:rsid w:val="00E27EF1"/>
     <w:rsid w:val="00E369CB"/>
     <w:rsid w:val="00E43CB3"/>
     <w:rsid w:val="00E43D6D"/>
     <w:rsid w:val="00E44089"/>
+    <w:rsid w:val="00E528EC"/>
     <w:rsid w:val="00E54A46"/>
     <w:rsid w:val="00E62B27"/>
     <w:rsid w:val="00E7412B"/>
     <w:rsid w:val="00E745E0"/>
     <w:rsid w:val="00E8152E"/>
     <w:rsid w:val="00E8777F"/>
     <w:rsid w:val="00E964D9"/>
     <w:rsid w:val="00EA24CD"/>
     <w:rsid w:val="00EA534A"/>
     <w:rsid w:val="00EA72BE"/>
     <w:rsid w:val="00EA7C29"/>
     <w:rsid w:val="00EA7CB7"/>
     <w:rsid w:val="00EB7498"/>
     <w:rsid w:val="00EC61D5"/>
     <w:rsid w:val="00ED4E03"/>
     <w:rsid w:val="00ED5842"/>
     <w:rsid w:val="00EE3878"/>
+    <w:rsid w:val="00EE50F8"/>
     <w:rsid w:val="00F06FE3"/>
     <w:rsid w:val="00F07CFD"/>
     <w:rsid w:val="00F26FF2"/>
     <w:rsid w:val="00F27F7F"/>
     <w:rsid w:val="00F35D2A"/>
     <w:rsid w:val="00F379FC"/>
     <w:rsid w:val="00F37C4A"/>
     <w:rsid w:val="00F47A8C"/>
     <w:rsid w:val="00F522D3"/>
     <w:rsid w:val="00F53BF6"/>
     <w:rsid w:val="00F604AD"/>
     <w:rsid w:val="00F62F39"/>
     <w:rsid w:val="00F652A2"/>
+    <w:rsid w:val="00F767A5"/>
     <w:rsid w:val="00F86359"/>
     <w:rsid w:val="00F938BE"/>
     <w:rsid w:val="00F93A51"/>
     <w:rsid w:val="00FA45E5"/>
     <w:rsid w:val="00FA490B"/>
     <w:rsid w:val="00FA6A86"/>
     <w:rsid w:val="00FB6C37"/>
     <w:rsid w:val="00FC22C1"/>
     <w:rsid w:val="00FC36F5"/>
+    <w:rsid w:val="00FC7658"/>
     <w:rsid w:val="00FC79C3"/>
     <w:rsid w:val="00FC7A17"/>
     <w:rsid w:val="00FD1B68"/>
     <w:rsid w:val="00FE2347"/>
     <w:rsid w:val="00FE65C2"/>
     <w:rsid w:val="00FF4243"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="47BF1614"/>
   <w15:docId w15:val="{60703AB6-8D25-42D6-A5B4-F40F31332194}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -17196,51 +17815,51 @@
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="008E0A38"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="il">
     <w:name w:val="il"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="003568B0"/>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008410B0"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="56367124">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="112529196">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -17251,50 +17870,63 @@
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="62795743">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
+    </w:div>
+    <w:div w:id="191848543">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
     </w:div>
     <w:div w:id="257451495">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="886377199">
           <w:marLeft w:val="547"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="67"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -18164,51 +18796,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2059817788">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mmount@mgb.org" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ofid/ofx163.300" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MMOUNT@MGB.ORG" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ofid/ofx163.300" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -18471,75 +19103,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA Sixth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0356054C-B407-4D4C-847B-7D5E81B18C27}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>2809</Words>
-  <Characters>18579</Characters>
+  <Words>2866</Words>
+  <Characters>18278</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>42</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>338</Lines>
+  <Paragraphs>254</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CURRICULUM VITAE</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Partners HealthCare System, Inc</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21346</CharactersWithSpaces>
+  <CharactersWithSpaces>20890</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>2424837</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:mstaples@partners.org</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>