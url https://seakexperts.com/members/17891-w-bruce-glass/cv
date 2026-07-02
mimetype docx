--- v0 (2026-06-08)
+++ v1 (2026-07-02)
@@ -123,51 +123,51 @@
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E2589">
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>BruceGlass@rocketmail.com</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CB44B49" w14:textId="4BB8E565" w:rsidR="00CC4DDC" w:rsidRDefault="00CC4DDC" w:rsidP="00CC4DDC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F451E2C" w14:textId="3116BFF7" w:rsidR="00CC4DDC" w:rsidRPr="00040BD7" w:rsidRDefault="00CC4DDC" w:rsidP="00CC4DDC">
+    <w:p w14:paraId="0F451E2C" w14:textId="68341E2A" w:rsidR="00CC4DDC" w:rsidRPr="00040BD7" w:rsidRDefault="00CC4DDC" w:rsidP="00CC4DDC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:smallCaps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>A long and distinguished career in all phases of senior care</w:t>
       </w:r>
       <w:r w:rsidR="001B303D">
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> management</w:t>
       </w:r>
@@ -203,83 +203,115 @@
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00F920D4">
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>isted living</w:t>
       </w:r>
       <w:r w:rsidR="003F12C7">
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00255B4C">
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">organization. </w:t>
+        <w:t>organization</w:t>
+      </w:r>
+      <w:r w:rsidR="004D39CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00255B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="007419C9">
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Extensive k</w:t>
       </w:r>
       <w:r w:rsidR="006317C4">
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">nowledge and experience </w:t>
       </w:r>
       <w:r w:rsidR="0095196F">
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">in budgeting, operations, regulatory requirements, </w:t>
       </w:r>
       <w:r w:rsidR="00027A73">
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">personnel management, </w:t>
+        <w:t>personnel management</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA1CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00027A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E0E64D" w14:textId="7BEFD569" w:rsidR="00CC4DDC" w:rsidRDefault="00CC4DDC" w:rsidP="00CC4DDC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B6CB981" w14:textId="6EDDE36C" w:rsidR="00CC4DDC" w:rsidRPr="00CC4DDC" w:rsidRDefault="00CC4DDC" w:rsidP="00CC4DDC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
@@ -378,94 +410,112 @@
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Communities, E. Providence, RI</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="256B97CD" w14:textId="30F484E4" w:rsidR="00CC4DDC" w:rsidRDefault="00CC4DDC" w:rsidP="00CC4DDC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Mt. Sinai Hospital, Stoughton, MA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F9AFF1D" w14:textId="6348F25E" w:rsidR="00CC4DDC" w:rsidRDefault="00CC4DDC" w:rsidP="00CC4DDC">
-[...14 lines deleted...]
-        <w:t>St. Clare St. Clare Nursing and Assisted Living, Newport, RI</w:t>
+    <w:p w14:paraId="78A87275" w14:textId="7D8BBFA1" w:rsidR="005C6B7C" w:rsidRDefault="00CC4DDC" w:rsidP="00CC4DDC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>St. Clare Nursing and Assisted Living, Newport, RI</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0086EB73" w14:textId="53035273" w:rsidR="00CC4DDC" w:rsidRDefault="00CC4DDC" w:rsidP="00CC4DDC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="417EDE0B" w14:textId="5FA555ED" w:rsidR="00CC4DDC" w:rsidRDefault="00CC4DDC" w:rsidP="00CC4DDC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>In addition,  extended  of consulting services in RI, MA, NH, and VT and expert witness testimony in VT, MA, and RI</w:t>
+        <w:t xml:space="preserve">In </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>addition,  extended</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  of consulting services in RI, MA, NH, and VT and expert witness testimony in VT, MA, and RI</w:t>
       </w:r>
       <w:r w:rsidR="002E2589">
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> over several years.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CE250CE" w14:textId="0142B6C5" w:rsidR="00CC4DDC" w:rsidRDefault="00CC4DDC" w:rsidP="00CC4DDC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="776A656D" w14:textId="02071F01" w:rsidR="00CC4DDC" w:rsidRDefault="00CC4DDC" w:rsidP="00CC4DDC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
@@ -659,73 +709,51 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">1993-2007 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000464FE">
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Deutsches</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000464FE">
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...21 lines deleted...]
-        <w:t>, Boston, MA</w:t>
+        <w:t xml:space="preserve"> Altenheim, Boston, MA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.  CEO. Expanded SNF to include 133 beds, with Rehab unit and award-winning Dementia Unit. Also installed laundry, completed 62-Unit Assisted Living, added Adult Day Car and Hospice services.</w:t>
       </w:r>
       <w:r w:rsidR="000464FE">
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> SNF was JCAHO-accredited</w:t>
       </w:r>
       <w:r w:rsidR="002E2589">
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Five Star Facility.</w:t>
       </w:r>
@@ -807,51 +835,69 @@
       </w:r>
       <w:r w:rsidRPr="00655590">
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. Began as Administrator, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00655590">
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Kimwell</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00655590">
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Nursing Home and moved to home office as Director of Acquisitions. Also developed plan for corporate assisted living.</w:t>
+        <w:t xml:space="preserve"> Nursing Home and moved to home office as Director of Acquisitions. Also developed </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00655590">
+        <w:rPr>
+          <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>plan</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00655590">
+        <w:rPr>
+          <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for corporate assisted living.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F29A81A" w14:textId="0C22BA1A" w:rsidR="000464FE" w:rsidRPr="002E48D1" w:rsidRDefault="000464FE" w:rsidP="00CC4DDC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B4A23F4" w14:textId="6E5FCC50" w:rsidR="000464FE" w:rsidRPr="00655590" w:rsidRDefault="000464FE" w:rsidP="00CC4DDC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E48D1">
         <w:rPr>
@@ -1072,165 +1118,233 @@
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Mass. Senior Care Assn.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B024B3E" w14:textId="6898EA98" w:rsidR="00655590" w:rsidRDefault="00655590" w:rsidP="00CC4DDC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Chair, Board of Examiners of Nursing Home Administrators in MA</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="231BD227" w14:textId="5832E136" w:rsidR="00167F85" w:rsidRDefault="00167F85" w:rsidP="00CC4DDC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Member, Board of Registration of Nursing Home Administrators </w:t>
+      </w:r>
+      <w:r w:rsidR="0011143F">
+        <w:rPr>
+          <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>in RI</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="4D6CC4A0" w14:textId="328A83B7" w:rsidR="00655590" w:rsidRDefault="00655590" w:rsidP="00CC4DDC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Recipient of two National awards from ACHCA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06EBC57F" w14:textId="60E0A393" w:rsidR="00655590" w:rsidRDefault="00655590" w:rsidP="00CC4DDC">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
+    <w:p w14:paraId="06EBC57F" w14:textId="40A96C68" w:rsidR="00655590" w:rsidRPr="006E0CA0" w:rsidRDefault="00655590" w:rsidP="00CC4DDC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
+          <w:vanish/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Trustee</w:t>
       </w:r>
       <w:r w:rsidR="002E48D1">
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Bethany Healthcare, Framingham, MA, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Pemi-Paker</w:t>
+        <w:t>Pemi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Community Health, Plymouth, NH, </w:t>
+        <w:t xml:space="preserve">-Paker Community Health, Plymouth, NH, </w:t>
       </w:r>
       <w:r w:rsidR="0093478B">
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hannah B.G. Shaw Home, Middleboro, MA, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">and </w:t>
+        <w:t xml:space="preserve">Hannah B.G. Shaw Home, Middleboro, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0093478B">
+        <w:rPr>
+          <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MA, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Aldersbridge</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Communities, Providence, RI</w:t>
       </w:r>
+      <w:r w:rsidR="00AB3F98">
+        <w:rPr>
+          <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="006E0CA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
+          <w:vanish/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>annah Shaw Home, mIddleboror, MA</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6173D23A" w14:textId="3354DD9A" w:rsidR="00655590" w:rsidRDefault="00655590" w:rsidP="00CC4DDC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A617C67" w14:textId="66A6408C" w:rsidR="00655590" w:rsidRDefault="00655590" w:rsidP="00CC4DDC">
+    <w:p w14:paraId="3051F146" w14:textId="77777777" w:rsidR="00167F85" w:rsidRDefault="00167F85" w:rsidP="00CC4DDC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A617C67" w14:textId="541B2471" w:rsidR="00655590" w:rsidRDefault="00655590" w:rsidP="00CC4DDC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00655590">
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Education:</w:t>
       </w:r>
     </w:p>
@@ -1486,92 +1600,104 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Baskerville Old Face">
     <w:panose1 w:val="02020602080505020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CC4DDC"/>
     <w:rsid w:val="00027A73"/>
     <w:rsid w:val="00040BD7"/>
     <w:rsid w:val="000464FE"/>
+    <w:rsid w:val="0011143F"/>
     <w:rsid w:val="001135D9"/>
+    <w:rsid w:val="00167F85"/>
     <w:rsid w:val="001B303D"/>
     <w:rsid w:val="001C5D01"/>
     <w:rsid w:val="00255B4C"/>
     <w:rsid w:val="002E2589"/>
     <w:rsid w:val="002E48D1"/>
     <w:rsid w:val="003F12C7"/>
+    <w:rsid w:val="004D39CC"/>
     <w:rsid w:val="004E4B96"/>
     <w:rsid w:val="0050000B"/>
     <w:rsid w:val="005C4F34"/>
+    <w:rsid w:val="005C6B7C"/>
     <w:rsid w:val="006317C4"/>
     <w:rsid w:val="00655590"/>
+    <w:rsid w:val="006E0CA0"/>
     <w:rsid w:val="007419C9"/>
     <w:rsid w:val="0075312C"/>
     <w:rsid w:val="00757124"/>
+    <w:rsid w:val="0075722B"/>
     <w:rsid w:val="00816D10"/>
     <w:rsid w:val="00832C06"/>
     <w:rsid w:val="0093478B"/>
     <w:rsid w:val="0095196F"/>
     <w:rsid w:val="0097053E"/>
+    <w:rsid w:val="00991404"/>
+    <w:rsid w:val="009D2049"/>
+    <w:rsid w:val="00AB3F98"/>
     <w:rsid w:val="00AE4E4F"/>
     <w:rsid w:val="00BD077C"/>
     <w:rsid w:val="00C21F12"/>
     <w:rsid w:val="00CC4DDC"/>
     <w:rsid w:val="00D02D27"/>
+    <w:rsid w:val="00D02F56"/>
     <w:rsid w:val="00D428EB"/>
+    <w:rsid w:val="00DA1CE7"/>
+    <w:rsid w:val="00EE7C4E"/>
     <w:rsid w:val="00F43271"/>
     <w:rsid w:val="00F75B89"/>
     <w:rsid w:val="00F920D4"/>
     <w:rsid w:val="00FB2EA4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -2379,70 +2505,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>393</Words>
-  <Characters>2244</Characters>
+  <Words>406</Words>
+  <Characters>2320</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
+  <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2632</CharactersWithSpaces>
+  <CharactersWithSpaces>2721</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Bruce Glass</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>