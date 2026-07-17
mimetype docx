--- v0 (2026-06-05)
+++ v1 (2026-07-17)
@@ -1,23632 +1,14200 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:background w:color="FFFFFF"/>
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="638C92F4" w14:textId="5B2B0B02" w:rsidR="00287804" w:rsidRPr="00287804" w:rsidRDefault="002B6690" w:rsidP="001659F2">
+    <w:p w14:paraId="4B271E79" w14:textId="466CD41D" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ANDREW T. NATHANSON, M.D.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE352A" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>, FACEP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36C8E6BE" w14:textId="28677183" w:rsidR="00DE352A" w:rsidRPr="00542F65" w:rsidRDefault="00DE352A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Professor</w:t>
+      </w:r>
+      <w:r w:rsidR="00521CF5" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7F52">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Emeritus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5448D83F" w14:textId="77777777" w:rsidR="006C2F1B" w:rsidRPr="00542F65" w:rsidRDefault="0083037E" w:rsidP="006C2F1B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="60"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Department of Emergency </w:t>
+      </w:r>
+      <w:r w:rsidR="006C2F1B" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Medicine</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="099CBED5" w14:textId="1DEC9025" w:rsidR="001863D3" w:rsidRPr="00542F65" w:rsidRDefault="00BF708A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="60"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Alpert Medical School of Brown University</w:t>
+      </w:r>
+      <w:r w:rsidR="002D1962" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C52F0DC" wp14:editId="7366FDE6">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>right</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:align>top</wp:align>
+            </wp:positionV>
+            <wp:extent cx="880110" cy="1100455"/>
+            <wp:effectExtent l="25400" t="25400" r="34290" b="17145"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="2" name="Picture 2"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="2" name="NathansonPix.jpg"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="880110" cy="1100455"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D51B1F7" w14:textId="77777777" w:rsidR="00DE352A" w:rsidRPr="00542F65" w:rsidRDefault="00DE352A" w:rsidP="00DE352A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="60"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2225409A" w14:textId="77777777" w:rsidR="00DE352A" w:rsidRPr="00542F65" w:rsidRDefault="00DE352A" w:rsidP="00DE352A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="60"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>CONSULTING CONTACT INFO:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A2C0EB1" w14:textId="77777777" w:rsidR="00DE352A" w:rsidRPr="00542F65" w:rsidRDefault="00DE352A" w:rsidP="00DE352A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="60"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Andrew Nathanson, MD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="573C5F5C" w14:textId="77777777" w:rsidR="00DE352A" w:rsidRPr="00542F65" w:rsidRDefault="00DE352A" w:rsidP="00DE352A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="60"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8 Dana </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Rd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42233C11" w14:textId="77777777" w:rsidR="00DE352A" w:rsidRPr="00542F65" w:rsidRDefault="00DE352A" w:rsidP="00DE352A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="60"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Bristol, RI 02809</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CC42460" w14:textId="77777777" w:rsidR="00DE352A" w:rsidRPr="00542F65" w:rsidRDefault="00DE352A" w:rsidP="00DE352A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="60"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>U.S.A.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BB46CA9" w14:textId="77777777" w:rsidR="00B05577" w:rsidRPr="00542F65" w:rsidRDefault="00B05577" w:rsidP="00DE352A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="60"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03B97DEB" w14:textId="72CD7655" w:rsidR="00B05577" w:rsidRPr="00542F65" w:rsidRDefault="00B05577" w:rsidP="00DE352A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="60"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E mail: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="003F021C" w:rsidRPr="00542F65">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>ANathansonMD@gmail.com</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7E2050D9" w14:textId="77777777" w:rsidR="00B05577" w:rsidRPr="00542F65" w:rsidRDefault="000B44FC" w:rsidP="00DE352A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="60"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Cell: 401 523-2613</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EDC3100" w14:textId="77777777" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="204885E9" w14:textId="5B50B255" w:rsidR="00521CF5" w:rsidRPr="00542F65" w:rsidRDefault="00521CF5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>33 years of experience as an attending physician at a level 1 Trauma Center. Recipient of numerous teaching and clinical awards. Fellow of the academy of wilderness medicine, and course director of</w:t>
+      </w:r>
+      <w:r w:rsidR="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> many</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> courses for the Wilderness Medical Society. </w:t>
+      </w:r>
+      <w:r w:rsidR="001B03BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ave published numerous peer-reviewed studies, book chapters and a book related to boating and surfing injuries and drowning. Expert witness in over 60 cases with over a dozen depositions and </w:t>
+      </w:r>
+      <w:r w:rsidR="00542F65" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>several</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> court appearances.</w:t>
+      </w:r>
+      <w:r w:rsidR="000B4619">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Currently lecturing, writing book chapters, and consulting. Retired from clinical practice 2/2026 but maintain medical licensure and board certification (ER).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1443F6CB" w14:textId="77777777" w:rsidR="00521CF5" w:rsidRPr="00542F65" w:rsidRDefault="00521CF5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30508619" w14:textId="2A297A42" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>EDUCATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C35304C" w14:textId="77777777" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>POSTGRADUATE TRAINING</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F8A8477" w14:textId="77777777" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Residency Training Program in Emergency Medicine</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40088D31" w14:textId="26C10227" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008345DE" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los Angeles County - U.S.C. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>Medical Center, Los Angeles, CA  6/</w:t>
+      </w:r>
+      <w:r w:rsidR="005E42D8" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>90 -  6/94</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="231D60FA" w14:textId="77777777" w:rsidR="00C82017" w:rsidRPr="00542F65" w:rsidRDefault="00C82017">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="391E17EF" w14:textId="77777777" w:rsidR="00C82017" w:rsidRPr="00542F65" w:rsidRDefault="00C82017" w:rsidP="004433FF">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brown University </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Masters in Public Health</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="5288FFBE" w14:textId="77777777" w:rsidR="00C82017" w:rsidRPr="00542F65" w:rsidRDefault="00C82017" w:rsidP="004433FF">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>1 course: “Applied Research Methods” 1 – 5/2008</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="343AD5B8" w14:textId="77777777" w:rsidR="003805DF" w:rsidRPr="00542F65" w:rsidRDefault="003805DF" w:rsidP="004433FF">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AAC36CE" w14:textId="7C976A1B" w:rsidR="003805DF" w:rsidRPr="00542F65" w:rsidRDefault="003805DF" w:rsidP="00521CF5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:right="220"/>
-[...322 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Fellowship, Academy of Wilderness Medicine, Wilderness Medical Society 2007-</w:t>
+      </w:r>
+      <w:r w:rsidR="00521CF5" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CC806A5" w14:textId="77777777" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50B3D3FD" w14:textId="77777777" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>MEDICAL SCHOOL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DD8680E" w14:textId="77777777" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Tufts University School of Medicine, Boston, MA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="121C9E15" w14:textId="1E8AAEC5" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">M.D. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Degree  5</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="005E42D8" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EE9398F" w14:textId="77777777" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04520A0E" w14:textId="77777777" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>COLLEGE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A586C2A" w14:textId="77777777" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>University of Pennsylvania, Philadelphia, PA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42A0D98A" w14:textId="77777777" w:rsidR="004D71DE" w:rsidRPr="00443EF6" w:rsidRDefault="004D71DE" w:rsidP="00E7499D">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:p w14:paraId="1B83B350" w14:textId="1FED4849" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0" w:rsidP="00521CF5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Major: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cum </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00443EF6">
-[...5 lines deleted...]
-        <w:t>Biology  Minor</w:t>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Laude  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>12</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00443EF6">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="005E42D8" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>85</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2682CF5E" w14:textId="77777777" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="035A11AF" w14:textId="77777777" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>CREDENTIALS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31651375" w14:textId="282FE046" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0" w:rsidP="00C0688D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Board Certified American College of Emergency Physicians 12/</w:t>
+      </w:r>
+      <w:r w:rsidR="005E42D8" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>95</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD3D45" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="000B44FC" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">re-certified </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD3D45" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>11/</w:t>
+      </w:r>
+      <w:r w:rsidR="005E42D8" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD3D45" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>04</w:t>
+      </w:r>
+      <w:r w:rsidR="00F440BC" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0688D" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>11/</w:t>
+      </w:r>
+      <w:r w:rsidR="005E42D8" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0688D" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidR="00521CF5" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00296D1E" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11/2024 </w:t>
+      </w:r>
+      <w:r w:rsidR="00F266AC" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Board Certified through 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00296D1E" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DA841C7" w14:textId="77777777" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rhode Island State Medical </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>License  8</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/94</w:t>
+      </w:r>
+      <w:r w:rsidR="00B61F69" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - present</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AF033B5" w14:textId="77777777" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">B.A. Degree   </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Cum </w:t>
+        <w:t>Massachusetts State Medical License   5/94</w:t>
+      </w:r>
+      <w:r w:rsidR="00441586" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidR="008736DF" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2001</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BFC5403" w14:textId="77777777" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">California State Medical </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00443EF6">
-[...14 lines deleted...]
-        <w:t>12</w:t>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>License  6</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00443EF6">
-[...50 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/91</w:t>
+      </w:r>
+      <w:r w:rsidR="00B61F69" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 6/95</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A2FC5D7" w14:textId="77777777" w:rsidR="00441586" w:rsidRPr="00542F65" w:rsidRDefault="00441586">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Tufts University School of Medicine, Boston, MA</w:t>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t>Fellow, American College of Emergency Physicians, 1996</w:t>
+      </w:r>
+      <w:r w:rsidR="005F216B" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="397C15EC" w14:textId="6D0F8F37" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">M.D. </w:t>
+        <w:t>A.C.L.S. Instructor Certif</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0688D" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ication</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6861E250" w14:textId="77777777" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:tab/>
+        <w:t xml:space="preserve">Hyperbaric Chamber Physician, Catalina Island.  Rotating Call </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00443EF6">
-[...5 lines deleted...]
-        <w:t>Degree  5</w:t>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Duty  7</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00443EF6">
-[...57 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/92 - 7/94</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E340044" w14:textId="77777777" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Residency Training Program in Emergency Medicine</w:t>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t>Base Station Training Course</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BFAE513" w14:textId="77777777" w:rsidR="00282BBF" w:rsidRPr="00542F65" w:rsidRDefault="00282BBF" w:rsidP="00282BBF">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FEMA Course IS – </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>00100  6</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/2007</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="633308D4" w14:textId="77777777" w:rsidR="00282BBF" w:rsidRPr="00542F65" w:rsidRDefault="00282BBF" w:rsidP="00282BBF">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...46 lines deleted...]
-          <w:lang w:val="es-US"/>
+        <w:t xml:space="preserve">FEMA Course IS – </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>00700  6</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/2007</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37E6A1D4" w14:textId="77777777" w:rsidR="001A22E7" w:rsidRPr="00542F65" w:rsidRDefault="001A22E7" w:rsidP="00282BBF">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t>ATLS Certification 10/4/2011</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25DB22AD" w14:textId="1DA7D1F1" w:rsidR="00441586" w:rsidRPr="00542F65" w:rsidRDefault="00441586" w:rsidP="00282BBF">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>1 course: “Applied Research Methods” 1 – 5/2008</w:t>
-[...21 lines deleted...]
-    <w:p w14:paraId="79C026C4" w14:textId="72DC2BDB" w:rsidR="001F3D01" w:rsidRPr="00443EF6" w:rsidRDefault="001F3D01" w:rsidP="001F3D01">
+        <w:t>Fellow, Academy of Wilderness Medicine, 2012</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A2DC273" w14:textId="56EB31A6" w:rsidR="008A2CDB" w:rsidRPr="00542F65" w:rsidRDefault="008A2CDB" w:rsidP="00282BBF">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>DEA X-waiver 3/2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6233E378" w14:textId="77777777" w:rsidR="008F32A2" w:rsidRPr="00542F65" w:rsidRDefault="008F32A2" w:rsidP="00282BBF">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54B77F96" w14:textId="14DCF14E" w:rsidR="008F32A2" w:rsidRPr="00542F65" w:rsidRDefault="008F32A2" w:rsidP="008F32A2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...78 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="0F21A8DB" w14:textId="77777777" w:rsidR="004D71DE" w:rsidRPr="00443EF6" w:rsidRDefault="004D71DE" w:rsidP="00E7499D">
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Marine Licenses </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EA69348" w14:textId="77777777" w:rsidR="008F32A2" w:rsidRPr="00542F65" w:rsidRDefault="008F32A2" w:rsidP="008F32A2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="19579BF3" w14:textId="77777777" w:rsidR="004D71DE" w:rsidRPr="00443EF6" w:rsidRDefault="004D71DE" w:rsidP="00E7499D">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>IYT VHF Radio Operator’s License 11/2016</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776CF94F" w14:textId="77777777" w:rsidR="008F32A2" w:rsidRPr="00542F65" w:rsidRDefault="008F32A2" w:rsidP="008F32A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>IYT International Certificate of Competence (ICC) for operators of pleasure craft 11/2016</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AA548D5" w14:textId="77777777" w:rsidR="008F32A2" w:rsidRPr="00542F65" w:rsidRDefault="008F32A2" w:rsidP="008F32A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>US Sailing Coastal Safety at Sea Certificate 11/2017</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="456A4532" w14:textId="77777777" w:rsidR="003805DF" w:rsidRPr="00542F65" w:rsidRDefault="003805DF" w:rsidP="003805DF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...15 lines deleted...]
-        <w:widowControl w:val="0"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>US Sailing International Off-Shore Safety-at-Sea Certificate 12/2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14DABEE0" w14:textId="77777777" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26D96155" w14:textId="77777777" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ACADEMIC APPOINTMENTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6642266B" w14:textId="10952494" w:rsidR="00C0688D" w:rsidRPr="00542F65" w:rsidRDefault="00C0688D" w:rsidP="00C0688D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="-270"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Professor of Emergency Medicine, Alpert Medical School of Brown University 7/</w:t>
+      </w:r>
+      <w:r w:rsidR="00E537A7" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14 </w:t>
+      </w:r>
+      <w:r w:rsidR="001B03BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001B03BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C68D72A" w14:textId="0844783B" w:rsidR="00C0688D" w:rsidRPr="00542F65" w:rsidRDefault="00C0688D" w:rsidP="00E537A7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Associate Professor of Emergency Medicine, Alpert Medical School of Brown University </w:t>
+      </w:r>
+      <w:r w:rsidR="00E537A7" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– 6/2014 - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7/</w:t>
+      </w:r>
+      <w:r w:rsidR="00E537A7" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">07 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DD2B373" w14:textId="57CE3F8B" w:rsidR="00C0688D" w:rsidRPr="00542F65" w:rsidRDefault="00C0688D" w:rsidP="00C0688D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Assistant Professor of Emergency Medicine, Brown Medical School 12/</w:t>
+      </w:r>
+      <w:r w:rsidR="00E537A7" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>199</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>8 – 6/</w:t>
+      </w:r>
+      <w:r w:rsidR="00E537A7" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>07</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C77B811" w14:textId="3B61EB85" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0" w:rsidP="00C0688D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidR="00C46ADE" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">structor, Brown Medical School </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>9/94 – 12/98</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EBBF613" w14:textId="77777777" w:rsidR="004452A7" w:rsidRPr="00542F65" w:rsidRDefault="004452A7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BDC1396" w14:textId="77777777" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>WORK EXPERIENCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74E855C7" w14:textId="2A43EB8E" w:rsidR="00DE352A" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Attending Physician, Rhode Island</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE352A" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hospital </w:t>
+      </w:r>
+      <w:r w:rsidR="00554902" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ER </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE352A" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(Level 1 Trauma Center</w:t>
+      </w:r>
+      <w:r w:rsidR="00554902" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) 9/94 </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7F52">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00554902" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7F52">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2/</w:t>
+      </w:r>
+      <w:r w:rsidR="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="102FAFE7" w14:textId="77777777" w:rsidR="00DE352A" w:rsidRPr="00542F65" w:rsidRDefault="00DE352A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="107BE718" w14:textId="30088EDC" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00393AD6" w:rsidP="001836E0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Attending Physician, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC5DA0" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Miria</w:t>
+      </w:r>
+      <w:r w:rsidR="00554902" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>m Hospital Emergency Department (Community Hospital)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC5DA0" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9/94 - </w:t>
+      </w:r>
+      <w:r w:rsidR="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C5D43B4" w14:textId="77777777" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20FB553E" w14:textId="77777777" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kaiser Woodland Hills Emergency Department, Woodland Hills, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CA  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Per</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Diem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  11</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/92 - 7/94</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6501E0F2" w14:textId="77777777" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="141F9150" w14:textId="77777777" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Parker Center City Jail, Los Angeles, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CA  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Per</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Diem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/91 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-  4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/94</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A166509" w14:textId="77777777" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="682EBBDF" w14:textId="77777777" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>L.A.C. -  U.S.C.  Medical Center</w:t>
+      </w:r>
+      <w:r w:rsidR="002F4565" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los Angeles, CA  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Per Diem  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12/91 -  6/94</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6341AAE0" w14:textId="77777777" w:rsidR="003805DF" w:rsidRPr="00542F65" w:rsidRDefault="003805DF">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EA7DFDC" w14:textId="2C969DDE" w:rsidR="003805DF" w:rsidRPr="00542F65" w:rsidRDefault="003805DF">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ships Physician on</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED46C1" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">board </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Seaventure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Polar Latitudes</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED46C1" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ant</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED46C1" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>arctica expeditions 12/21, 12/24</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63EA3D4A" w14:textId="77777777" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01031D7F" w14:textId="77777777" w:rsidR="00521CF5" w:rsidRPr="00542F65" w:rsidRDefault="00521CF5" w:rsidP="000B44FC">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C3E3393" w14:textId="0E5F81CC" w:rsidR="000B44FC" w:rsidRPr="00542F65" w:rsidRDefault="000B44FC" w:rsidP="000B44FC">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>AWARDS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="694D5342" w14:textId="77777777" w:rsidR="00B15F22" w:rsidRPr="00542F65" w:rsidRDefault="000B44FC" w:rsidP="00B15F22">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B15F22" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Teaching Recognition Award for Clinical Faculty at Brown University 2001</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56800868" w14:textId="77777777" w:rsidR="00B15F22" w:rsidRPr="00542F65" w:rsidRDefault="00B15F22" w:rsidP="00B15F22">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08CF5A2C" w14:textId="77777777" w:rsidR="000B44FC" w:rsidRPr="00542F65" w:rsidRDefault="000B44FC" w:rsidP="00B15F22">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wilderness Medical Society Membership Award 2004</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15C2FC0A" w14:textId="77777777" w:rsidR="006A5D3D" w:rsidRPr="00542F65" w:rsidRDefault="006A5D3D" w:rsidP="000B44FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="744BCBFE" w14:textId="77777777" w:rsidR="006A5D3D" w:rsidRPr="00542F65" w:rsidRDefault="006A5D3D" w:rsidP="000B44FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Paul C</w:t>
+      </w:r>
+      <w:r w:rsidR="008B06E2" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>alabresi Faculty Research Award</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2007</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ADDD09A" w14:textId="77777777" w:rsidR="00087B0E" w:rsidRPr="00542F65" w:rsidRDefault="00087B0E" w:rsidP="000B44FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A986B34" w14:textId="77777777" w:rsidR="00087B0E" w:rsidRPr="00542F65" w:rsidRDefault="00CB5ED1" w:rsidP="000B44FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Alpert Medical S</w:t>
+      </w:r>
+      <w:r w:rsidR="00087B0E" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">chool of Brown University Certificate of Appreciation 2009 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="545579C3" w14:textId="77777777" w:rsidR="00087B0E" w:rsidRPr="00542F65" w:rsidRDefault="00087B0E" w:rsidP="00087B0E">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(In recognition of 15 years of clinical teaching) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E2D1FCE" w14:textId="77777777" w:rsidR="00CB5ED1" w:rsidRPr="00542F65" w:rsidRDefault="00CB5ED1" w:rsidP="00CB5ED1">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="542A063D" w14:textId="67AA176F" w:rsidR="00087B0E" w:rsidRPr="00542F65" w:rsidRDefault="00CB5ED1" w:rsidP="00CB5ED1">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Dean’s Excellence in Teaching Award, Alpert Medica</w:t>
+      </w:r>
+      <w:r w:rsidR="00236B5B" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>l School of Brown University</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2011</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0351E75A" w14:textId="78251BFE" w:rsidR="006D322B" w:rsidRPr="00542F65" w:rsidRDefault="006D322B" w:rsidP="00CB5ED1">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42AFD73C" w14:textId="5AC7DCAC" w:rsidR="006D322B" w:rsidRPr="00542F65" w:rsidRDefault="006D322B" w:rsidP="00CB5ED1">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>RI ACEP Emergency Physician of the Year Award 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40699790" w14:textId="6CA615C4" w:rsidR="009D372F" w:rsidRPr="00542F65" w:rsidRDefault="009D372F" w:rsidP="00CB5ED1">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A9DE488" w14:textId="6A1E9D01" w:rsidR="009D372F" w:rsidRPr="00542F65" w:rsidRDefault="009D372F" w:rsidP="009D372F">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Outstanding Service Recognition during the COVID-19 Pandemic </w:t>
+      </w:r>
+      <w:r w:rsidR="00547060" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021, Department of Emergency Medicine, Alpert Medical School of Brown University </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B3E3B48" w14:textId="77777777" w:rsidR="000B44FC" w:rsidRPr="00542F65" w:rsidRDefault="00087B0E" w:rsidP="009F2387">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D75334A" w14:textId="77777777" w:rsidR="000B44FC" w:rsidRPr="00542F65" w:rsidRDefault="000B44FC" w:rsidP="000B44FC">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6599C0B4" w14:textId="78A3D51A" w:rsidR="004452A7" w:rsidRPr="00542F65" w:rsidRDefault="000B44FC" w:rsidP="000B44FC">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ADMINISTRATIVE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5682ADC1" w14:textId="77777777" w:rsidR="004452A7" w:rsidRPr="00542F65" w:rsidRDefault="004452A7" w:rsidP="004452A7">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>National Appointments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E50A252" w14:textId="77777777" w:rsidR="004452A7" w:rsidRPr="00542F65" w:rsidRDefault="004452A7" w:rsidP="004452A7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65090CC9" w14:textId="7A54A044" w:rsidR="00F32F9D" w:rsidRPr="00542F65" w:rsidRDefault="00F32F9D" w:rsidP="00F32F9D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">World Sailing </w:t>
+      </w:r>
+      <w:r w:rsidR="00975441" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(World</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> governing body for sport of sailing) Medical Committee 2016 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71DC7996" w14:textId="77777777" w:rsidR="00F32F9D" w:rsidRPr="00542F65" w:rsidRDefault="00F32F9D" w:rsidP="004452A7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2670227F" w14:textId="47DDE22B" w:rsidR="004452A7" w:rsidRPr="00542F65" w:rsidRDefault="00975441" w:rsidP="004452A7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>US Sailing (N</w:t>
+      </w:r>
+      <w:r w:rsidR="004452A7" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ational governing body for the sport of sailing</w:t>
+      </w:r>
+      <w:r w:rsidR="00F32F9D" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="004452A7" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sports Medicine Committee – 9/2010 – Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36E81B9C" w14:textId="77777777" w:rsidR="000C7733" w:rsidRPr="00542F65" w:rsidRDefault="000C7733" w:rsidP="004452A7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0177EF5D" w14:textId="77777777" w:rsidR="000C7733" w:rsidRPr="00542F65" w:rsidRDefault="000C7733" w:rsidP="004452A7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CME Committee Wilderness Medical Society 2006 - 2009</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20E377EF" w14:textId="77777777" w:rsidR="000C7733" w:rsidRPr="00542F65" w:rsidRDefault="000C7733" w:rsidP="00975441">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="517CD807" w14:textId="08C188B1" w:rsidR="004452A7" w:rsidRPr="00542F65" w:rsidRDefault="004452A7" w:rsidP="00542F65">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Journal Reviewer:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sports Medicine</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D7853F8" w14:textId="7F995E71" w:rsidR="004452A7" w:rsidRPr="00542F65" w:rsidRDefault="004452A7" w:rsidP="00542F65">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Journal Reviewer:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Medical Journal of Australia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C3A1940" w14:textId="1255C072" w:rsidR="004452A7" w:rsidRPr="00542F65" w:rsidRDefault="004452A7" w:rsidP="00542F65">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Journal Reviewer:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wilderness and Environmental Medicine</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BE78304" w14:textId="51101DEC" w:rsidR="004452A7" w:rsidRPr="00542F65" w:rsidRDefault="004452A7" w:rsidP="00542F65">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Journal Reviewer:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Journal of the Neurologic Sciences</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B9A1755" w14:textId="3FCA4FD5" w:rsidR="000C7733" w:rsidRPr="00542F65" w:rsidRDefault="000C7733" w:rsidP="00542F65">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Journal Reviewer:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>American Journal of Physical Medicine &amp; Rehabilitation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="517DDA7D" w14:textId="7E9F2F06" w:rsidR="009F0F48" w:rsidRPr="00542F65" w:rsidRDefault="009F0F48" w:rsidP="00542F65">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Journal Reviewer:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Clinical Journal of Sports Medicine</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6433D99B" w14:textId="175D81F4" w:rsidR="00056835" w:rsidRPr="00542F65" w:rsidRDefault="00056835" w:rsidP="00542F65">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Journal Reviewer:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>British Journal of Sports medicine</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="342FF43D" w14:textId="69713D50" w:rsidR="00DF773A" w:rsidRPr="00542F65" w:rsidRDefault="00DF773A" w:rsidP="00542F65">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Journal Reviewer:  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PLoS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03EE5476" w14:textId="0D8AB7D3" w:rsidR="008A2CDB" w:rsidRPr="00542F65" w:rsidRDefault="008A2CDB" w:rsidP="00542F65">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Journal Reviewer:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Trauma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EAE14CF" w14:textId="7ECE3DC3" w:rsidR="003805DF" w:rsidRPr="00542F65" w:rsidRDefault="003805DF" w:rsidP="00542F65">
+      <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2973 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="323130"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F0593">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="323130"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:highlight w:val="yellow"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Journal Reviewer</w:t>
-[...27 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:t xml:space="preserve">Journal Reviewer: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="323130"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:highlight w:val="yellow"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Journal of Science and Medicine in Sport</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0593">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+    </w:p>
+    <w:p w14:paraId="57614175" w14:textId="1D87F3D9" w:rsidR="003805DF" w:rsidRPr="00542F65" w:rsidRDefault="003805DF" w:rsidP="00542F65">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="323130"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:highlight w:val="yellow"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2021- Present</w:t>
-[...34 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Journal Reviewer: </w:t>
       </w:r>
-      <w:r w:rsidRPr="0072257E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="323130"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:highlight w:val="yellow"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Safety Science</w:t>
       </w:r>
-      <w:r w:rsidRPr="0072257E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="323130"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:highlight w:val="yellow"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2022 - Present</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4E6A0563" w14:textId="77777777" w:rsidR="006F0593" w:rsidRPr="00CF04D6" w:rsidRDefault="006F0593" w:rsidP="00E7499D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20A2E188" w14:textId="77777777" w:rsidR="004452A7" w:rsidRPr="00542F65" w:rsidRDefault="004452A7" w:rsidP="00542F65">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23B2D75B" w14:textId="77777777" w:rsidR="004452A7" w:rsidRPr="00542F65" w:rsidRDefault="004452A7" w:rsidP="004452A7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Regional  Appointments</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="1EFC7356" w14:textId="77777777" w:rsidR="004452A7" w:rsidRPr="00542F65" w:rsidRDefault="004452A7" w:rsidP="004452A7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55E16356" w14:textId="4A02D0EE" w:rsidR="004452A7" w:rsidRPr="00542F65" w:rsidRDefault="004452A7" w:rsidP="00542F65">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="2EABACB1" w14:textId="77777777" w:rsidR="00D85901" w:rsidRPr="00443EF6" w:rsidRDefault="00D85901" w:rsidP="00E7499D">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rhode Island Medical Society, Medical Review Advisory </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Committee  1</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/2009 - </w:t>
+      </w:r>
+      <w:r w:rsidR="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42ACC3D1" w14:textId="676E2656" w:rsidR="004452A7" w:rsidRPr="00542F65" w:rsidRDefault="004452A7" w:rsidP="00542F65">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">Emergency Medicine Residents </w:t>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Blue Cross and Blue Shield of R.I., Medical Peer Review </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00443EF6">
-[...5 lines deleted...]
-        <w:t>Association  1991</w:t>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Committee  6</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00443EF6">
-[...139 lines deleted...]
-    <w:p w14:paraId="3DE26CE4" w14:textId="77777777" w:rsidR="008F2E91" w:rsidRDefault="004D71DE" w:rsidP="0047528C">
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/2005 - </w:t>
+      </w:r>
+      <w:r w:rsidR="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78E10024" w14:textId="0866F31D" w:rsidR="004452A7" w:rsidRPr="00542F65" w:rsidRDefault="004452A7" w:rsidP="00542F65">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...30 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Board of Directors UEMF  12/1998 - 12/2003</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70895747" w14:textId="091A5B4B" w:rsidR="00F73D9E" w:rsidRPr="00542F65" w:rsidRDefault="00F73D9E" w:rsidP="00542F65">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Board of Directors Brown Emergency Medicine 12/2021 - </w:t>
+      </w:r>
+      <w:r w:rsidR="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ACF4F66" w14:textId="77777777" w:rsidR="007D379C" w:rsidRPr="00542F65" w:rsidRDefault="007D379C" w:rsidP="000B44FC">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E25F2AB" w14:textId="77777777" w:rsidR="007D379C" w:rsidRPr="00542F65" w:rsidRDefault="007D379C" w:rsidP="000B44FC">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00DB5248" w14:textId="77777777" w:rsidR="004452A7" w:rsidRPr="00542F65" w:rsidRDefault="000B44FC" w:rsidP="000B44FC">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hospital Committees</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78F0448F" w14:textId="77777777" w:rsidR="000B44FC" w:rsidRPr="00542F65" w:rsidRDefault="000B44FC" w:rsidP="000B44FC">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="348308D4" w14:textId="0F696A5F" w:rsidR="000B44FC" w:rsidRPr="00542F65" w:rsidRDefault="000B44FC" w:rsidP="00542F65">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Director, Quality Assurance, Quality Improvement, Miriam Hospital ED </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6B44" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">97- </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6B44" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C78385E" w14:textId="3B0DA11D" w:rsidR="00E72586" w:rsidRPr="00542F65" w:rsidRDefault="00E72586" w:rsidP="00542F65">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Chair Morbidity and Mortality conference, Miriam Hospital ED  5/</w:t>
+      </w:r>
+      <w:r w:rsidR="005E42D8" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13 </w:t>
+      </w:r>
+      <w:r w:rsidR="009A02D6" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00443EF6">
-[...10 lines deleted...]
-        <w:widowControl w:val="0"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A02D6" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>11/2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07DFE569" w14:textId="77777777" w:rsidR="000B44FC" w:rsidRPr="00542F65" w:rsidRDefault="000B44FC" w:rsidP="00542F65">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Miriam Hospital </w:t>
+      </w:r>
+      <w:r w:rsidR="00F00A23" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Clinical </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Quality Council, 3/00 – Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51B746ED" w14:textId="26622AC5" w:rsidR="000B44FC" w:rsidRPr="00542F65" w:rsidRDefault="000B44FC" w:rsidP="00542F65">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Peer Review Committee, Rhode Island Hospital Department of Emergency </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Medicine  2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/96 </w:t>
+      </w:r>
+      <w:r w:rsidR="00521CF5" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-99</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D9A1700" w14:textId="77777777" w:rsidR="000B44FC" w:rsidRPr="00542F65" w:rsidRDefault="000B44FC" w:rsidP="00542F65">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Instituted </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>MedTeams</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Training at Miriam Hospital, and trained entire E.D. Staff 10/00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42805CB5" w14:textId="634D5286" w:rsidR="000B44FC" w:rsidRPr="00542F65" w:rsidRDefault="000B44FC" w:rsidP="00542F65">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Chair Morbidity and Mortality conference, Miriam Hospital ED  5/97 – 5/02</w:t>
+      </w:r>
+      <w:r w:rsidR="000C26B8" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 6/</w:t>
+      </w:r>
+      <w:r w:rsidR="00521CF5" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="000C26B8" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14 - </w:t>
+      </w:r>
+      <w:r w:rsidR="00521CF5" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="246CE41B" w14:textId="77777777" w:rsidR="007D379C" w:rsidRPr="00542F65" w:rsidRDefault="000B44FC" w:rsidP="00542F65">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Chair, Morbidity and Mortality Conference, Rhode Island Hospital ED   4/95 – 4/97</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08E98BB5" w14:textId="77777777" w:rsidR="00877DCC" w:rsidRPr="00542F65" w:rsidRDefault="00877DCC" w:rsidP="00542F65">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Emergency Department Design Committee 1/07 – 1/08</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02A16544" w14:textId="77777777" w:rsidR="00877DCC" w:rsidRPr="00542F65" w:rsidRDefault="00877DCC" w:rsidP="007D379C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04B69DC3" w14:textId="77777777" w:rsidR="000B44FC" w:rsidRPr="00542F65" w:rsidRDefault="000B44FC" w:rsidP="000B44FC">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CCEF893" w14:textId="67E27B81" w:rsidR="000B44FC" w:rsidRPr="00542F65" w:rsidRDefault="003805DF" w:rsidP="000B44FC">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Brown Emergency Medicine</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B231777" w14:textId="77777777" w:rsidR="00877DCC" w:rsidRPr="00542F65" w:rsidRDefault="00877DCC" w:rsidP="000B44FC">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C48111C" w14:textId="77777777" w:rsidR="000B44FC" w:rsidRPr="00542F65" w:rsidRDefault="000B44FC" w:rsidP="00542F65">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Finance Committee U.E.M.F. 10/00 – 9/06</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="651CA0BA" w14:textId="77777777" w:rsidR="000B44FC" w:rsidRPr="00542F65" w:rsidRDefault="000B44FC" w:rsidP="00542F65">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Academic Committee, UEMF  7/00 – 6/05</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D80DA14" w14:textId="6C0982C0" w:rsidR="000B44FC" w:rsidRPr="00542F65" w:rsidRDefault="000B44FC" w:rsidP="00542F65">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Board of Directors, University Emergency Medicine Foundation 4/99 </w:t>
+      </w:r>
+      <w:r w:rsidR="00E20938" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 02</w:t>
+      </w:r>
+      <w:r w:rsidR="009946E6" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 1/2021</w:t>
+      </w:r>
+      <w:r w:rsidR="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - 25</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C033287" w14:textId="290331B5" w:rsidR="000B44FC" w:rsidRPr="00542F65" w:rsidRDefault="000B44FC" w:rsidP="00542F65">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Merger Committee, Rhode Island and Miriam Hospital Emergency </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Departments  11</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/95 - 9/96</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7036C1BB" w14:textId="49D8C780" w:rsidR="000B44FC" w:rsidRPr="00542F65" w:rsidRDefault="000B44FC" w:rsidP="00542F65">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Medical Director, Alert Ambulance Service 2/95 – 2/04</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FB32096" w14:textId="77777777" w:rsidR="002F4565" w:rsidRPr="00542F65" w:rsidRDefault="002F4565" w:rsidP="000B44FC">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15F60BDD" w14:textId="77777777" w:rsidR="002F4565" w:rsidRPr="00542F65" w:rsidRDefault="002F4565" w:rsidP="000B44FC">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3559A855" w14:textId="77777777" w:rsidR="00521CF5" w:rsidRPr="00542F65" w:rsidRDefault="00521CF5" w:rsidP="000B44FC">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B31CA05" w14:textId="1F0F9F29" w:rsidR="000B44FC" w:rsidRPr="00542F65" w:rsidRDefault="000B44FC" w:rsidP="000B44FC">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>CONSULTING</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="601FE626" w14:textId="66C77353" w:rsidR="00DF773A" w:rsidRPr="00542F65" w:rsidRDefault="000B44FC" w:rsidP="00542F65">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00DF773A" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Water Sports</w:t>
+      </w:r>
+      <w:r w:rsidR="002D1962" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/Drowning</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF773A" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002D1962" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Legal Consulting</w:t>
+      </w:r>
+      <w:r w:rsidR="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1998- present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55237529" w14:textId="4C33C8AE" w:rsidR="00DF773A" w:rsidRPr="00542F65" w:rsidRDefault="002D1962" w:rsidP="00542F65">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Emergency Medicine </w:t>
+      </w:r>
+      <w:r w:rsidR="000B44FC" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Medico-Legal Consultant</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1306717F" w14:textId="2CA62EDD" w:rsidR="00E2036B" w:rsidRPr="00542F65" w:rsidRDefault="00E2036B" w:rsidP="00542F65">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thompson </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Reuters  -</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Round Table Group</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="135FE7F5" w14:textId="4652F866" w:rsidR="00827B15" w:rsidRPr="00542F65" w:rsidRDefault="00E20938" w:rsidP="00542F65">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00827B15" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gerson-Lehrman Group Counci</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1C28" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l of Advisors (Financial </w:t>
+      </w:r>
+      <w:r w:rsidR="00484E5D" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Institutions</w:t>
+      </w:r>
+      <w:r w:rsidR="00976B71" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79D2C9E4" w14:textId="5AD097D0" w:rsidR="00EA7208" w:rsidRPr="00542F65" w:rsidRDefault="00EA7208" w:rsidP="00542F65">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>L.E.K. Consulting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D6FAF53" w14:textId="216DA9CB" w:rsidR="00827B15" w:rsidRPr="00542F65" w:rsidRDefault="00827B15" w:rsidP="00542F65">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Blue Cross Blue Shield of Rhode Island Medical Peer Review Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30A5CD42" w14:textId="77777777" w:rsidR="00827B15" w:rsidRPr="00542F65" w:rsidRDefault="00827B15" w:rsidP="000B44FC">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63C0291A" w14:textId="77777777" w:rsidR="00DF773A" w:rsidRPr="00542F65" w:rsidRDefault="00DF773A" w:rsidP="000B44FC">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DF5B943" w14:textId="77777777" w:rsidR="000B44FC" w:rsidRPr="00542F65" w:rsidRDefault="000B44FC" w:rsidP="000B44FC">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>MEMBERSHIPS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03F531CE" w14:textId="70577BD7" w:rsidR="000B44FC" w:rsidRPr="00542F65" w:rsidRDefault="000B44FC" w:rsidP="00542F65">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>American College of Emergency Physicians</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43D89DB0" w14:textId="1EE3B743" w:rsidR="00E2036B" w:rsidRPr="00542F65" w:rsidRDefault="00E2036B" w:rsidP="00542F65">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Rhode Island Medical Society</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70845C9D" w14:textId="77777777" w:rsidR="001836E0" w:rsidRPr="00542F65" w:rsidRDefault="000B44FC" w:rsidP="00542F65">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Wilderness Medical Society</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20E1D664" w14:textId="77777777" w:rsidR="000B44FC" w:rsidRPr="00542F65" w:rsidRDefault="000B44FC" w:rsidP="000B44FC">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12EA8EC6" w14:textId="77777777" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B74109B" w14:textId="77777777" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>RESEARCH</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AF93B0C" w14:textId="29A58D1F" w:rsidR="005A3EF0" w:rsidRPr="00542F65" w:rsidRDefault="005A3EF0" w:rsidP="005A3EF0">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Principal Investigator: “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Assessment of Sous Vide Water Baths for Acute Rewarming of Frostbitten Extremities. In collaboration with Dartmouth-Hitchcock Medical Center. (PI Nicholas Daniel, DO.) 2024 – 25</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A8FCCF4" w14:textId="77777777" w:rsidR="005A3EF0" w:rsidRPr="00542F65" w:rsidRDefault="005A3EF0" w:rsidP="005A3EF0">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73AB6B77" w14:textId="77777777" w:rsidR="00333149" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Wellness in Emergency </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Medicine”  An</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ongoing study of work hab</w:t>
+      </w:r>
+      <w:r w:rsidR="00E72586" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>its, lifestyle, and health</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EADD982" w14:textId="56F798BD" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00E72586">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC5DA0" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Emergency Physicians.  Richard Goldberg, M.D. 1993 Scientific Assembly, Chicago, IL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E7E29D8" w14:textId="77777777" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3918003D" w14:textId="77777777" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">“Public Health in a Central American Refugee </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Camp”  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tilaran</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Costa </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rica  2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/90 - 3/90</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68CDE38C" w14:textId="77777777" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D9F6553" w14:textId="77777777" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">“Effect of Field Size and Luminance on Color Vision of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dichromats”  Michael</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Breton, Ph.D.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Scheie Eye Institute, Philadelphia, PA  1/85 - 5/85</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26FEF779" w14:textId="77777777" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E689A07" w14:textId="77777777" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:tab/>
+        <w:t xml:space="preserve">“Monoclonal Antibodies to C.N.S. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Receptors”  Ronald</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> McKay, Ph.D.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DE9B372" w14:textId="77777777" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Undergraduate Research Program Scholarship, Cold Spring Harbor Labs, NY 5/83 - 9/83</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7995D907" w14:textId="77777777" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04B3DFBA" w14:textId="77777777" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">“Biochemistry of Glycosaminoglycans in Extracellular </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Matrix”  Samuel</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lamm, Ph.D.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="039A918E" w14:textId="77777777" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Leidy Laboratories, University of Pennsylvania, Philadelphia, PA  5/82 - 9/82</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BCEA3CA" w14:textId="77777777" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="216E66DC" w14:textId="77777777" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">“Aquiculture of Marine </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Shellfish”   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>National Marine Fisheries and Wildlife</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="236CBDAC" w14:textId="77777777" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nantucket,  MA</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5/82 - 9/82</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DB5285B" w14:textId="77777777" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49D9FFBA" w14:textId="77777777" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ABSTRACTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B346626" w14:textId="77777777" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mello MJ, Nathanson AT, Martin T: “Development of a Guide of Injury Prevention Resources for the Emergency </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Physician”  Presented</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ACEP Research Forum, Chicago, IL 4/28/01</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="343FA901" w14:textId="77777777" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0943661B" w14:textId="77777777" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nathanson AT, Haynes P, Tam-Sing K: “Surfing Injuries: Results of an Internet-Based Survey” Presented at New England Regional S.A.E.M. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Meeting,  Boston</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, MA 5/11/99</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79B0CC02" w14:textId="77777777" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E8F5D65" w14:textId="77777777" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sucov</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A, Proano L, Nathanson A</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oligoanalgesia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Emergency Department Patients can be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Corrected”  Presented</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at the 8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>International Conference on Emergency Medicine, Boston, MA 5/9/00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CFE9820" w14:textId="77777777" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E1ED273" w14:textId="77777777" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sucov</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A, Proano L, Nathanson A: “An Educational Program Can Increase the Likelihood of Fracture Patients Receiving Analgesia in the ED” SAEM Annual Meeting, Atlanta, GA 5/6/01</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F7C62EA" w14:textId="77777777" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21EB7C62" w14:textId="77777777" w:rsidR="00B16B72" w:rsidRPr="00542F65" w:rsidRDefault="00B16B72" w:rsidP="00B16B72">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>BOOKS AND BOOK CHAPTERS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="620F791E" w14:textId="7414EE9D" w:rsidR="00B16B72" w:rsidRPr="00542F65" w:rsidRDefault="00C66DA4" w:rsidP="00B16B72">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nathanson AT, Renneker M, Everline C: “Surf Survival: The surfer’s health handbook”. New York, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NY  Skyhorse</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> publishing, 2011</w:t>
+      </w:r>
+      <w:r w:rsidR="006D322B" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Second Edition 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06A6529D" w14:textId="77777777" w:rsidR="00B16B72" w:rsidRPr="00542F65" w:rsidRDefault="00B16B72" w:rsidP="00B16B72">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35BBF4ED" w14:textId="77777777" w:rsidR="00B16B72" w:rsidRPr="00542F65" w:rsidRDefault="00B16B72" w:rsidP="00B16B72">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nathanson, AT: “Surfing” Chapter in: O. Mei-Dan, M.R. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Carmont</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (eds.), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Adventure and Extreme Sports Injuries</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pp 143-72 London, Springer-Verlag, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>January,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2013</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="294FC579" w14:textId="77777777" w:rsidR="004622EA" w:rsidRPr="00542F65" w:rsidRDefault="004622EA" w:rsidP="00521CF5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74577FFB" w14:textId="77777777" w:rsidR="004622EA" w:rsidRPr="00542F65" w:rsidRDefault="00B16B72" w:rsidP="00B16B72">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>PEER-REVIEWED PUBLICATIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="546B4732" w14:textId="1DE0E886" w:rsidR="003805DF" w:rsidRPr="00542F65" w:rsidRDefault="003805DF" w:rsidP="003805DF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hayes O, Nathanson AT, Dubuc E, Blanchette M, “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Injuries and Health Issues Occurring During Offshore Transoceanic Sailing: A Survey of Recreational Sailors and Cruisers” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wilderness and Environmental Medicine </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2023;34:153-63</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BAD6D48" w14:textId="77777777" w:rsidR="00333149" w:rsidRPr="00542F65" w:rsidRDefault="00333149" w:rsidP="00333149">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41AAEC49" w14:textId="7B61078B" w:rsidR="00DA6B44" w:rsidRPr="00542F65" w:rsidRDefault="00DA6B44" w:rsidP="00DA6B44">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nathanson A, “Injury Prevention in the Sport of Surfing: An Update. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Muscle, Ligament, and Tendon Journal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2020;10:171-8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66395CD3" w14:textId="77777777" w:rsidR="00DA6B44" w:rsidRPr="00542F65" w:rsidRDefault="00DA6B44" w:rsidP="00DA6B44">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BD5B5E5" w14:textId="740E5E02" w:rsidR="00FD1387" w:rsidRPr="00542F65" w:rsidRDefault="00FD1387" w:rsidP="00FD1387">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ryan K, Nathanson AT, Baird J, Wheelhouse J: "Injuries and Fatalities on Sailboats in the US 2000 - 2011: an analysis of US Coast Guard data". </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wilderness and Environmental Medicine </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Accepted </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>September,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2015</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30AFF9D2" w14:textId="77777777" w:rsidR="00FD1387" w:rsidRPr="00542F65" w:rsidRDefault="00FD1387" w:rsidP="00FD1387">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A0FA8C8" w14:textId="77777777" w:rsidR="00056835" w:rsidRPr="00542F65" w:rsidRDefault="00056835" w:rsidP="00FD1387">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nathanson AT, Young JM, Young C: “Pre-Participation Medical Evaluation for Adventure and Wilderness Watersports” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Clin J Sport Med</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2015;25:425-431</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75CAE309" w14:textId="77777777" w:rsidR="00056835" w:rsidRPr="00542F65" w:rsidRDefault="00056835" w:rsidP="00056835">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0374BD12" w14:textId="77777777" w:rsidR="00FD1387" w:rsidRPr="00542F65" w:rsidRDefault="00056835" w:rsidP="00FD1387">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nathanson AT, Young JM, Young C: “Pre-Participation Medical Evaluation for Adventure and Wilderness Watersports” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wilderness and Environmental Medicine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2015;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>26:S</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>55-S62 (Co-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>published in Clinical Journal of Sports Medicine)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30860520" w14:textId="77777777" w:rsidR="00FD1387" w:rsidRPr="00542F65" w:rsidRDefault="00FD1387" w:rsidP="00FD1387">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="207F6F33" w14:textId="77777777" w:rsidR="00FD1387" w:rsidRPr="00542F65" w:rsidRDefault="006802E8" w:rsidP="00FD1387">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Harada S, Nathanson AT, Goto R: Analysis of lifeguard-reported </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF773A" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">drowning and rescue </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">data at Hanauma Bay, HI 2000-2007.  Accepted by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wilderness and Environmental Medicine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>October,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2010</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53D9B172" w14:textId="77777777" w:rsidR="00FD1387" w:rsidRPr="00542F65" w:rsidRDefault="00FD1387" w:rsidP="00FD1387">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BEF6863" w14:textId="77777777" w:rsidR="00DA6B44" w:rsidRPr="00542F65" w:rsidRDefault="006802E8" w:rsidP="00DA6B44">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nathanson AT, Baird J, Mello MJ: “Sailing Injuries: Results of an Internet-based survey” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wilderness and Environmental </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Medicine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2010</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>;21:291-98</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A846478" w14:textId="77777777" w:rsidR="00DA6B44" w:rsidRPr="00542F65" w:rsidRDefault="00DA6B44" w:rsidP="00DA6B44">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="207C4C0F" w14:textId="43840CE4" w:rsidR="00FD1387" w:rsidRPr="00542F65" w:rsidRDefault="008A1E2E" w:rsidP="00DA6B44">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nathanson AT, Fischer EG, Mello MJ, Baird J</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  “</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Injury and Illness in the Newport to Bermuda</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD1387" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E26D7" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Race 1998 – </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007E26D7" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2006” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wilderness</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Environmental Medicine</w:t>
+      </w:r>
+      <w:r w:rsidR="007E26D7" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2008</w:t>
+      </w:r>
+      <w:r w:rsidR="007E26D7" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>;19:128-132</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B7EAB3F" w14:textId="77777777" w:rsidR="00FD1387" w:rsidRPr="00542F65" w:rsidRDefault="00FD1387" w:rsidP="00FD1387">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="257C7AE3" w14:textId="77777777" w:rsidR="00FD1387" w:rsidRPr="00542F65" w:rsidRDefault="001778F6" w:rsidP="00FD1387">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nathanson AT, Tam</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD6858" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-Sing K, Dao L, Bird S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: “Competitive Surfing Injuries</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD6858" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: A Prospective Study of surfing-related injuries among contest </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FD6858" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>surfers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>American</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Journal of Sports Medicine</w:t>
+      </w:r>
+      <w:r w:rsidR="009849A4" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009849A4" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2007;35:113</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009849A4" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-117</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="338318A1" w14:textId="77777777" w:rsidR="00FD1387" w:rsidRPr="00542F65" w:rsidRDefault="00FD1387" w:rsidP="00FD1387">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47549AE0" w14:textId="77777777" w:rsidR="00FD1387" w:rsidRPr="00542F65" w:rsidRDefault="00776894" w:rsidP="00FD1387">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sucov</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A, Nathanson A</w:t>
+      </w:r>
+      <w:r w:rsidR="001778F6" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Proano L, McCormick J, Jay G: “Peer Review and Feedback Can Modify Treatment Patterns for Emergency Department Patients </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>With</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fractures” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>American Journal of Medical Quality</w:t>
+      </w:r>
+      <w:r w:rsidR="009849A4" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13C65AAB" w14:textId="77777777" w:rsidR="00FD1387" w:rsidRPr="00542F65" w:rsidRDefault="00FD1387" w:rsidP="00FD1387">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B911D0D" w14:textId="77777777" w:rsidR="00FD1387" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0" w:rsidP="00FD1387">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nathanson, A.T., Haynes, P, Galanis, D.J.: “Surfing </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Injuries”  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>American</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Journal of Emergency </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Medicine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2002</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>;20:155-160</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="491447C6" w14:textId="77777777" w:rsidR="00FD1387" w:rsidRPr="00542F65" w:rsidRDefault="00FD1387" w:rsidP="00FD1387">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A125EC8" w14:textId="77777777" w:rsidR="00FD1387" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0" w:rsidP="00FD1387">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nathanson, A.T., Haynes, P: “Surfer’s Injuries: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Internet-based </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Survey”  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Injury</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Prevention and Control Newsletter from A.C.E.P.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  pp 4-5 vol 5, Number 1 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>August,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DCAEF0F" w14:textId="77777777" w:rsidR="00FD1387" w:rsidRPr="00542F65" w:rsidRDefault="00FD1387" w:rsidP="00FD1387">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D41C21B" w14:textId="77777777" w:rsidR="00FD1387" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0" w:rsidP="00FD1387">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t>Nathanson AT, Haynes P, Tam-Sing K: “Surfing Injuries</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t>Surfing</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t>Medicine</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t>2000;19:3-5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EC04D5E" w14:textId="77777777" w:rsidR="00FD1387" w:rsidRPr="00542F65" w:rsidRDefault="00FD1387" w:rsidP="00FD1387">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2264D489" w14:textId="77777777" w:rsidR="00FD1387" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0" w:rsidP="00FD1387">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nathanson AT, Reinert SE</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  “</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Windsurfing Injuries: Results of a Paper and Internet-Based Survey”.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wilderness and Environmental </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Medicine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1999</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>;10:218-25</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3850E930" w14:textId="77777777" w:rsidR="00FD1387" w:rsidRPr="00542F65" w:rsidRDefault="00FD1387" w:rsidP="00FD1387">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="705D490E" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>INVITED PRESENTATIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45C8A40F" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D4AA499" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Regional Presentations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7399508E" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BB442A8" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“New Approaches to Sea Sickness” Rhode Island American College of Emergency Physicians Conference, Newport, RI  8/1998</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D6E169A" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7365D72D" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Medical Management of Sea Sickness” Rhode Island American College of Emergency Physicians Conference, Newport, RI  8/1999</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24FCD342" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="124152D6" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   “</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Water sports Injury – Strategies for Prevention” Brown University Wilderness Medicine Interest Group 1/2002</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F1396A2" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D86BC36" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Hypothermia and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Cold Water</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Immersion” Brown University Wilderness Medicine Interest Group, Brown University Medical School, Providence, RI   11/21/2003</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14EF4B19" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B20ABA4" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>“Hazardous Marine Life” Wilderness Medicine Society National Weekend Conference Series: Wilderness and Travel Medicine for Primary Care Providers Conference, Warwick, RI 9/2004</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F6576D6" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="228CDBCA" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Head Trauma” Warren Rescue, Warren, RI 12/2004</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10D8AB61" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6333574B" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4623 lines deleted...]
-        </w:numPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Dangerous Marine Animals” Warren Alpert Medical School of Brown University, Wilderness Medicine Course.  Providence, RI 2/13/08</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43A8B4C8" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...15 lines deleted...]
-        <w:widowControl w:val="0"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A2C4302" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...24 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">“Marine </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A56AB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Envenomations</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A56AB">
-[...16 lines deleted...]
-    <w:p w14:paraId="00BE5022" w14:textId="77777777" w:rsidR="00EE4A79" w:rsidRPr="00443EF6" w:rsidRDefault="00EE4A79" w:rsidP="00EE4A79">
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: prevention and treatment” Brown Medical School, Wilderness Medicine Elective, Brown University, Providence, RI 4/22/10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F138236" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="2014CB58" w14:textId="77777777" w:rsidR="00EE4A79" w:rsidRDefault="00EE4A79" w:rsidP="00AA787B">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A772D55" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="58C9C224" w14:textId="77777777" w:rsidR="00EE4A79" w:rsidRPr="00443EF6" w:rsidRDefault="00EE4A79" w:rsidP="00EE4A79">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Drowning and Submersion Injuries” Brown Medical School Wilderness Medicine Elective, Brown University 4/23/10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0912D5F2" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="4F29B5E2" w14:textId="77777777" w:rsidR="00B303F9" w:rsidRPr="00B303F9" w:rsidRDefault="00EE4A79" w:rsidP="00AA787B">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32A66401" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“Dangerous Marine Animals” for Brown 1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00443EF6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
-      <w:r w:rsidRPr="00443EF6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and 2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00443EF6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>nd</w:t>
       </w:r>
-      <w:r w:rsidRPr="00443EF6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> year interest group in Wilderness Medicine.  16 students, 1 hour.  Dec 20, 2011</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E337652" w14:textId="77777777" w:rsidR="008D7BE1" w:rsidRDefault="008D7BE1" w:rsidP="008D7BE1">
-[...9 lines deleted...]
-    <w:p w14:paraId="674EEBBF" w14:textId="77777777" w:rsidR="008D7BE1" w:rsidRPr="007A56AB" w:rsidRDefault="008D7BE1" w:rsidP="00AA787B">
+    <w:p w14:paraId="345751F5" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14EFE472" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“Marine Bites and Stings” 1</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A56AB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A56AB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and 2</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A56AB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>nd</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A56AB">
-[...37 lines deleted...]
-    <w:p w14:paraId="5ADEE936" w14:textId="77777777" w:rsidR="00B303F9" w:rsidRDefault="00B303F9" w:rsidP="00AA787B">
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> year Alpert Medical School student interest group in Wilderness Medicine, Providence, RI. Twenty-five students, 2 hours.  January 28, 2013</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="521BA4FB" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09951A89" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“Epidemiology, Prevention and Treatment of Shark Attacks” Alpert Medical School student interest group in Wilderness Medicine, Providence, RI. Twenty students, 1.5 hours.  December 1, 2013</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34A5908A" w14:textId="77777777" w:rsidR="00FE7296" w:rsidRDefault="00FE7296" w:rsidP="00FE7296">
-[...9 lines deleted...]
-    <w:p w14:paraId="4EA6C264" w14:textId="77777777" w:rsidR="000763C2" w:rsidRDefault="00FE7296" w:rsidP="00AA787B">
+    <w:p w14:paraId="3827BC15" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="676741F3" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“Ethical Considerations in use of Social Media for Research” Responsible Conduct of Research Course, Providence, RI. 15 participants. April 10, 2014</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E7C625F" w14:textId="77777777" w:rsidR="000763C2" w:rsidRDefault="000763C2" w:rsidP="000763C2">
-[...9 lines deleted...]
-    <w:p w14:paraId="34D6D3DE" w14:textId="77777777" w:rsidR="00FE7296" w:rsidRPr="00FD1234" w:rsidRDefault="000763C2" w:rsidP="00AA787B">
+    <w:p w14:paraId="7F59FCB0" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A3FDDFB" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
-[...37 lines deleted...]
-    <w:p w14:paraId="56206595" w14:textId="77777777" w:rsidR="001261AC" w:rsidRDefault="00F0125E" w:rsidP="00AA787B">
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Submersion Injuries” Wednesday Conference. 40 residents. April 30, 2014 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F33AB31" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C3B5BCE" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">20 attending </w:t>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UEMF Ethical Conduct of Research Series: On-line Surveys and Social Networks 20 attending </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00AE4291" w:rsidRPr="00FD1234">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Physicans</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00AE4291" w:rsidRPr="00FD1234">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FD1234">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Claverick</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FD1234">
-[...28 lines deleted...]
-    <w:p w14:paraId="15E99349" w14:textId="77777777" w:rsidR="00EB28BB" w:rsidRPr="009B2029" w:rsidRDefault="00EB28BB" w:rsidP="00AA787B">
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2, Feb 27, 2014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C3DC1FB" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78479358" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
-[...37 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Drowning” 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B2029">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and 2</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B2029">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>nd</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B2029">
-[...46 lines deleted...]
-    <w:p w14:paraId="47A76D27" w14:textId="77777777" w:rsidR="00B421A9" w:rsidRPr="009B2029" w:rsidRDefault="00B421A9" w:rsidP="00AA787B">
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> year Alpert Medical School student interest group in Wilderness Medicine, Providence, RI. 20 students, 2 hours.  December 15, 2015</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CEC9D03" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C507AA5" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
-[...55 lines deleted...]
-    <w:p w14:paraId="6A36C61E" w14:textId="77777777" w:rsidR="00502EB8" w:rsidRPr="009B2029" w:rsidRDefault="00E52D5D" w:rsidP="00AA787B">
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Stryker use and diagnosis of compartment syndrome”. Intern orientation 12 Interns. Rhode Island Hospital. July 21, 2015</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="467DDDD7" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65B44909" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
-[...64 lines deleted...]
-    <w:p w14:paraId="167B66E2" w14:textId="77777777" w:rsidR="00EE4A79" w:rsidRPr="007C6B30" w:rsidRDefault="00F80568" w:rsidP="00AA787B">
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Management of second-degree heart block”.  Wednesday Conference series 20 residents. Lifespan Simulation Center. August 26, 8-11 am</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5062C67E" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7865C303" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">“Marine </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007C6B30">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Envenomations</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007C6B30">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>” and “Hands-on wound repair workshop” 1</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C6B30">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C6B30">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and 2</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C6B30">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>nd</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C6B30">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> year Alpert Medical School student interest group in Wilderness Medicine, Providence, RI. 12 students, 2 hours.  October 19, 2015</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17269B89" w14:textId="77777777" w:rsidR="00FC7FA4" w:rsidRPr="007C6B30" w:rsidRDefault="00FC7FA4" w:rsidP="00FC7FA4">
-[...9 lines deleted...]
-    <w:p w14:paraId="3F29896C" w14:textId="77777777" w:rsidR="00FC7FA4" w:rsidRPr="007C6B30" w:rsidRDefault="00FC7FA4" w:rsidP="00AA787B">
+    <w:p w14:paraId="72F731DD" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1040DB28" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
-[...37 lines deleted...]
-    <w:p w14:paraId="3B7D0E8B" w14:textId="77777777" w:rsidR="002F6309" w:rsidRPr="007C6B30" w:rsidRDefault="002F6309" w:rsidP="00AA787B">
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Snake, Spider, and Hymenoptera Bites” Resident Conference. 36 residents May 4, 2016</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2324485A" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41F86EBA" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“Dangerous Marine Creatures” Scribe Clinical Skills Day. 10 scribes July 21, 2016</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47A3B49A" w14:textId="77777777" w:rsidR="00CA77AD" w:rsidRPr="007C6B30" w:rsidRDefault="00CA77AD" w:rsidP="00CA77AD">
-[...9 lines deleted...]
-    <w:p w14:paraId="6E544412" w14:textId="77777777" w:rsidR="006529D6" w:rsidRPr="007C6B30" w:rsidRDefault="00230E8B" w:rsidP="00AA787B">
+    <w:p w14:paraId="72BC9ABA" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4888C483" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
-[...37 lines deleted...]
-    <w:p w14:paraId="540B76C6" w14:textId="77777777" w:rsidR="00CA77AD" w:rsidRDefault="006529D6" w:rsidP="00AA787B">
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Brown EM Resident Conference Patient Simulation Center Cases and debriefing” 48 residents 8/24/16</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41E7A17E" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E2B38AF" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
-[...37 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Hazardous Marine Life”, “Red Tides AKA Harmful Algal Blooms” 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C6B30">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and 2</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C6B30">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>nd</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C6B30">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> year Alpert Medical School student interest group in Wilderness Medicine, Providence, RI. 12 students, 2 hours.  November 12, 2016</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56D8674A" w14:textId="77777777" w:rsidR="00A66BAF" w:rsidRDefault="00A66BAF" w:rsidP="00A66BAF">
-[...9 lines deleted...]
-    <w:p w14:paraId="46FF6829" w14:textId="77777777" w:rsidR="00A66BAF" w:rsidRDefault="00E33096" w:rsidP="00AA787B">
+    <w:p w14:paraId="0B2A9095" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AF9531B" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
-[...46 lines deleted...]
-    <w:p w14:paraId="28BACFFB" w14:textId="77777777" w:rsidR="002E6235" w:rsidRDefault="002E6235" w:rsidP="00AA787B">
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Drowning and Resuscitation” Biology 5660 USCG Station Castle Hill 12 students. April 6, 2017</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49F62EBD" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="046BF323" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">“Marine </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Envenomations</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">”. Biology 5660 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Claverick</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Building 12 students. April 17, 2017</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21C98FE0" w14:textId="77777777" w:rsidR="00F97CD1" w:rsidRDefault="00F97CD1" w:rsidP="00F97CD1">
+    <w:p w14:paraId="3C5B3D76" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="4CA146FC" w14:textId="77777777" w:rsidR="0030239B" w:rsidRDefault="00F97CD1" w:rsidP="00AA787B">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1351B71B" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
-[...27 lines deleted...]
-    <w:p w14:paraId="622D1DBE" w14:textId="77777777" w:rsidR="0030239B" w:rsidRDefault="0030239B" w:rsidP="0030239B">
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Drowning and Resuscitation”, Biology 5660 USCG Station Castle Hill 11 students. April 12, 2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40EA351D" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="77DAE6F3" w14:textId="77777777" w:rsidR="00D71848" w:rsidRPr="0030239B" w:rsidRDefault="00F97CD1" w:rsidP="0030239B">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74047D1D" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
-[...55 lines deleted...]
-    <w:p w14:paraId="20958E5D" w14:textId="77777777" w:rsidR="00D71848" w:rsidRDefault="00D71848" w:rsidP="00AA787B">
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “Marine Bites and infections” Biology 5660 USCG Station Castle Hill 11 students. April 12, 2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B40AABB" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AE2C909" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">“Seafood Poisoning” Biology 5660 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Claverick</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Building 11 students April 13, 2018</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24834CAB" w14:textId="77777777" w:rsidR="00971652" w:rsidRDefault="00971652" w:rsidP="00971652">
+    <w:p w14:paraId="594736E9" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="602EA1A1" w14:textId="7B77A755" w:rsidR="001F65D4" w:rsidRPr="001F65D4" w:rsidRDefault="00971652" w:rsidP="001F65D4">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C125DEA" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“Surf Zone Injuries and Rescue” Newport Hospital, 22 Paramedics May 16, 2019</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4898FF2D" w14:textId="77777777" w:rsidR="00801DDA" w:rsidRPr="00801DDA" w:rsidRDefault="00801DDA" w:rsidP="00801DDA">
-[...9 lines deleted...]
-    <w:p w14:paraId="1A018D5E" w14:textId="7FE8E1B6" w:rsidR="00801DDA" w:rsidRPr="001A6FF6" w:rsidRDefault="00801DDA" w:rsidP="00AA787B">
+    <w:p w14:paraId="07A9A89D" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12B630E8" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> (via </w:t>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Seafood Toxidromes” BEM Wednesday Conference 52 Residents (via </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00604E1F" w:rsidRPr="001A6FF6">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoom)   </w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="001A6FF6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>September 23, 2020</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="352DC7DF" w14:textId="77777777" w:rsidR="00604E1F" w:rsidRPr="001A6FF6" w:rsidRDefault="00604E1F" w:rsidP="00604E1F">
+    <w:p w14:paraId="727EEBA7" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="60A5013F" w14:textId="7F43AB21" w:rsidR="00604E1F" w:rsidRPr="001A6FF6" w:rsidRDefault="00604E1F" w:rsidP="00AA787B">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A23486D" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
-[...36 lines deleted...]
-    <w:p w14:paraId="13357BE9" w14:textId="77777777" w:rsidR="00614A80" w:rsidRPr="00671F09" w:rsidRDefault="00614A80" w:rsidP="00614A80">
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Marine Stings” AMS Second Year Wilderness Medicine Elective. (via Zoom) 22 students November 30, 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="069E4083" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="31998977" w14:textId="543D98A0" w:rsidR="00614A80" w:rsidRPr="00671F09" w:rsidRDefault="00614A80" w:rsidP="00614A80">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="001D9CF0" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“Drowning and Resuscitation”, Biology 5660 Via Zoom. April 8, 2020</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A15152E" w14:textId="77777777" w:rsidR="00614A80" w:rsidRPr="00671F09" w:rsidRDefault="00614A80" w:rsidP="00614A80">
-[...10 lines deleted...]
-    <w:p w14:paraId="620920A0" w14:textId="080573F1" w:rsidR="00614A80" w:rsidRPr="00671F09" w:rsidRDefault="00614A80" w:rsidP="00AA787B">
+    <w:p w14:paraId="0B1A5146" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BAC92BF" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“Marine Bites and infections” Biology 5660 Via Zoom 11 students. April 9, 2020</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="434AB732" w14:textId="77777777" w:rsidR="001F65D4" w:rsidRDefault="001F65D4" w:rsidP="001F65D4">
+    <w:p w14:paraId="76866099" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="27780B00" w14:textId="5FDCCC2A" w:rsidR="001F65D4" w:rsidRPr="001A6FF6" w:rsidRDefault="001F65D4" w:rsidP="00AA787B">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C34B982" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
-[...56 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Coelenterate and Aquatic vertebrate stings” Yale PA program. 105 students (via Zoom) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>March,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2021</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AAEB7F8" w14:textId="77777777" w:rsidR="00F92DE8" w:rsidRPr="001A6FF6" w:rsidRDefault="00F92DE8" w:rsidP="00F92DE8">
+    <w:p w14:paraId="2DBD80A0" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="36BB4E11" w14:textId="071C1A87" w:rsidR="00F92DE8" w:rsidRPr="001A6FF6" w:rsidRDefault="00F92DE8" w:rsidP="00AA787B">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59FC5024" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
-[...36 lines deleted...]
-    <w:p w14:paraId="2688BF01" w14:textId="77777777" w:rsidR="00F92DE8" w:rsidRPr="001A6FF6" w:rsidRDefault="00F92DE8" w:rsidP="00F92DE8">
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Marine Bites and Infections” Biology 5660 12 students. April 6, 2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F9B6300" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="3F90869B" w14:textId="7562C3F4" w:rsidR="00F92DE8" w:rsidRDefault="00F92DE8" w:rsidP="00AA787B">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4731BC62" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
-[...27 lines deleted...]
-    <w:p w14:paraId="6713D22E" w14:textId="77777777" w:rsidR="00A73699" w:rsidRDefault="00A73699" w:rsidP="00A73699">
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Submersion Injuries” Biology 5660 12 students. April 7, 2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A14DD15" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="69045A94" w14:textId="2236649B" w:rsidR="00A73699" w:rsidRDefault="00A73699" w:rsidP="00AA787B">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D725487" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
-[...15 lines deleted...]
-          <w:highlight w:val="yellow"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">“Marine </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A73699">
-[...5 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Envenomations</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A73699">
-[...30 lines deleted...]
-    <w:p w14:paraId="4314393E" w14:textId="77777777" w:rsidR="00A73699" w:rsidRDefault="00A73699" w:rsidP="00A73699">
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>” Biology 5660 8 students. April 9, 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5621C071" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="58C61B5A" w14:textId="1DB94C7B" w:rsidR="00A73699" w:rsidRDefault="00A73699" w:rsidP="00AA787B">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E0A390" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
-[...15 lines deleted...]
-          <w:highlight w:val="yellow"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“Shark Bites and marine injuries” Biology 5660 10 Students. April 13, 2023</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70CCA59A" w14:textId="77777777" w:rsidR="00A73699" w:rsidRDefault="00A73699" w:rsidP="00A73699">
+    <w:p w14:paraId="2FEFB676" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="68B7DE00" w14:textId="739B5F8D" w:rsidR="00A73699" w:rsidRDefault="00A73699" w:rsidP="00AA787B">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A379CF8" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
-[...15 lines deleted...]
-          <w:highlight w:val="yellow"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“Role of the Expedition Physician” Biology 5660 10 Students. April 14, 2023</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FB56A52" w14:textId="77777777" w:rsidR="00A73699" w:rsidRDefault="00A73699" w:rsidP="00A73699">
+    <w:p w14:paraId="628D903C" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="6FF374B3" w14:textId="336FC7AD" w:rsidR="00BF55A8" w:rsidRPr="00A73699" w:rsidRDefault="00A73699" w:rsidP="00A73699">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BE34C33" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
-[...50 lines deleted...]
-    <w:p w14:paraId="0C73749B" w14:textId="77777777" w:rsidR="00BF55A8" w:rsidRPr="00067619" w:rsidRDefault="00BF55A8" w:rsidP="00374963">
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“First Aid Kits” Biology 5660 10 Students. April 14, 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09EF2AC7" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3748DD80" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Drowning and Resuscitation Biology 5660 Alpert School of Medicine April 7, 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01663CBD" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A34CBD7" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Dangerous Marine Animals” Biology 5660 Alpert School of Medicine April 7, 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="667CE540" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:pStyle w:val="LightGrid-Accent31"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D8C10BC" w14:textId="77777777" w:rsidR="00DB2743" w:rsidRPr="00067619" w:rsidRDefault="00DB2743" w:rsidP="00374963">
+    <w:p w14:paraId="6073AE00" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:pStyle w:val="LightGrid-Accent31"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="516AC534" w14:textId="77777777" w:rsidR="00374963" w:rsidRDefault="00374963" w:rsidP="00374963">
+    <w:p w14:paraId="50E72977" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:pStyle w:val="LightGrid-Accent31"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D314D5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>National Presentations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="081C2B9E" w14:textId="77777777" w:rsidR="00374963" w:rsidRDefault="00374963" w:rsidP="00374963">
+    <w:p w14:paraId="4F2E908C" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="3BC20A11" w14:textId="77777777" w:rsidR="00C813F4" w:rsidRPr="00C813F4" w:rsidRDefault="00C813F4" w:rsidP="00AD63DF">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="486C2E4A" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...46 lines deleted...]
-    <w:p w14:paraId="1E08F476" w14:textId="77777777" w:rsidR="00C813F4" w:rsidRPr="00C813F4" w:rsidRDefault="00C813F4" w:rsidP="00B37954">
+        <w:ind w:left="900"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Team work</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Training in the Real World” V.H.A. Midwest, Minneapolis, MN.  This lecture described the implementation and sustainment of a team-work training program at the Miriam Hospital emergency department.  6/2003</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7938A824" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:pStyle w:val="LightGrid-Accent31"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="589714E1" w14:textId="77777777" w:rsidR="00C636BD" w:rsidRPr="00443EF6" w:rsidRDefault="007F61D2" w:rsidP="00AD63DF">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D97766D" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:ind w:left="900"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“Surfing and Windsurfing Injuries” Wilderness Medicine Society National Weekend Conference Series: Wilderness and Travel Medicine for Primary Care Providers Conference, Madison, WI 10/2004</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3708D68D" w14:textId="77777777" w:rsidR="007F61D2" w:rsidRPr="00443EF6" w:rsidRDefault="007F61D2" w:rsidP="00FC1D8F">
+    <w:p w14:paraId="06A6E521" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="691BBEC1" w14:textId="77777777" w:rsidR="00EE4A79" w:rsidRDefault="007F61D2" w:rsidP="00AD63DF">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BB0D8F0" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...46 lines deleted...]
-    <w:p w14:paraId="6871E2A7" w14:textId="77777777" w:rsidR="00EE4A79" w:rsidRDefault="00EE4A79" w:rsidP="00EE4A79">
+        <w:ind w:left="900"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Sail Fast Sail Safe:  Preliminary Results of the Sailing Injury Survey” US SAILING (The national governing body for the sport of sailing) Annual Meeting, Newport, RI 11/17/2006</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A7F40A2" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="74111A20" w14:textId="77777777" w:rsidR="00DD01D1" w:rsidRPr="00EE4A79" w:rsidRDefault="005C7B41" w:rsidP="00AD63DF">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EDF71B3" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">Medicine” </w:t>
+        <w:ind w:left="900"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Co-Chair Wilderness Medical Society Conference: “Wilderness, Travel, and Marine     Medicine” </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00C35CB9" w:rsidRPr="00EE4A79">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ka’anapali</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00C35CB9" w:rsidRPr="00EE4A79">
-[...48 lines deleted...]
-    <w:p w14:paraId="4F242853" w14:textId="77777777" w:rsidR="001E0237" w:rsidRPr="00443EF6" w:rsidRDefault="001E0237" w:rsidP="00E7499D">
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Maui, HI. 110 international registrants, 26 CME credits November 1-4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2008</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D19BA9E" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="392BC4CE" w14:textId="77777777" w:rsidR="008A1F48" w:rsidRPr="00443EF6" w:rsidRDefault="008A1F48" w:rsidP="00AD63DF">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F190A08" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“Surfing and Windsurfing Injuries” 11/3/2008</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F29E5B4" w14:textId="77777777" w:rsidR="001E0237" w:rsidRPr="00443EF6" w:rsidRDefault="008A1F48" w:rsidP="00AD63DF">
+    <w:p w14:paraId="1EA28516" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...45 lines deleted...]
-    <w:p w14:paraId="655E268B" w14:textId="77777777" w:rsidR="001E0237" w:rsidRPr="00443EF6" w:rsidRDefault="00C35CB9" w:rsidP="00AD63DF">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “Anemones to Zebrafish: Marine Bites and Stings” 11/2/2008</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BD86EF6" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="67F9A1DF" w14:textId="77777777" w:rsidR="00C35CB9" w:rsidRPr="00443EF6" w:rsidRDefault="00C35CB9" w:rsidP="00AD63DF">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Shark Attacks and other Marine Bites” 11/2/2008</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1925C8A2" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6EC3E01F" w14:textId="77777777" w:rsidR="004D71DE" w:rsidRPr="00443EF6" w:rsidRDefault="004D71DE" w:rsidP="007F61D2">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Seafood Toxidromes: One fish two fish blowfish bluefish” 11/3/2008</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="598EAC97" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="6B79E59E" w14:textId="77777777" w:rsidR="007F61D2" w:rsidRPr="00EE4A79" w:rsidRDefault="007F61D2" w:rsidP="00AD63DF">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51801078" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...30 lines deleted...]
-    <w:p w14:paraId="3E6ACF04" w14:textId="77777777" w:rsidR="004D71DE" w:rsidRPr="00443EF6" w:rsidRDefault="004D71DE" w:rsidP="00E7499D">
+        <w:ind w:left="900"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Pipeline Master’s Conference”, Surfing Medicine, Oahu, HI.  Adjunct Faculty. 20 participants, Dec 12-17, 2009</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3904AFD9" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="2294A698" w14:textId="77777777" w:rsidR="007F61D2" w:rsidRPr="00443EF6" w:rsidRDefault="005C7B41" w:rsidP="00AD63DF">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03DAF306" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> for Wilderness Medical Society Conference: “Wilderness, Travel, and Marine Medicine” </w:t>
+        <w:ind w:left="900"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Co-Chair for Wilderness Medical Society Conference: “Wilderness, Travel, and Marine Medicine” </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007F61D2" w:rsidRPr="00443EF6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ka’anapali</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007F61D2" w:rsidRPr="00443EF6">
-[...32 lines deleted...]
-    <w:p w14:paraId="3BC7DC67" w14:textId="77777777" w:rsidR="007F61D2" w:rsidRPr="00443EF6" w:rsidRDefault="007F61D2" w:rsidP="007F61D2">
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Maui, HI.  105 International registrants, 26 CME credits Oct 30 – Nov 3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2010</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="01A9E2D5" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="7D5F2452" w14:textId="77777777" w:rsidR="007F61D2" w:rsidRPr="00443EF6" w:rsidRDefault="007F61D2" w:rsidP="00AD63DF">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D6FBAF3" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...30 lines deleted...]
-    <w:p w14:paraId="460153E0" w14:textId="77777777" w:rsidR="007F61D2" w:rsidRPr="00443EF6" w:rsidRDefault="007F61D2" w:rsidP="00AD63DF">
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Prevention and treatment of Jellyfish and Anemone stings” 10/30/2010</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7263F79C" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">“Shark Attacks and other Marine </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00443EF6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Bites”  10</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00443EF6">
-[...24 lines deleted...]
-    <w:p w14:paraId="3BFB9C68" w14:textId="77777777" w:rsidR="007F61D2" w:rsidRPr="00443EF6" w:rsidRDefault="007F61D2" w:rsidP="00AD63DF">
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/30/2010</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="001F004E" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Seafood Toxidromes, and shellfish </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>poisoning”  11</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/2/2010</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="405B61B7" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Surfing and Kiting Injuries” 11/2/2010</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CC077DC" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EC2F4A2" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Surf Med 101” Quiksilver, Inc., 15202 Graham St. Huntington Beach, CA 25 students, 10/21/11</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="282FD028" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D51582F" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:ind w:left="900"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Advanced Wilderness Medical Life Support (AWLS) Course, Mount Snow Resort, VT. Three 45-minute lectures, 3 1-hour workshops.  18 registrants, 9/7 – 9/9/12</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44B0F21E" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Animal and Insect bites and envenomation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53454A14" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Submersion Injuries and water safety</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2437D1A9" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wound and Burn Management in the Wilderness</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C73058F" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">“Seafood Toxidromes, and shellfish </w:t>
-[...22 lines deleted...]
-        <w:widowControl w:val="0"/>
+        <w:t>Patient Assessment for trauma patients</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33A8E52A" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Teamwork training, communication, and leadership skills for Wilderness Emergencies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="716C4828" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Practical skills workshop: C-spine management, improvised litters and evacuating the injured surfer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="621926CF" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Practical skills workshop: Dislocations, fractures, and splinting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79F2ABD6" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Breakout session: Medical problems in the wilderness</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DB72C5F" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="272E2D7A" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
-[...44 lines deleted...]
-    <w:p w14:paraId="6431AA40" w14:textId="77777777" w:rsidR="007F61D2" w:rsidRPr="00443EF6" w:rsidRDefault="007F61D2" w:rsidP="00AD63DF">
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:ind w:left="900"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> International Extreme Sports Medicine Congress, University of Colorado, Boulder CO, 110 registrants, 6/13 – 6/16/2014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="319369A1" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Extreme Sailing injuries</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F4803D3" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Surfing Injuries</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08C7BAA7" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Surviving the Sun</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71505C07" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32E75DB3" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
-[...63 lines deleted...]
-      <w:pPr>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:ind w:left="900"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> International Extreme Sports Medicine Congress, University of Colorado, Boulder CO, 130 International registrants, 6/9 – 6/11/2016 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="710257BE" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Extreme Sailing injuries</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01ED0B50" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Surfing Injuries</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DD7B621" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Surviving the Sun</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A98C93B" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00FA39F3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:strike/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="726C9467" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
-[...46 lines deleted...]
-      <w:pPr>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2021 Wilderness Medical Society Annual Summer Mtg. 240 registrants. Virtual. 6/23 2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A86278E" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="12"/>
-[...19 lines deleted...]
-      <w:pPr>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Solar Injuries and Protection”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17A86142" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="12"/>
-[...898 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“Seafood Toxidromes”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58152C8D" w14:textId="77777777" w:rsidR="005319C0" w:rsidRDefault="005319C0" w:rsidP="005319C0">
+    <w:p w14:paraId="31A7DF51" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1800"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="7B2CB300" w14:textId="79E10C04" w:rsidR="0096550D" w:rsidRPr="00DC7E13" w:rsidRDefault="0096550D" w:rsidP="0096550D">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="102F0510" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:ind w:left="900"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC7E13">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC7E13">
-[...18 lines deleted...]
-    <w:p w14:paraId="7CDC0D1E" w14:textId="74D29F63" w:rsidR="0096550D" w:rsidRPr="00DC7E13" w:rsidRDefault="00761033" w:rsidP="0096550D">
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> International Extreme Sports Medicine Congress, University of Colorado, Boulder CO, 150 International registrants, 5/20 – 5/22/2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76E1FA18" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="12"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Sailing Injuries and Fatalities in the US”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56446F44" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Surfing in the Olympics”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A6D69FC" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Surf Survival and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sufiatrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: Because surfers also get old.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="728799B2" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A223D9D" w14:textId="77777777" w:rsidR="00E95492" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:ind w:left="900"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2024 United States Naval Academy Safety-at-Sea Seminar, Annapolis, MD “Emergency Medical Care at-sea and Hypothermia”</w:t>
+      </w:r>
+      <w:r w:rsidR="00E95492">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 150</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> registrants. 4/6 -4/7, 2024</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F6F214C" w14:textId="6F0E1400" w:rsidR="00542F65" w:rsidRDefault="00542F65" w:rsidP="00E95492">
+      <w:pPr>
+        <w:ind w:left="900"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0795752C" w14:textId="4694621F" w:rsidR="00E95492" w:rsidRPr="00542F65" w:rsidRDefault="00E95492" w:rsidP="00E95492">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:ind w:left="900"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95492">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">International Extreme Sports Medicine </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Congress, University of Utah, Park City Utah 6/5 -6/7 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="0058667A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 150 international registrants</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BBCC280" w14:textId="06338095" w:rsidR="00E95492" w:rsidRPr="00E95492" w:rsidRDefault="007F2879" w:rsidP="00E95492">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidR="0096550D" w:rsidRPr="00DC7E13">
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="00E95492">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Offshore </w:t>
+      </w:r>
+      <w:r w:rsidR="00E95492" w:rsidRPr="00E95492">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sailing Injuries and Fatalities</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20F03D7F" w14:textId="0EC4163F" w:rsidR="0096550D" w:rsidRPr="00DC7E13" w:rsidRDefault="00761033" w:rsidP="0096550D">
+    <w:p w14:paraId="637E4DBD" w14:textId="43EE818E" w:rsidR="00E95492" w:rsidRPr="00E95492" w:rsidRDefault="007F2879" w:rsidP="00E95492">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="12"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Big wave</w:t>
+      </w:r>
+      <w:r w:rsidR="00E95492">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> surfing injuries and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="00E95492">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>atalities</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F79300F" w14:textId="623AC9AD" w:rsidR="00E95492" w:rsidRDefault="007F2879" w:rsidP="00E95492">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidR="0096550D" w:rsidRPr="00DC7E13">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E95492" w:rsidRPr="00E95492">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sufiatrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E95492" w:rsidRPr="00E95492">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: Because surfers also get old</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="278193F4" w14:textId="3082546C" w:rsidR="00CA5699" w:rsidRDefault="00761033" w:rsidP="00CA5699">
+    <w:p w14:paraId="4452B0EF" w14:textId="274DC63F" w:rsidR="00E95492" w:rsidRDefault="007F2879" w:rsidP="00E95492">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="12"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidR="0096550D" w:rsidRPr="00DC7E13">
-[...30 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="00E95492">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Surviving the Sun</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37A71907" w14:textId="77777777" w:rsidR="00CA5699" w:rsidRDefault="00CA5699" w:rsidP="00CA5699">
-[...33 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="3D29868B" w14:textId="070B1FA3" w:rsidR="007F2879" w:rsidRPr="00E95492" w:rsidRDefault="007F2879" w:rsidP="00E95492">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...83 lines deleted...]
-    <w:p w14:paraId="34BB0791" w14:textId="77777777" w:rsidR="0097337E" w:rsidRDefault="0097337E" w:rsidP="0097337E">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Section Moderator</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41B994FD" w14:textId="77777777" w:rsidR="00E95492" w:rsidRPr="00542F65" w:rsidRDefault="00E95492" w:rsidP="00E95492">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C7A04BD" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="061E176D" w14:textId="77777777" w:rsidR="00FC1D8F" w:rsidRDefault="00FC1D8F" w:rsidP="008C54E2">
+    <w:p w14:paraId="0014974A" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1D8F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>International Presentations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B756A97" w14:textId="77777777" w:rsidR="00D037F1" w:rsidRDefault="00D037F1" w:rsidP="00FC1D8F">
+    <w:p w14:paraId="30FC9015" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72871352" w14:textId="77777777" w:rsidR="006541BD" w:rsidRDefault="007F20B0" w:rsidP="00AD63DF">
+    <w:p w14:paraId="643030D2" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Delegate, ACEP Emergency Medicine Delegation to Vietnam and Cambodia.  1/31 – 2/10/2006</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42FD2348" w14:textId="77777777" w:rsidR="00597D84" w:rsidRPr="00597D84" w:rsidRDefault="00597D84" w:rsidP="00597D84">
+    <w:p w14:paraId="27CDE2CC" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="043F499E" w14:textId="77777777" w:rsidR="007F20B0" w:rsidRPr="006541BD" w:rsidRDefault="007F20B0" w:rsidP="00AD63DF">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20828547" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“Med-Sail: Medicine for Mariners” Course, British Virgin Islands, 2/4 – 2/10/12</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AF7D851" w14:textId="77777777" w:rsidR="00861EDA" w:rsidRDefault="007F20B0" w:rsidP="00861EDA">
+    <w:p w14:paraId="4A3FAE1D" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Five 1-hour lectures, 20 international attendees.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61324B74" w14:textId="77777777" w:rsidR="00861EDA" w:rsidRDefault="00861EDA" w:rsidP="00861EDA">
+    <w:p w14:paraId="080766A8" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="61858B89" w14:textId="77777777" w:rsidR="00861EDA" w:rsidRDefault="007F20B0" w:rsidP="00861EDA">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EF9DF86" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ciguatera, Scombroid, and Harmful Algal Blooms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B470446" w14:textId="77777777" w:rsidR="00861EDA" w:rsidRDefault="007F20B0" w:rsidP="00861EDA">
+    <w:p w14:paraId="7300DCC3" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Marine Infections and Bites</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E7BD4C9" w14:textId="77777777" w:rsidR="00861EDA" w:rsidRDefault="007F20B0" w:rsidP="00861EDA">
+    <w:p w14:paraId="032210D1" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Marine First-Aid Kits</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F9EF74F" w14:textId="77777777" w:rsidR="00861EDA" w:rsidRDefault="007F20B0" w:rsidP="00861EDA">
+    <w:p w14:paraId="4CEBCBA9" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Sailing Injuries: Epidemiology and Prevention</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10829F2B" w14:textId="77777777" w:rsidR="00861EDA" w:rsidRDefault="007F20B0" w:rsidP="00861EDA">
+    <w:p w14:paraId="0CF0F2E8" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Cnidarian Stings: Treatment and Prevention</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E20E5B2" w14:textId="77777777" w:rsidR="00861EDA" w:rsidRPr="00861EDA" w:rsidRDefault="00861EDA" w:rsidP="00861EDA">
-[...9 lines deleted...]
-    <w:p w14:paraId="4F18DCE4" w14:textId="77777777" w:rsidR="00861EDA" w:rsidRPr="00895C4A" w:rsidRDefault="00EB3F0D" w:rsidP="00895C4A">
+    <w:p w14:paraId="12A376F7" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24179C8D" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“Med-Sail: Medicine for Mariners” Course, British Virgin Islands, 2/1 – 2/7/</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00861EDA">
-[...24 lines deleted...]
-        <w:t>Five</w:t>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>13  Five</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00895C4A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-hour lectures, 55 international attendees.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07DF0128" w14:textId="77777777" w:rsidR="00861EDA" w:rsidRDefault="00861EDA" w:rsidP="00861EDA">
+    <w:p w14:paraId="38DD9741" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:ind w:left="360" w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="113C0558" w14:textId="77777777" w:rsidR="00861EDA" w:rsidRDefault="00EB3F0D" w:rsidP="00861EDA">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28005DC6" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wound Care in the marine environment </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46A5C215" w14:textId="77777777" w:rsidR="00A30FB4" w:rsidRDefault="00EB3F0D" w:rsidP="00A30FB4">
+    <w:p w14:paraId="311A4182" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Sailing Fatalities and Prevention: Analysis of data from the US Coast Guard</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6013738C" w14:textId="77777777" w:rsidR="00A30FB4" w:rsidRDefault="00EB3F0D" w:rsidP="00A30FB4">
+    <w:p w14:paraId="574FE421" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ciguatera, Scombroid, and Harmful Algal Blooms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6544AC7B" w14:textId="77777777" w:rsidR="00A30FB4" w:rsidRDefault="00EB3F0D" w:rsidP="00A30FB4">
+    <w:p w14:paraId="2EEF9FE7" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Hazardous Sea life: Prevention and treatment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1699D6BC" w14:textId="77777777" w:rsidR="008A096B" w:rsidRDefault="00EB3F0D" w:rsidP="008A096B">
+    <w:p w14:paraId="39D6398F" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
-[...37 lines deleted...]
-    <w:p w14:paraId="05774B85" w14:textId="77777777" w:rsidR="00556A64" w:rsidRPr="008A096B" w:rsidRDefault="00556A64" w:rsidP="008A096B">
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Marine First-Aid Kits</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A6AF837" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24C14AF2" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">rse”, </w:t>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Surf Survival Course”, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007B334A" w:rsidRPr="008A096B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nosara</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007B334A" w:rsidRPr="008A096B">
-[...16 lines deleted...]
-    <w:p w14:paraId="4C98E37D" w14:textId="77777777" w:rsidR="00556A64" w:rsidRPr="00E94A41" w:rsidRDefault="00556A64" w:rsidP="00556A64">
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Costa Rica 8/3 – 8/13</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2664EE26" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Six </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E94A41">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1.5 hour</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E94A41">
-[...16 lines deleted...]
-    <w:p w14:paraId="205C18C4" w14:textId="77777777" w:rsidR="00556A64" w:rsidRPr="00E94A41" w:rsidRDefault="00556A64" w:rsidP="00556A64">
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lectures, 3 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1.5 hour</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Workshops, 12 international attendees</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0910DF2E" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="674EA41A" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Basic Lessons of the sea</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EFA62B8" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Emergency Wound care</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76AA0E8C" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wilderness First-aid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74FD0BAA" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tropical Diseases</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AB56DDF" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Travel Medicine 101</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D44DA42" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Emergency Orthopedics</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2575CC14" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3322D44A" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5.  Keynote Speaker EASD 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> annual conference on surfing medicine, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sagres</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Portugal, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>10/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 -5, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2013  Three</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>45 minute</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lectures, ~ 125 international attendees (20 countries)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A36D720" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04E7C1F7" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
-        <w:rPr>
-[...15 lines deleted...]
-      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wilderness Wound Management</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A08E451" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
-        <w:rPr>
-[...300 lines deleted...]
-        <w:widowControl w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="1800"/>
-[...46 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Marine Bites and Stings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79435A2B" w14:textId="77777777" w:rsidR="00A47B8C" w:rsidRPr="00CB697B" w:rsidRDefault="00A47B8C" w:rsidP="00CB697B">
+    <w:p w14:paraId="522BCB1F" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Steering Committee for 2015 World Congress of Surfing Medicine</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27E70EFF" w14:textId="77777777" w:rsidR="00A03C6A" w:rsidRPr="0089557B" w:rsidRDefault="00A03C6A" w:rsidP="00A03C6A">
+    <w:p w14:paraId="751C39FA" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="66370B5A" w14:textId="77777777" w:rsidR="00A03C6A" w:rsidRPr="002516FB" w:rsidRDefault="00A03C6A" w:rsidP="00A03C6A">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56E9243B" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
-      <w:r w:rsidRPr="002516FB">
-[...63 lines deleted...]
-    <w:p w14:paraId="68BB56CE" w14:textId="77777777" w:rsidR="008A096B" w:rsidRPr="002516FB" w:rsidRDefault="002549F0" w:rsidP="008A096B">
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Med-Sail: Medicine for Mariners” Course, British Virgin Islands, 1/ 24 - 1/31, 2014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="491FC160" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:ind w:left="360" w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="75FE183D" w14:textId="77777777" w:rsidR="008A096B" w:rsidRPr="002516FB" w:rsidRDefault="008A096B" w:rsidP="008A096B">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Five 1-hour lectures, 50 international attendees.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="624A66D3" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:ind w:left="360" w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="2FF4E295" w14:textId="77777777" w:rsidR="008A096B" w:rsidRPr="002516FB" w:rsidRDefault="002549F0" w:rsidP="008A096B">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B579C85" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Surviving the Sun</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60A542DF" w14:textId="77777777" w:rsidR="008A096B" w:rsidRPr="002516FB" w:rsidRDefault="00A03C6A" w:rsidP="008A096B">
+    <w:p w14:paraId="4B1C7B6C" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wound Care in the marine environment </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F034F8F" w14:textId="77777777" w:rsidR="008A096B" w:rsidRPr="002516FB" w:rsidRDefault="00A03C6A" w:rsidP="008A096B">
+    <w:p w14:paraId="1EB7C7A9" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ciguatera, Scombroid, and Harmful Algal Blooms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D100606" w14:textId="77777777" w:rsidR="008A096B" w:rsidRPr="002516FB" w:rsidRDefault="00A03C6A" w:rsidP="008A096B">
+    <w:p w14:paraId="0B7367AE" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Hazardous Sea life: Prevention and treatment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AC415A7" w14:textId="77777777" w:rsidR="00E94A41" w:rsidRPr="002516FB" w:rsidRDefault="00A03C6A" w:rsidP="008A096B">
+    <w:p w14:paraId="655D240C" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Marine First-Aid Kits</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="413CD626" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55F037F6" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">7. “Advanced Surfing Life Support” Conference, Ericeira, Portugal, 5/5 – 5/10, 2014 5 1-hour </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>lectures, 25 international attendees</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B9FAF21" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="380E923B" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Epidemiology of surfing injuries</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="220CA40C" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Head injuries among surfers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59FE2631" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Marine First-Aid Kits</w:t>
-[...188 lines deleted...]
-    <w:p w14:paraId="0C906DB9" w14:textId="77777777" w:rsidR="00234C7D" w:rsidRPr="002516FB" w:rsidRDefault="00234C7D" w:rsidP="00AA787B">
+        <w:t>Solar injury and solar protection</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="060C0ABC" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="35"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="1BCE10ED" w14:textId="77777777" w:rsidR="00234C7D" w:rsidRPr="002516FB" w:rsidRDefault="00172200" w:rsidP="00AA787B">
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Simulated patient encounters/Teamwork training</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1704751D" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="35"/>
-[...97 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Patient packaging/hypothermia wraps/carries</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F6E8CEC" w14:textId="77777777" w:rsidR="0018537F" w:rsidRPr="002516FB" w:rsidRDefault="0018537F" w:rsidP="0018537F">
+    <w:p w14:paraId="210D9076" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="1F20EFFC" w14:textId="77777777" w:rsidR="0018537F" w:rsidRPr="00D234B4" w:rsidRDefault="0018537F" w:rsidP="0018537F">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="206BB7D1" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...33 lines deleted...]
-    <w:p w14:paraId="4DA35D81" w14:textId="77777777" w:rsidR="0018537F" w:rsidRPr="00D234B4" w:rsidRDefault="0018537F" w:rsidP="0018537F">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>8. Conference Chair “Med-Sail: Medicine for Mariners” Course, British Virgin Islands, 1/ 24 - 1/31, 2015</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F778233" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:ind w:left="360" w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Five 1-hour lectures, 50 international attendees.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F46F83B" w14:textId="77777777" w:rsidR="0018537F" w:rsidRPr="00D234B4" w:rsidRDefault="0018537F" w:rsidP="0018537F">
+    <w:p w14:paraId="06CABDFD" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:ind w:left="360" w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="30ADA529" w14:textId="77777777" w:rsidR="0018537F" w:rsidRPr="00D234B4" w:rsidRDefault="0018537F" w:rsidP="0018537F">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AE7561F" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Surviving the Sun</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10A5D271" w14:textId="77777777" w:rsidR="0018537F" w:rsidRPr="00D234B4" w:rsidRDefault="0018537F" w:rsidP="0018537F">
+    <w:p w14:paraId="07DFBA7B" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ciguatera, Scombroid, and Harmful Algal Blooms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4486E389" w14:textId="77777777" w:rsidR="0018537F" w:rsidRPr="007C6B30" w:rsidRDefault="0018537F" w:rsidP="0018537F">
+    <w:p w14:paraId="2D01C4A5" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Hazardous Sea life: Prevention and treatment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05D3D83D" w14:textId="77777777" w:rsidR="00C5507E" w:rsidRPr="00D234B4" w:rsidRDefault="0018537F" w:rsidP="002516FB">
+    <w:p w14:paraId="37E1BE1E" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Marine First-Aid Kits</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B1B4AFE" w14:textId="77777777" w:rsidR="002516FB" w:rsidRPr="00D234B4" w:rsidRDefault="002516FB" w:rsidP="002516FB">
-[...9 lines deleted...]
-    <w:p w14:paraId="5118B9E7" w14:textId="77777777" w:rsidR="002516FB" w:rsidRPr="00D234B4" w:rsidRDefault="002516FB" w:rsidP="00985717">
+    <w:p w14:paraId="6A474602" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B55B502" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
-[...28 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:ind w:left="900"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Surfing Medicine Conference, Puerto Sandino, Nicaragua, May 28 – June 3, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2015</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 14 attendees</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CA0C5A2" w14:textId="77777777" w:rsidR="00E91CC3" w:rsidRDefault="00071EE6" w:rsidP="00E91CC3">
+    <w:p w14:paraId="320DF85A" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="12"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Seafood Toxidromes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ECAB535" w14:textId="77777777" w:rsidR="00E91CC3" w:rsidRDefault="00E91CC3" w:rsidP="00E91CC3">
+    <w:p w14:paraId="5CFD5A61" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:ind w:left="1800"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="4196BEE5" w14:textId="77777777" w:rsidR="00E91CC3" w:rsidRPr="007C6B30" w:rsidRDefault="00CE5A23" w:rsidP="00E91CC3">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E81123A" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:ind w:left="900"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>EASD 4</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C6B30">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C6B30">
-[...21 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> annual conference on surfing medicine and drowning, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00985717" w:rsidRPr="007C6B30">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Anglet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00985717" w:rsidRPr="007C6B30">
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, France, September 28 – October 4, 2015.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Wound Care in the Marine Environment” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>130 International attendees</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38A536DA" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="353625BC" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:ind w:left="900"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Conference Chair “Med-Sail: Medicine for Mariners” Course, British Virgin Islands, 1/ 24 - 1/31, 2016</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79525D48" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:ind w:left="360" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Five 1-hour lectures, 48 international attendees.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67D19801" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:ind w:left="360" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EC13A26" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Surviving the Sun</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05E0B134" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ciguatera, Scombroid, Fugu and Harmful Algal Blooms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17FAD2DD" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hazardous Sea life: Prevention and treatment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C7819E4" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sailing Fatalities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7685FCBE" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Onboard treatment of ENT and Eye injuries and infections</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D3DF8B7" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D7B4958" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:ind w:left="900"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Conference Chair “Med-Sail: Medicine for Mariners” Course, British Virgin Islands, 1/ 21 - 1/28, 2017</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DB965AD" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:ind w:left="360" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Six 1-hour lectures, 48 international attendees.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C7E53DE" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:ind w:left="360" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45646A6D" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Surviving the Sun</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3853BE53" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ciguatera, Scombroid, Fugu and Harmful Algal Blooms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FB9511D" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hazardous Sea life: Prevention and treatment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0369B302" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sailing injuries and Fatalities; Analysis of recent sailing tragedies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="090515BE" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Onboard treatment of ENT and Eye injuries and infections</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="231FCE7A" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00532DEF" w:rsidRPr="007C6B30">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:p>
+    <w:p w14:paraId="1640D77E" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:ind w:left="900"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Conference Chair “Med-Sail: Medicine for Mariners” WMS Course, Agana Croatia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5097C6F4" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:ind w:left="360" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Six 1-hour lectures, 24 international attendees. 5/20-27, 2017</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69B851BC" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:ind w:left="360" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F2483FE" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Drowning and Resuscitation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16E89A4B" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Marine Infections: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vibrio, Aeromonas, and M. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Marinum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7473DBC0" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ciguatera, Scombroid, Fugu and Harmful Algal Blooms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BC250E9" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hazardous Sea life: Prevention and treatment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08A6AD60" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Onboard treatment of ENT and Eye emergencies </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D55EE39" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64A1034E" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:ind w:left="900"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Conference Chair “Med-Sail: Medicine for Mariners” WMS Course, Agana Croatia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1008B842" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:ind w:left="360" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Six 1-hour lectures, 18 international attendees. 5/26 – 6/1, 2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39916530" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:ind w:left="360" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19E3B888" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Drowning and Resuscitation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="502B07EE" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Marine Bites and infections</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DDC1D17" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ciguatera, Scombroid, Fugu and Harmful Algal Blooms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2054B6DA" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Marine </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>envenomations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="6CF78536" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Onboard treatment of Eye emergencies </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EBE5569" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16DF9376" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:ind w:left="900"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Conference Chair “Med-Sail: Medicine for Mariners” WMS Course, British Virgin Islands</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A28C227" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:ind w:left="360" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Six 1-hour lectures, 24 international attendees. 1/20 – 1/26, 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28AD130F" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:ind w:left="360" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12C0E578" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The ABC’s of UV light</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D2FD6DB" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Marine </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Envenomations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7F52541D" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Seafood Toxidromes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1471E475" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Marine Bites and Infections</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70562302" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Management of On-board Orthopedic emergencies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4822DF56" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:strike/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CDECB51" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:ind w:left="900"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Conference Chair “Med-Sail: Medicine for Mariners” WMS Course, British Virgin Islands</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A2AE3E8" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:ind w:left="360" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>five 1-hour lectures, 23 international attendees. 1/16 – 1/22, 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A75E9F7" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:ind w:left="360" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="089D626E" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The ABC’s of UV light</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18D5C432" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Marine </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Envenomations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="5BD46869" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Seafood Toxidromes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EB67176" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Marine Bites and Infections</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="382BBC98" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sailing Injuries and Fatalities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00EEEF4F" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:ind w:left="900"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Webinar European Society of Sports Traumatology (ESSKA) Congress of Extreme Water sports. “Windsurfing Injuries” Presentation.  6/28/2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="695F663D" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:ind w:left="900"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BE22960" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:ind w:left="900"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “Med-Sail: Medicine for Mariners” WMS Course, British Virgin Islands</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E5A0670" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:ind w:left="360" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>five 1-hour lectures, 23 international attendees. 1/24 – 1/30, 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EB5EA3A" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:ind w:left="360" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03E7905C" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The ABC’s of UV light</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6599D25E" w14:textId="77777777" w:rsidR="00542F65" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Marine Wounds and Infections</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F879CAC" w14:textId="38E9F342" w:rsidR="00D37EEB" w:rsidRPr="00542F65" w:rsidRDefault="00542F65" w:rsidP="00542F65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sailing Injuries and Fatalities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="124A0F74" w14:textId="77777777" w:rsidR="00CB43A2" w:rsidRPr="00542F65" w:rsidRDefault="00CB43A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E3F974E" w14:textId="77777777" w:rsidR="00F7399B" w:rsidRPr="00542F65" w:rsidRDefault="00F7399B" w:rsidP="00F7399B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>COMMUNITY OUTREACH</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="289C4DB9" w14:textId="77777777" w:rsidR="00F7399B" w:rsidRPr="00542F65" w:rsidRDefault="00F7399B" w:rsidP="00F7399B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F5E8980" w14:textId="77777777" w:rsidR="00F7399B" w:rsidRPr="00542F65" w:rsidRDefault="00F7399B" w:rsidP="00F7399B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vamos a Nadar, Vamos a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pescar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Vamos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Enfatizar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Seguridad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E91CC3" w:rsidRPr="007C6B30">
-[...45 lines deleted...]
-      <w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el Agua</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Water Safety Radio Interview – in Spanish) with host Pablo Rodriguez, MD. 88.1FM Latino Public </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Radio  May</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 31, 2011</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38CDBE6E" w14:textId="77777777" w:rsidR="00F7399B" w:rsidRPr="00542F65" w:rsidRDefault="00F7399B" w:rsidP="00F7399B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="480F4E03" w14:textId="77777777" w:rsidR="00F7399B" w:rsidRPr="00542F65" w:rsidRDefault="00F7399B" w:rsidP="00F7399B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
-[...185 lines deleted...]
-      <w:pPr>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Health Check: Safe Surfing.  NBC Channel 10 Evening News. Interview by Barbara Morse Silva, July 14, 2011</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E30B0F2" w14:textId="77777777" w:rsidR="00F7399B" w:rsidRPr="00542F65" w:rsidRDefault="00F7399B" w:rsidP="00F7399B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D00DDF2" w14:textId="77777777" w:rsidR="00F7399B" w:rsidRPr="00542F65" w:rsidRDefault="00F7399B" w:rsidP="00F7399B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
-[...239 lines deleted...]
-      <w:pPr>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Surf Survival” Interview, Plum TV, Nantucket Island, July 26, 2011 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="254F894C" w14:textId="77777777" w:rsidR="00F7399B" w:rsidRPr="00542F65" w:rsidRDefault="00F7399B" w:rsidP="00F7399B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7752F02A" w14:textId="77777777" w:rsidR="00F7399B" w:rsidRPr="00542F65" w:rsidRDefault="00F7399B" w:rsidP="00F7399B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
-[...133 lines deleted...]
-          <w:bCs/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Marine Infections: </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Vibrio, Aeromonas, and M. </w:t>
+        <w:t xml:space="preserve">Surf Survival Course – A 3-day seminar of didactics and hands-on ocean safety workshops for surfing instructors.  Four 1.5-hour lectures, 3 1.5-hour workshops. 12 students.  Sponsored by the Harmony Institute. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B35D76">
-[...7 lines deleted...]
-        <w:t>Marinum</w:t>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nosara</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-    </w:p>
-[...98 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Costa Rica.  November 14-17, 2012</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43D46701" w14:textId="77777777" w:rsidR="00F7399B" w:rsidRPr="00542F65" w:rsidRDefault="00F7399B" w:rsidP="00F7399B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="468072FF" w14:textId="77777777" w:rsidR="00F7399B" w:rsidRPr="00542F65" w:rsidRDefault="00F7399B" w:rsidP="00F7399B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
-[...183 lines deleted...]
-        <w:t xml:space="preserve">Marine </w:t>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Pool Safety” produced by the 4-Safety program of the Injury Prevention Center at Rhode Island Hospital. March 30, 2015</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48C86E1D" w14:textId="77777777" w:rsidR="00F7399B" w:rsidRPr="00542F65" w:rsidRDefault="00F7399B" w:rsidP="00F7399B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C352155" w14:textId="77777777" w:rsidR="00F7399B" w:rsidRPr="00542F65" w:rsidRDefault="00F7399B" w:rsidP="00F7399B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Proper Lifejacket fit Video” produced by the 4-Safety program of the Injury Prevention Center at Rhode Island Hospital. March 31, 2015</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D4C88B4" w14:textId="77777777" w:rsidR="00F7399B" w:rsidRPr="00542F65" w:rsidRDefault="00F7399B" w:rsidP="00F7399B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C253E86" w14:textId="77777777" w:rsidR="00F7399B" w:rsidRPr="00542F65" w:rsidRDefault="00F7399B" w:rsidP="00F7399B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Lifejackets vs. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>envenomations</w:t>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Watertoys</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-    </w:p>
-[...62 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Video” produced by the 4-Safety program of the Injury Prevention Center at Rhode Island Hospital. March 31, 2015</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BDC926A" w14:textId="77777777" w:rsidR="00F7399B" w:rsidRPr="00542F65" w:rsidRDefault="00F7399B" w:rsidP="00F7399B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07E9D08A" w14:textId="77777777" w:rsidR="00F7399B" w:rsidRPr="00542F65" w:rsidRDefault="00F7399B" w:rsidP="00F7399B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
-[...137 lines deleted...]
-        <w:t xml:space="preserve">Marine </w:t>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Telemedicine Support and Medical Advisor to Donna Lange for her attempt to the first woman to sail solo, non-stop around-the-world. July 2015 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>- ?</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="2FF2047E" w14:textId="77777777" w:rsidR="00F7399B" w:rsidRPr="00542F65" w:rsidRDefault="00F7399B" w:rsidP="00F7399B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72A31EC0" w14:textId="77777777" w:rsidR="00F7399B" w:rsidRPr="00542F65" w:rsidRDefault="00F7399B" w:rsidP="00F7399B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Wound Care for Surfers” Video produced by SurfPrevention.com, Biarritz, France October 2, 2015</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76DFA8CD" w14:textId="77777777" w:rsidR="00F7399B" w:rsidRPr="00542F65" w:rsidRDefault="00F7399B" w:rsidP="00F7399B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D5BC6D1" w14:textId="77777777" w:rsidR="00F7399B" w:rsidRPr="00542F65" w:rsidRDefault="00F7399B" w:rsidP="00F7399B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Sailing Fatalities” WPRO Radio Interview March 27, 2016</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44E733FD" w14:textId="77777777" w:rsidR="00F7399B" w:rsidRPr="00542F65" w:rsidRDefault="00F7399B" w:rsidP="00F7399B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74C258AF" w14:textId="77777777" w:rsidR="00F7399B" w:rsidRPr="00542F65" w:rsidRDefault="00F7399B" w:rsidP="00F7399B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Sailing Fatalities and Boating Safety” NBC Channel 10 Evening News. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Interview </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>Envenomations</w:t>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>by</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-    </w:p>
-[...1618 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Interview </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Barbara Morse Silva, April 14, 2016</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="445A7276" w14:textId="77777777" w:rsidR="00D67CF2" w:rsidRDefault="00D67CF2" w:rsidP="00D67CF2">
-[...908 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="5ED1215E" w14:textId="77777777" w:rsidR="00F7399B" w:rsidRPr="00542F65" w:rsidRDefault="00F7399B" w:rsidP="00F7399B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F55C96F" w14:textId="77777777" w:rsidR="00FE2AF2" w:rsidRDefault="004D71DE" w:rsidP="008C54E2">
-[...14 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="17F9ED4A" w14:textId="77777777" w:rsidR="00F7399B" w:rsidRPr="00542F65" w:rsidRDefault="00F7399B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>UNIVERSITY TEACHING</w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A10F710" w14:textId="77777777" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">, ADVISING AND </w:t>
-[...6 lines deleted...]
-          <w:bCs/>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">MENTORING </w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:t>LANGUAGES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27E31015" w14:textId="77777777" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00B16B72">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Spanish:  </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC5DA0" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Certified </w:t>
+      </w:r>
+      <w:r w:rsidR="0051141A" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Medical </w:t>
+      </w:r>
+      <w:r w:rsidR="0047167B" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Translator</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CECC55A" w14:textId="77777777" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Italian:  Fluent since childhood</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="325BF1BA" w14:textId="77777777" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C5532DB" w14:textId="77777777" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ROLES</w:t>
-[...6 lines deleted...]
-          <w:bCs/>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ACTIVITIES / PERSONAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B8CBD92" w14:textId="77777777" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00BC5DA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Area of interest:  Marine Medicine</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="215164DB" w14:textId="77777777" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="00B16B72">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-    </w:p>
-[...3505 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00BC5DA0" w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>University of Pennsylvania Saili</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ng Team 1981 – 83, Captain 1984</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A96DEBB" w14:textId="2C2B22E1" w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidRDefault="009849A4">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00542F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00DA1488" w:rsidRPr="00443EF6">
-[...1046 lines deleted...]
-      <w:headerReference w:type="even" r:id="rId8"/>
+    </w:p>
+    <w:sectPr w:rsidR="00BC5DA0" w:rsidRPr="00542F65" w:rsidSect="00DE466B">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
-      <w:headerReference w:type="first" r:id="rId12"/>
-      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1380" w:bottom="1440" w:left="1380" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1170" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:titlePg/>
+      <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="44BA0991" w14:textId="77777777" w:rsidR="00175033" w:rsidRDefault="00175033">
+    <w:p w14:paraId="3E408240" w14:textId="77777777" w:rsidR="000E142B" w:rsidRDefault="000E142B" w:rsidP="008A5C4B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="20DF71CA" w14:textId="77777777" w:rsidR="00175033" w:rsidRDefault="00175033">
+    <w:p w14:paraId="45A322C5" w14:textId="77777777" w:rsidR="000E142B" w:rsidRDefault="000E142B" w:rsidP="008A5C4B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="New York">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Helvetica">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="5000785B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="DengXian Light">
     <w:altName w:val="等线 Light"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...3 lines deleted...]
-      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
-    </w:pPr>
-[...19 lines deleted...]
-  <w:p w14:paraId="29A45157" w14:textId="77777777" w:rsidR="00067619" w:rsidRDefault="00067619">
+      <w:id w:val="-1548140541"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="0CCD7CCD" w14:textId="30096A7B" w:rsidR="00521CF5" w:rsidRDefault="00521CF5" w:rsidP="00060E1F">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="0D7CEE45" w14:textId="77777777" w:rsidR="00521CF5" w:rsidRDefault="00521CF5" w:rsidP="00521CF5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...3 lines deleted...]
-      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
-    </w:pPr>
-[...32 lines deleted...]
-  <w:p w14:paraId="65973C54" w14:textId="77777777" w:rsidR="00067619" w:rsidRDefault="00067619">
+      <w:id w:val="-118377964"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="26EE74B6" w14:textId="0B67A199" w:rsidR="00521CF5" w:rsidRDefault="00521CF5" w:rsidP="00060E1F">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="44D47DE4" w14:textId="77777777" w:rsidR="00521CF5" w:rsidRDefault="00521CF5" w:rsidP="00521CF5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7FD7B641" w14:textId="77777777" w:rsidR="00175033" w:rsidRDefault="00175033">
+    <w:p w14:paraId="738AAF7B" w14:textId="77777777" w:rsidR="000E142B" w:rsidRDefault="000E142B" w:rsidP="008A5C4B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D63FC3E" w14:textId="77777777" w:rsidR="00175033" w:rsidRDefault="00175033">
+    <w:p w14:paraId="49A5AE6D" w14:textId="77777777" w:rsidR="000E142B" w:rsidRDefault="000E142B" w:rsidP="008A5C4B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="490C54A5" w14:textId="77777777" w:rsidR="00067619" w:rsidRDefault="00067619">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="745B955A" w14:textId="77777777" w:rsidR="00FD1387" w:rsidRDefault="00FD1387">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
     </w:pPr>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00C46ADE">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
   </w:p>
-</w:hdr>
-[...14 lines deleted...]
-  <w:p w14:paraId="6DA84B30" w14:textId="77777777" w:rsidR="00067619" w:rsidRDefault="00067619">
+  <w:p w14:paraId="787D834C" w14:textId="77777777" w:rsidR="00FD1387" w:rsidRDefault="00FD1387">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="A4689E14"/>
+    <w:tmpl w:val="98F0AFA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
@@ -23720,228 +14288,50 @@
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02180A4A"/>
-[...176 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07625B00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="98CEB106"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -23983,51 +14373,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A1C7AAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8BA23F12"/>
     <w:lvl w:ilvl="0" w:tplc="407AE19E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
@@ -24072,51 +14462,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CCD4397"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4527918"/>
     <w:lvl w:ilvl="0" w:tplc="407AE19E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -24161,64 +14551,64 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12FA46F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4A005970"/>
+    <w:tmpl w:val="7988C3A0"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
@@ -24247,155 +14637,153 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15FA591C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="020CF218"/>
     <w:lvl w:ilvl="0" w:tplc="8A1A974E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="180"/>
+        <w:ind w:left="2880" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="180"/>
+        <w:ind w:left="5040" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="7560" w:hanging="180"/>
+        <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16FD212D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9DFA16BC"/>
-    <w:lvl w:ilvl="0" w:tplc="755E2BC6">
+    <w:tmpl w:val="F5381FA2"/>
+    <w:lvl w:ilvl="0" w:tplc="407AE19E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:i w:val="0"/>
-        <w:iCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -24427,51 +14815,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19994107"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="14B84F7A"/>
     <w:lvl w:ilvl="0" w:tplc="1BDE7690">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -24516,61 +14904,61 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1AAD01E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="373EB1EC"/>
+    <w:tmpl w:val="934430DA"/>
     <w:lvl w:ilvl="0" w:tplc="407AE19E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="900" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F">
       <w:start w:val="1"/>
@@ -24605,177 +14993,65 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="260E2576"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1BC87E76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CDD4DA5A"/>
-[...114 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="219EEAF2"/>
+    <w:lvl w:ilvl="0" w:tplc="3ED863D4">
+      <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="New York" w:hAnsi="New York" w:cs="Times New Roman" w:hint="default"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -24807,171 +15083,290 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35524874"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1BF53B8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7B4A297C"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+    <w:tmpl w:val="5F38647A"/>
+    <w:lvl w:ilvl="0" w:tplc="18CEF59A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="-1080" w:hanging="360"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1CE8189F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6548E010"/>
+    <w:lvl w:ilvl="0" w:tplc="56CC3346">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="-360" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="180"/>
+        <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="180"/>
+        <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="180"/>
+        <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D1B74D7"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E932A1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D7FA210A"/>
+    <w:tmpl w:val="AABC7E9E"/>
     <w:lvl w:ilvl="0" w:tplc="407AE19E">
-      <w:start w:val="1"/>
+      <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019">
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409000F">
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
@@ -24982,318 +15377,321 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A4C4D75"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B1B4E3F8"/>
+    <w:lvl w:ilvl="0" w:tplc="4ECC56EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="463F1EE4"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="332A013E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="912E2BA8"/>
-    <w:lvl w:ilvl="0" w:tplc="0409000F">
+    <w:tmpl w:val="099C0F9A"/>
+    <w:lvl w:ilvl="0" w:tplc="407AE19E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="180"/>
+        <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="180"/>
+        <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3783603D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AA3A1A5C"/>
+    <w:lvl w:ilvl="0" w:tplc="94EA4168">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49B27A1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7576B086"/>
+    <w:tmpl w:val="099C0F9A"/>
     <w:lvl w:ilvl="0" w:tplc="407AE19E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -25335,137 +15733,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5072639D"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D9505BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8BEC3FF2"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+    <w:tmpl w:val="3850E402"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="DEF05C02">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="7560" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53536881"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65CA766E"/>
     <w:lvl w:ilvl="0" w:tplc="407AE19E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -25510,253 +15911,161 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58DD5B34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="23361A8C"/>
     <w:lvl w:ilvl="0" w:tplc="C9CE8DF2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="right"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="right"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="360"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="right"/>
-[...1 lines deleted...]
-        <w:ind w:left="7560" w:hanging="180"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CF61378"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CF160F84"/>
     <w:lvl w:ilvl="0" w:tplc="E6C6CE16">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="900" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -25801,51 +16110,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="602A6F13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9F6B414"/>
     <w:lvl w:ilvl="0" w:tplc="EE70CC42">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -25890,54 +16199,143 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65BD4797"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="ABEE3EAE"/>
+    <w:lvl w:ilvl="0" w:tplc="9384C128">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67FB58C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B8A08980"/>
+    <w:tmpl w:val="0A2CA614"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="180"/>
@@ -25976,811 +16374,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A3247FE"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="693B44E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3AD42844"/>
-[...114 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="AEA45E5C"/>
+    <w:lvl w:ilvl="0" w:tplc="D70A2E3A">
+      <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-[...557 lines deleted...]
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FE950C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F40281E0"/>
     <w:lvl w:ilvl="0" w:tplc="D99012FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -26825,1083 +16552,519 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1230651695">
+  <w:num w:numId="1" w16cid:durableId="805588452">
+    <w:abstractNumId w:val="10"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="2001616589">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="995887184">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2141879153">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1677077454">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1989704190">
+    <w:abstractNumId w:val="15"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="625354277">
+    <w:abstractNumId w:val="19"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="683165690">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1496410909">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="788889461">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="824514829">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="982079031">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1605188977">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="597711879">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1709916222">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1233547230">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="844708761">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="903611243">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1188911525">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1166898108">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1305892293">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="881015261">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1300694900">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="589702542">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="24" w16cid:durableId="323825166">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1926106852">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="25" w16cid:durableId="1458257963">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="2133135083">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="26" w16cid:durableId="905648181">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="226653763">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="27" w16cid:durableId="1094016539">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1089547741">
-[...2 lines deleted...]
-  <w:num w:numId="7" w16cid:durableId="1182282184">
+  <w:num w:numId="28" w16cid:durableId="818500699">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1070425759">
-[...83 lines deleted...]
-  <w:numIdMacAtCleanup w:val="23"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="150"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="149"/>
   <w:embedSystemFonts/>
+  <w:bordersDoNotSurroundHeader/>
+  <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="0"/>
   <w:doNotHyphenateCaps/>
+  <w:drawingGridHorizontalSpacing w:val="120"/>
+  <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
-  <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009807FD"/>
-[...838 lines deleted...]
-    <w:rsid w:val="00FF5D40"/>
+    <w:rsidRoot w:val="002F5B35"/>
+    <w:rsid w:val="00021C7C"/>
+    <w:rsid w:val="00056835"/>
+    <w:rsid w:val="00056B6F"/>
+    <w:rsid w:val="000624E5"/>
+    <w:rsid w:val="00067B7B"/>
+    <w:rsid w:val="00087B0E"/>
+    <w:rsid w:val="000B44FC"/>
+    <w:rsid w:val="000B4619"/>
+    <w:rsid w:val="000B5280"/>
+    <w:rsid w:val="000C1F01"/>
+    <w:rsid w:val="000C26B8"/>
+    <w:rsid w:val="000C7733"/>
+    <w:rsid w:val="000E142B"/>
+    <w:rsid w:val="000E1BFD"/>
+    <w:rsid w:val="0012199B"/>
+    <w:rsid w:val="001313D6"/>
+    <w:rsid w:val="001778F6"/>
+    <w:rsid w:val="001836E0"/>
+    <w:rsid w:val="001842D5"/>
+    <w:rsid w:val="001863D3"/>
+    <w:rsid w:val="001A22E7"/>
+    <w:rsid w:val="001B03BE"/>
+    <w:rsid w:val="001C407F"/>
+    <w:rsid w:val="001C54D9"/>
+    <w:rsid w:val="001E585E"/>
+    <w:rsid w:val="00213CF6"/>
+    <w:rsid w:val="00222670"/>
+    <w:rsid w:val="00233B63"/>
+    <w:rsid w:val="00236B5B"/>
+    <w:rsid w:val="002816C2"/>
+    <w:rsid w:val="00282BBF"/>
+    <w:rsid w:val="00292EEA"/>
+    <w:rsid w:val="00296D1E"/>
+    <w:rsid w:val="002A3877"/>
+    <w:rsid w:val="002D1962"/>
+    <w:rsid w:val="002E6631"/>
+    <w:rsid w:val="002F4565"/>
+    <w:rsid w:val="002F5B35"/>
+    <w:rsid w:val="00314788"/>
+    <w:rsid w:val="00333149"/>
+    <w:rsid w:val="00347F75"/>
+    <w:rsid w:val="00353FF6"/>
+    <w:rsid w:val="00356E11"/>
+    <w:rsid w:val="00357A4F"/>
+    <w:rsid w:val="00361693"/>
+    <w:rsid w:val="003805DF"/>
+    <w:rsid w:val="00380796"/>
+    <w:rsid w:val="00381FB2"/>
+    <w:rsid w:val="00393AD6"/>
+    <w:rsid w:val="003A7DA5"/>
+    <w:rsid w:val="003D1C22"/>
+    <w:rsid w:val="003F021C"/>
+    <w:rsid w:val="00441586"/>
+    <w:rsid w:val="00442EED"/>
+    <w:rsid w:val="004433FF"/>
+    <w:rsid w:val="00444EAC"/>
+    <w:rsid w:val="004452A7"/>
+    <w:rsid w:val="004622EA"/>
+    <w:rsid w:val="0047167B"/>
+    <w:rsid w:val="00484E5D"/>
+    <w:rsid w:val="004D3986"/>
+    <w:rsid w:val="004D670B"/>
+    <w:rsid w:val="004D75F2"/>
+    <w:rsid w:val="004E273F"/>
+    <w:rsid w:val="004E679E"/>
+    <w:rsid w:val="0051141A"/>
+    <w:rsid w:val="00521CF5"/>
+    <w:rsid w:val="00542835"/>
+    <w:rsid w:val="00542F65"/>
+    <w:rsid w:val="00547060"/>
+    <w:rsid w:val="00554902"/>
+    <w:rsid w:val="00557DF1"/>
+    <w:rsid w:val="0058667A"/>
+    <w:rsid w:val="005A3EF0"/>
+    <w:rsid w:val="005C269E"/>
+    <w:rsid w:val="005E42D8"/>
+    <w:rsid w:val="005E589F"/>
+    <w:rsid w:val="005E60B1"/>
+    <w:rsid w:val="005F1C28"/>
+    <w:rsid w:val="005F216B"/>
+    <w:rsid w:val="00611A11"/>
+    <w:rsid w:val="00626693"/>
+    <w:rsid w:val="00673CE3"/>
+    <w:rsid w:val="006802E8"/>
+    <w:rsid w:val="006932BA"/>
+    <w:rsid w:val="006A1731"/>
+    <w:rsid w:val="006A5D3D"/>
+    <w:rsid w:val="006B0E7D"/>
+    <w:rsid w:val="006B55B3"/>
+    <w:rsid w:val="006B60EA"/>
+    <w:rsid w:val="006B6F6A"/>
+    <w:rsid w:val="006C1D30"/>
+    <w:rsid w:val="006C2F1B"/>
+    <w:rsid w:val="006D322B"/>
+    <w:rsid w:val="006F706C"/>
+    <w:rsid w:val="00703C0C"/>
+    <w:rsid w:val="0070637F"/>
+    <w:rsid w:val="00721192"/>
+    <w:rsid w:val="00766ACA"/>
+    <w:rsid w:val="00770057"/>
+    <w:rsid w:val="00776894"/>
+    <w:rsid w:val="007913FF"/>
+    <w:rsid w:val="007A0A09"/>
+    <w:rsid w:val="007A7135"/>
+    <w:rsid w:val="007B79C6"/>
+    <w:rsid w:val="007D379C"/>
+    <w:rsid w:val="007E26D7"/>
+    <w:rsid w:val="007F2879"/>
+    <w:rsid w:val="0081043B"/>
+    <w:rsid w:val="00823621"/>
+    <w:rsid w:val="00827B15"/>
+    <w:rsid w:val="0083037E"/>
+    <w:rsid w:val="008345DE"/>
+    <w:rsid w:val="00850BEF"/>
+    <w:rsid w:val="00865FC1"/>
+    <w:rsid w:val="008736DF"/>
+    <w:rsid w:val="00877DCC"/>
+    <w:rsid w:val="008A1E2E"/>
+    <w:rsid w:val="008A2CDB"/>
+    <w:rsid w:val="008A5C4B"/>
+    <w:rsid w:val="008B06E2"/>
+    <w:rsid w:val="008F0D1A"/>
+    <w:rsid w:val="008F1689"/>
+    <w:rsid w:val="008F32A2"/>
+    <w:rsid w:val="0093248D"/>
+    <w:rsid w:val="00934461"/>
+    <w:rsid w:val="00942169"/>
+    <w:rsid w:val="00945B93"/>
+    <w:rsid w:val="009666BF"/>
+    <w:rsid w:val="00975441"/>
+    <w:rsid w:val="00976B71"/>
+    <w:rsid w:val="009849A4"/>
+    <w:rsid w:val="009946E6"/>
+    <w:rsid w:val="009A02D6"/>
+    <w:rsid w:val="009D1462"/>
+    <w:rsid w:val="009D372F"/>
+    <w:rsid w:val="009D53FA"/>
+    <w:rsid w:val="009F0F48"/>
+    <w:rsid w:val="009F2387"/>
+    <w:rsid w:val="009F33F7"/>
+    <w:rsid w:val="009F7F42"/>
+    <w:rsid w:val="00A839C0"/>
+    <w:rsid w:val="00A919FF"/>
+    <w:rsid w:val="00AB5DE1"/>
+    <w:rsid w:val="00AD2225"/>
+    <w:rsid w:val="00AD3D45"/>
+    <w:rsid w:val="00B05577"/>
+    <w:rsid w:val="00B15F22"/>
+    <w:rsid w:val="00B16B72"/>
+    <w:rsid w:val="00B35687"/>
+    <w:rsid w:val="00B61F69"/>
+    <w:rsid w:val="00B80C18"/>
+    <w:rsid w:val="00B81446"/>
+    <w:rsid w:val="00B8220C"/>
+    <w:rsid w:val="00BB4A82"/>
+    <w:rsid w:val="00BC54B6"/>
+    <w:rsid w:val="00BC5DA0"/>
+    <w:rsid w:val="00BE38BC"/>
+    <w:rsid w:val="00BF708A"/>
+    <w:rsid w:val="00C064B0"/>
+    <w:rsid w:val="00C0688D"/>
+    <w:rsid w:val="00C12EB9"/>
+    <w:rsid w:val="00C1728D"/>
+    <w:rsid w:val="00C46ADE"/>
+    <w:rsid w:val="00C5505F"/>
+    <w:rsid w:val="00C66DA4"/>
+    <w:rsid w:val="00C67A48"/>
+    <w:rsid w:val="00C81625"/>
+    <w:rsid w:val="00C82017"/>
+    <w:rsid w:val="00CB43A2"/>
+    <w:rsid w:val="00CB5ED1"/>
+    <w:rsid w:val="00CC08C7"/>
+    <w:rsid w:val="00CF129E"/>
+    <w:rsid w:val="00CF2B57"/>
+    <w:rsid w:val="00D20BD5"/>
+    <w:rsid w:val="00D37EEB"/>
+    <w:rsid w:val="00D5320F"/>
+    <w:rsid w:val="00D5393B"/>
+    <w:rsid w:val="00D678CA"/>
+    <w:rsid w:val="00D67BCA"/>
+    <w:rsid w:val="00D75E54"/>
+    <w:rsid w:val="00D837DD"/>
+    <w:rsid w:val="00DA6B44"/>
+    <w:rsid w:val="00DA77B3"/>
+    <w:rsid w:val="00DA7F52"/>
+    <w:rsid w:val="00DB0B38"/>
+    <w:rsid w:val="00DD082C"/>
+    <w:rsid w:val="00DE352A"/>
+    <w:rsid w:val="00DE466B"/>
+    <w:rsid w:val="00DF1EEA"/>
+    <w:rsid w:val="00DF773A"/>
+    <w:rsid w:val="00E12309"/>
+    <w:rsid w:val="00E13502"/>
+    <w:rsid w:val="00E2036B"/>
+    <w:rsid w:val="00E20938"/>
+    <w:rsid w:val="00E537A7"/>
+    <w:rsid w:val="00E5743D"/>
+    <w:rsid w:val="00E72586"/>
+    <w:rsid w:val="00E95492"/>
+    <w:rsid w:val="00EA7208"/>
+    <w:rsid w:val="00EB6752"/>
+    <w:rsid w:val="00ED46C1"/>
+    <w:rsid w:val="00EF2ADE"/>
+    <w:rsid w:val="00F00A23"/>
+    <w:rsid w:val="00F122E4"/>
+    <w:rsid w:val="00F1436A"/>
+    <w:rsid w:val="00F266AC"/>
+    <w:rsid w:val="00F32F9D"/>
+    <w:rsid w:val="00F440BC"/>
+    <w:rsid w:val="00F46440"/>
+    <w:rsid w:val="00F7399B"/>
+    <w:rsid w:val="00F73D9E"/>
+    <w:rsid w:val="00F91AC1"/>
+    <w:rsid w:val="00FA39F3"/>
+    <w:rsid w:val="00FD1387"/>
+    <w:rsid w:val="00FD2DC1"/>
+    <w:rsid w:val="00FD6858"/>
+    <w:rsid w:val="00FF02FF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="165A1102"/>
+  <w14:docId w14:val="2CCAB1A2"/>
   <w14:defaultImageDpi w14:val="300"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{4673F375-D11A-7042-BCBD-CD15B477D004}"/>
+  <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="New York" w:eastAsia="Times New Roman" w:hAnsi="New York" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -27937,51 +17100,51 @@
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -28011,170 +17174,170 @@
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-[...21 lines deleted...]
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="67"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="68"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="69"/>
+    <w:lsdException w:name="Light List" w:uiPriority="70"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="71"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="65"/>
+    <w:lsdException w:name="Colorful Shading"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Revision" w:uiPriority="71"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
-[...76 lines deleted...]
-    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Quote" w:uiPriority="73"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="60"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="37"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="39" w:qFormat="1"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="Plain Table 1" w:uiPriority="72"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="Grid Table 3" w:uiPriority="39" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -28228,551 +17391,494 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:widowControl w:val="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:sz w:val="20"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="004452A7"/>
     <w:pPr>
       <w:keepNext/>
-      <w:widowControl w:val="0"/>
+      <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="22"/>
-      <w:u w:val="single"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
-[...68 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FB4E8B"/>
+    <w:rsid w:val="00B05577"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...18 lines deleted...]
-      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EE09F2"/>
+    <w:rsid w:val="008A5C4B"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00EE09F2"/>
+    <w:rsid w:val="008A5C4B"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008A5C4B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008A5C4B"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004452A7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
+    <w:name w:val="Body Text Indent 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndent2Char"/>
+    <w:rsid w:val="00CB43A2"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="960" w:hanging="240"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent2Char">
+    <w:name w:val="Body Text Indent 2 Char"/>
+    <w:link w:val="BodyTextIndent2"/>
+    <w:rsid w:val="00CB43A2"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA6B44"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003F021C"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00521CF5"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="LightGrid-Accent31">
+    <w:name w:val="Light Grid - Accent 31"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00542F65"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ColorfulList-Accent11">
     <w:name w:val="Colorful List - Accent 11"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00054D07"/>
+    <w:rsid w:val="00542F65"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
-  </w:style>
-[...49 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="334262747">
+    <w:div w:id="198394747">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="622342678">
+    <w:div w:id="541288888">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="730690994">
+    <w:div w:id="739717550">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1027563263">
+    <w:div w:id="1070887359">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1219827306">
+    <w:div w:id="1076440748">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="2133011045">
+    <w:div w:id="1786844523">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1951544701">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2085686974">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
-  <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\My%20Documents\Resume-Goals\Brown%20Resume.dot" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANathansonMD@gmail.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="Yu Gothic Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="DengXian Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="Yu Mincho"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="DengXian"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -28879,90 +17985,96 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>C:\My Documents\Resume-Goals\Brown Resume.dot</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>20</Pages>
-[...1 lines deleted...]
-  <Characters>31072</Characters>
+  <Pages>14</Pages>
+  <Words>3616</Words>
+  <Characters>21879</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>258</Lines>
-  <Paragraphs>72</Paragraphs>
+  <Lines>643</Lines>
+  <Paragraphs>404</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>OCTOBER, 1998</vt:lpstr>
+      <vt:lpstr>ANDREW T</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Dell Computer Corporation</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>36451</CharactersWithSpaces>
+  <CharactersWithSpaces>25091</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:i4>5308520</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:ANathanson@lifespan.org</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>OCTOBER, 1998</dc:title>
+  <dc:title>ANDREW T</dc:title>
   <dc:subject/>
-  <dc:creator>Andrew Nathanson</dc:creator>
+  <dc:creator>ANathanson</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>