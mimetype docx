--- v0 (2026-06-07)
+++ v1 (2026-07-04)
@@ -7,51 +7,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="58DF1666" w14:textId="2B4EE269" w:rsidR="00844DE1" w:rsidRPr="001B28DE" w:rsidRDefault="00590275" w:rsidP="001B28DE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07500807" wp14:editId="0F162FC7">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-328039</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
@@ -111,130 +111,136 @@
       <w:r w:rsidR="00C8623A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Henry Lee Everson PE DBA</w:t>
       </w:r>
       <w:r w:rsidR="00C8623A">
         <w:t xml:space="preserve">                                                                      </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E6C4D63" w14:textId="4EA59AAE" w:rsidR="00844DE1" w:rsidRPr="00844DE1" w:rsidRDefault="00F45868" w:rsidP="00F45868">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                                            202 Breckenridge Drive, Valdosta, GA 31605</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78E0C302" w14:textId="71102D5D" w:rsidR="00844DE1" w:rsidRDefault="0056227D" w:rsidP="009A1908">
+    <w:p w14:paraId="78E0C302" w14:textId="71102D5D" w:rsidR="00844DE1" w:rsidRDefault="00F45868" w:rsidP="009A1908">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidR="00F45868" w:rsidRPr="003B13B4">
+        <w:r w:rsidRPr="003B13B4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>hleverso@bellsouth.net</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00F45868">
+      <w:r>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidR="00F45868" w:rsidRPr="003B13B4">
+        <w:r w:rsidRPr="003B13B4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>hleverso63@gmail.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="11EB69BE" w14:textId="1C61C99D" w:rsidR="00F45868" w:rsidRDefault="00F45868" w:rsidP="009A1908">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>229-560-9769</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F9E4AC4" w14:textId="3FB32308" w:rsidR="00844DE1" w:rsidRDefault="00C231E8" w:rsidP="00C231E8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                                                                                                                    </w:t>
       </w:r>
       <w:r w:rsidR="0056227D">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 229-</w:t>
       </w:r>
       <w:r w:rsidR="0056227D">
         <w:t>296-8957</w:t>
       </w:r>
       <w:r w:rsidR="00F45868">
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidR="00590275">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F45868">
         <w:t xml:space="preserve">                                                               </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62CCA211" w14:textId="69E5FCC9" w:rsidR="00844DE1" w:rsidRDefault="00F34B21" w:rsidP="008C45B5">
+    <w:p w14:paraId="62CCA211" w14:textId="283FE7D8" w:rsidR="00844DE1" w:rsidRDefault="00F34B21" w:rsidP="008C45B5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Fifty-two </w:t>
+        <w:t>Fifty-</w:t>
+      </w:r>
+      <w:r w:rsidR="00807F3C">
+        <w:t>Four</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00590275">
         <w:t xml:space="preserve">years of experience in electrical and electronic </w:t>
       </w:r>
       <w:r w:rsidR="00E105FC">
         <w:t xml:space="preserve">engineering. Forty years of experience in </w:t>
       </w:r>
       <w:r w:rsidR="00D8036F">
         <w:t xml:space="preserve">design, operating and maintaining </w:t>
       </w:r>
       <w:r w:rsidR="00E105FC">
         <w:t xml:space="preserve">electrical power systems </w:t>
       </w:r>
       <w:r w:rsidR="00D8036F">
         <w:t xml:space="preserve">(Pole line distribution and substations). Licensed Professional </w:t>
       </w:r>
       <w:r w:rsidR="00120CAD">
         <w:t>Electrical Engineer</w:t>
       </w:r>
       <w:r w:rsidR="00D8036F">
         <w:t xml:space="preserve"> in: </w:t>
       </w:r>
       <w:r w:rsidR="00CC5848">
         <w:t>Alabama, Florida</w:t>
       </w:r>
@@ -1586,51 +1592,61 @@
       <w:r w:rsidR="00D2789E" w:rsidRPr="00D2789E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>prototype</w:t>
       </w:r>
       <w:r w:rsidRPr="00D2789E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> printed circuit boards. I fabricated printed circuit boards</w:t>
       </w:r>
       <w:r w:rsidR="00D2789E" w:rsidRPr="00D2789E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>. I repaired stalled process lines with the aid of multimeter, oscilloscope, and vacuum tube voltmeter. I was an electronic data acquisition engineer at the Y-12 Weapons Plant.</w:t>
+        <w:t xml:space="preserve">. I repaired stalled process lines with </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2789E" w:rsidRPr="00D2789E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>the aid of multimeter, oscilloscope, and vacuum tube voltmeter. I was an electronic data acquisition engineer at the Y-12 Weapons Plant.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CB6F795" w14:textId="41D94B27" w:rsidR="009D1236" w:rsidRDefault="009D1236" w:rsidP="00870813">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4824E4CB" w14:textId="22228A88" w:rsidR="009D1236" w:rsidRDefault="009D1236" w:rsidP="00870813">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -2244,123 +2260,123 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005A697C" w:rsidSect="00D627CA">
       <w:headerReference w:type="even" r:id="rId12"/>
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="50F7ED85" w14:textId="77777777" w:rsidR="006260CA" w:rsidRDefault="006260CA" w:rsidP="009A0C4F">
+    <w:p w14:paraId="15DBD74C" w14:textId="77777777" w:rsidR="0014142C" w:rsidRDefault="0014142C" w:rsidP="009A0C4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="439E0995" w14:textId="77777777" w:rsidR="006260CA" w:rsidRDefault="006260CA" w:rsidP="009A0C4F">
+    <w:p w14:paraId="681B15F2" w14:textId="77777777" w:rsidR="0014142C" w:rsidRDefault="0014142C" w:rsidP="009A0C4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1836441444"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="7F"/>
         <w:spacing w:val="60"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="28949B00" w14:textId="234F3539" w:rsidR="00D062A0" w:rsidRDefault="00D062A0">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:pBdr>
             <w:top w:val="single" w:sz="4" w:space="1" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           </w:pBdr>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
@@ -2394,234 +2410,234 @@
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t xml:space="preserve"> | </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="7F"/>
             <w:spacing w:val="60"/>
           </w:rPr>
           <w:t>Page</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="31AEBA44" w14:textId="77777777" w:rsidR="009A0C4F" w:rsidRDefault="009A0C4F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E6D051B" w14:textId="77777777" w:rsidR="006260CA" w:rsidRDefault="006260CA" w:rsidP="009A0C4F">
+    <w:p w14:paraId="0C945328" w14:textId="77777777" w:rsidR="0014142C" w:rsidRDefault="0014142C" w:rsidP="009A0C4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75057A2D" w14:textId="77777777" w:rsidR="006260CA" w:rsidRDefault="006260CA" w:rsidP="009A0C4F">
+    <w:p w14:paraId="09782B71" w14:textId="77777777" w:rsidR="0014142C" w:rsidRDefault="0014142C" w:rsidP="009A0C4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="37934BD1" w14:textId="3F4DB760" w:rsidR="0039010A" w:rsidRDefault="0056227D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="37934BD1" w14:textId="3F4DB760" w:rsidR="0039010A" w:rsidRDefault="0014142C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="4F0649E5">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
         <v:shape id="PowerPlusWaterMarkObject263691657" o:spid="_x0000_s1026" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:327.6pt;height:49.2pt;z-index:-251655168;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Calibri&quot;;font-size:40pt" string="Expert Not Retained"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="18100BBA" w14:textId="3A9EA23B" w:rsidR="00A53A0C" w:rsidRDefault="0056227D" w:rsidP="00AB6799">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="18100BBA" w14:textId="7BBDF67F" w:rsidR="00A53A0C" w:rsidRDefault="0014142C" w:rsidP="00AB6799">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="7AE8B26A">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
         <v:shape id="PowerPlusWaterMarkObject263691658" o:spid="_x0000_s1027" type="#_x0000_t136" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:327.6pt;height:49.2pt;z-index:-251653120;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Calibri&quot;;font-size:40pt" string="Expert Not Retained"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r w:rsidR="00E82C4D">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00E82C4D">
       <w:tab/>
       <w:t xml:space="preserve">   Revised – </w:t>
     </w:r>
     <w:r w:rsidR="001B28DE">
       <w:t>0</w:t>
     </w:r>
-    <w:r w:rsidR="00A53A0C">
-      <w:t>6/03/2024</w:t>
+    <w:r w:rsidR="00D679F3">
+      <w:t>1/03/2026</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="17C42F1C" w14:textId="77777777" w:rsidR="001B28DE" w:rsidRDefault="001B28DE" w:rsidP="00AB6799">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="54CC7CBF" w14:textId="36DAC542" w:rsidR="0039010A" w:rsidRDefault="0056227D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="54CC7CBF" w14:textId="36DAC542" w:rsidR="0039010A" w:rsidRDefault="0014142C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="0F39C8D8">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
         <v:shape id="PowerPlusWaterMarkObject263691656" o:spid="_x0000_s1025" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:327.6pt;height:49.2pt;z-index:-251657216;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Calibri&quot;;font-size:40pt" string="Expert Not Retained"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A4D6835"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F0688564"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1530" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3319,160 +3335,163 @@
   <w:num w:numId="1" w16cid:durableId="322785775">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="552040578">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1108045247">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1815676539">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="122356237">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="507449281">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1793010399">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="41"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D627CA"/>
     <w:rsid w:val="00061BBA"/>
     <w:rsid w:val="00065C09"/>
     <w:rsid w:val="00072823"/>
     <w:rsid w:val="00092471"/>
     <w:rsid w:val="000C7E94"/>
     <w:rsid w:val="000D6CE3"/>
     <w:rsid w:val="00107E3E"/>
     <w:rsid w:val="00120CAD"/>
+    <w:rsid w:val="0014142C"/>
     <w:rsid w:val="00147383"/>
     <w:rsid w:val="00171C36"/>
     <w:rsid w:val="001857E6"/>
     <w:rsid w:val="00192877"/>
     <w:rsid w:val="001B0659"/>
     <w:rsid w:val="001B28DE"/>
     <w:rsid w:val="001F1E9C"/>
     <w:rsid w:val="0020382A"/>
     <w:rsid w:val="002405C7"/>
     <w:rsid w:val="00266C87"/>
     <w:rsid w:val="002753EA"/>
     <w:rsid w:val="002762CF"/>
     <w:rsid w:val="002B75EF"/>
     <w:rsid w:val="002E2742"/>
     <w:rsid w:val="003278B7"/>
     <w:rsid w:val="00331B6D"/>
     <w:rsid w:val="00370B22"/>
     <w:rsid w:val="0039010A"/>
     <w:rsid w:val="00390207"/>
     <w:rsid w:val="003A28C8"/>
     <w:rsid w:val="003F75E7"/>
     <w:rsid w:val="00445B12"/>
     <w:rsid w:val="00452647"/>
     <w:rsid w:val="004577FA"/>
     <w:rsid w:val="00462272"/>
     <w:rsid w:val="00476248"/>
     <w:rsid w:val="004841CE"/>
     <w:rsid w:val="004A5CC2"/>
     <w:rsid w:val="004B2CF7"/>
     <w:rsid w:val="004B57EC"/>
     <w:rsid w:val="004C076A"/>
     <w:rsid w:val="004E1143"/>
     <w:rsid w:val="00533CB4"/>
     <w:rsid w:val="00550252"/>
     <w:rsid w:val="0055084E"/>
     <w:rsid w:val="00560430"/>
     <w:rsid w:val="0056227D"/>
     <w:rsid w:val="005626EB"/>
     <w:rsid w:val="00570CA2"/>
     <w:rsid w:val="00573E25"/>
     <w:rsid w:val="00590275"/>
     <w:rsid w:val="00590842"/>
     <w:rsid w:val="005A1856"/>
     <w:rsid w:val="005A697C"/>
     <w:rsid w:val="005C3BF1"/>
     <w:rsid w:val="005C64E2"/>
+    <w:rsid w:val="005D16C2"/>
     <w:rsid w:val="005E7A12"/>
     <w:rsid w:val="006016DD"/>
     <w:rsid w:val="00625C7B"/>
     <w:rsid w:val="006260CA"/>
     <w:rsid w:val="00662A85"/>
     <w:rsid w:val="006746DB"/>
     <w:rsid w:val="00686FFE"/>
     <w:rsid w:val="006964CD"/>
     <w:rsid w:val="006C6C87"/>
     <w:rsid w:val="0070753B"/>
     <w:rsid w:val="00743298"/>
     <w:rsid w:val="00747883"/>
     <w:rsid w:val="00754E7B"/>
     <w:rsid w:val="00755F39"/>
     <w:rsid w:val="007606BF"/>
     <w:rsid w:val="007703B8"/>
     <w:rsid w:val="00772D5C"/>
     <w:rsid w:val="00773E7C"/>
     <w:rsid w:val="00785754"/>
     <w:rsid w:val="007A7289"/>
     <w:rsid w:val="007B3448"/>
     <w:rsid w:val="007B534F"/>
     <w:rsid w:val="007B6C95"/>
     <w:rsid w:val="007D7774"/>
     <w:rsid w:val="007E1413"/>
     <w:rsid w:val="007E1C76"/>
+    <w:rsid w:val="00807F3C"/>
     <w:rsid w:val="00815D8C"/>
     <w:rsid w:val="008175FA"/>
     <w:rsid w:val="00832A49"/>
     <w:rsid w:val="00835AB6"/>
     <w:rsid w:val="00836DBA"/>
     <w:rsid w:val="00844DE1"/>
     <w:rsid w:val="00870813"/>
     <w:rsid w:val="008948A8"/>
     <w:rsid w:val="00894E34"/>
     <w:rsid w:val="008A1886"/>
     <w:rsid w:val="008C22D4"/>
     <w:rsid w:val="008C45B5"/>
     <w:rsid w:val="008D22A6"/>
     <w:rsid w:val="008D2841"/>
     <w:rsid w:val="008E25D6"/>
     <w:rsid w:val="008E7BF9"/>
     <w:rsid w:val="009015CA"/>
     <w:rsid w:val="00903DCC"/>
     <w:rsid w:val="00943F3F"/>
     <w:rsid w:val="0094628B"/>
     <w:rsid w:val="009878D1"/>
     <w:rsid w:val="009A0C4F"/>
     <w:rsid w:val="009A1908"/>
     <w:rsid w:val="009A3D36"/>
     <w:rsid w:val="009D1236"/>
@@ -3487,58 +3506,60 @@
     <w:rsid w:val="00A74D4F"/>
     <w:rsid w:val="00A90784"/>
     <w:rsid w:val="00AB6799"/>
     <w:rsid w:val="00AB6A16"/>
     <w:rsid w:val="00AF43F5"/>
     <w:rsid w:val="00B85FA7"/>
     <w:rsid w:val="00BA5C35"/>
     <w:rsid w:val="00BC6C4B"/>
     <w:rsid w:val="00BF0035"/>
     <w:rsid w:val="00C15A19"/>
     <w:rsid w:val="00C22923"/>
     <w:rsid w:val="00C231E8"/>
     <w:rsid w:val="00C233EA"/>
     <w:rsid w:val="00C407A9"/>
     <w:rsid w:val="00C51CD8"/>
     <w:rsid w:val="00C54429"/>
     <w:rsid w:val="00C81779"/>
     <w:rsid w:val="00C8623A"/>
     <w:rsid w:val="00C87BB4"/>
     <w:rsid w:val="00CA2377"/>
     <w:rsid w:val="00CA5E27"/>
     <w:rsid w:val="00CA78AA"/>
     <w:rsid w:val="00CC5848"/>
     <w:rsid w:val="00CE034E"/>
     <w:rsid w:val="00CE1399"/>
+    <w:rsid w:val="00D058BF"/>
     <w:rsid w:val="00D062A0"/>
     <w:rsid w:val="00D1013C"/>
     <w:rsid w:val="00D178F4"/>
     <w:rsid w:val="00D2789E"/>
     <w:rsid w:val="00D45B97"/>
     <w:rsid w:val="00D50210"/>
     <w:rsid w:val="00D60BF9"/>
     <w:rsid w:val="00D627CA"/>
+    <w:rsid w:val="00D679F3"/>
     <w:rsid w:val="00D8036F"/>
     <w:rsid w:val="00D877BA"/>
     <w:rsid w:val="00D877F9"/>
     <w:rsid w:val="00D911B3"/>
     <w:rsid w:val="00DC328B"/>
     <w:rsid w:val="00DC5A06"/>
     <w:rsid w:val="00DE5EE4"/>
     <w:rsid w:val="00DF37A5"/>
     <w:rsid w:val="00E058A3"/>
     <w:rsid w:val="00E105FC"/>
     <w:rsid w:val="00E21A20"/>
     <w:rsid w:val="00E32E08"/>
     <w:rsid w:val="00E37992"/>
     <w:rsid w:val="00E75C38"/>
     <w:rsid w:val="00E82C4D"/>
     <w:rsid w:val="00EA139A"/>
     <w:rsid w:val="00F05C8A"/>
     <w:rsid w:val="00F23020"/>
     <w:rsid w:val="00F249B1"/>
     <w:rsid w:val="00F34B21"/>
     <w:rsid w:val="00F378AF"/>
     <w:rsid w:val="00F45868"/>
     <w:rsid w:val="00F714CB"/>
     <w:rsid w:val="00FC197F"/>
     <w:rsid w:val="00FD75A9"/>
@@ -3553,51 +3574,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="72536219"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{11276DD3-AAE7-4C74-86A8-8A6F170E05CF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4109,51 +4130,51 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009A0C4F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009A0C4F"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="769424421">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1404527345">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -4465,77 +4486,77 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73EED079-1F67-4E0D-9BDD-FA11CC0DE0E6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>1396</Words>
-  <Characters>7961</Characters>
+  <Characters>7962</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>66</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Headings</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr>Professional Experience </vt:lpstr>
       <vt:lpstr>Professional Organizations</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9339</CharactersWithSpaces>
+  <CharactersWithSpaces>9340</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kelly Wilbur</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>