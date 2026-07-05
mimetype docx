--- v0 (2026-06-14)
+++ v1 (2026-07-05)
@@ -1,28 +1,29 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="1FF59911" w14:textId="77777777" w:rsidR="005A42C3" w:rsidRPr="00F6425D" w:rsidRDefault="005A42C3" w:rsidP="00DB1414">
@@ -66,211 +67,435 @@
       <w:r w:rsidRPr="00F6425D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>SUMMARY</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C7F2DBA" w14:textId="77777777" w:rsidR="001D3493" w:rsidRDefault="001D3493" w:rsidP="00DB1414">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56896E33" w14:textId="509A1514" w:rsidR="001D3493" w:rsidRDefault="001D3493" w:rsidP="00DB1414">
+    <w:p w14:paraId="56896E33" w14:textId="3E8B2D5A" w:rsidR="001D3493" w:rsidRDefault="001D3493" w:rsidP="00DB1414">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A85E9E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Daniel Robles, PE, MBA is the founder of Community Engineering Services PLLC, where he leverages his aerospace and </w:t>
+        <w:t>Daniel Robles, PE, MBA is the founder of Co</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5EB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Engineers, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A85E9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PLLC, where he leverages </w:t>
+      </w:r>
+      <w:r w:rsidR="00934941">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>extensive</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A85E9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aerospace and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>construction industry experience</w:t>
       </w:r>
       <w:r w:rsidRPr="00A85E9E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to provide expert witness services, condition assessments, inspections, and </w:t>
+        <w:t xml:space="preserve"> to provide expert witness services for the legal, insurance, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">mechanical </w:t>
+        <w:t>real estate</w:t>
+      </w:r>
+      <w:r w:rsidR="00F046D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, government,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A85E9E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">failure analysis for the legal, insurance, </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>and financial industries</w:t>
+      </w:r>
+      <w:r w:rsidR="00F046D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">real estate </w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A85E9E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">and financial industries, as well as private, municipal, and institutional clients. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="781E77A4" w14:textId="77777777" w:rsidR="001D3493" w:rsidRDefault="001D3493" w:rsidP="00DB1414">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B1A39F8" w14:textId="477CDE87" w:rsidR="00A85E9E" w:rsidRDefault="001D3493" w:rsidP="00DB1414">
+    <w:p w14:paraId="488AEB9F" w14:textId="684DE585" w:rsidR="00F81667" w:rsidRDefault="00F81667" w:rsidP="00DB1414">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Recent cases in</w:t>
+      </w:r>
+      <w:r w:rsidR="00934941">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>volved</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00934941">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>contractor error, material failures, chemical incompatibility, building envelope</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3216">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006201E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">failures, water intrusion, </w:t>
+      </w:r>
+      <w:r w:rsidR="00934941">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">personal injury, product failures, plumbing system failures, industrial machinery failures, corrosion, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C809BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">freeze, </w:t>
+      </w:r>
+      <w:r w:rsidR="00934941">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>fire, forensics, standard of care, feasibility studies, facility condition assessments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43D5B4AF" w14:textId="77777777" w:rsidR="00F81667" w:rsidRDefault="00F81667" w:rsidP="00DB1414">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B1A39F8" w14:textId="7217D6FE" w:rsidR="00A85E9E" w:rsidRDefault="001D3493" w:rsidP="00DB1414">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00A85E9E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Mr. Robles </w:t>
       </w:r>
       <w:r w:rsidR="00A85E9E" w:rsidRPr="00A85E9E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">has held leadership roles in design and test engineering for high-profile projects including the NASA Space Shuttle, commercial satellite deployment, </w:t>
+        <w:t xml:space="preserve">has held leadership roles </w:t>
+      </w:r>
+      <w:r w:rsidR="006201E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">business processes, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A85E9E" w:rsidRPr="00A85E9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>design</w:t>
+      </w:r>
+      <w:r w:rsidR="00D20CB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, construction,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A85E9E" w:rsidRPr="00A85E9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and test engineering for high-profile projects including the NASA Space Shuttle, commercial satellite deployment, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>military</w:t>
       </w:r>
       <w:r w:rsidR="00A85E9E" w:rsidRPr="00A85E9E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> aircraft, and commercial aircraft commissioning and servicing, working for industry leaders such as Rockwell International, Hughes Aircraft, Northrop Aircraft, and The Boeing Company. </w:t>
+        <w:t xml:space="preserve"> aircraft, and commercial aircraft commissioning and </w:t>
+      </w:r>
+      <w:r w:rsidR="00934941">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aircraft maintenance. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00D8D8C3" w14:textId="77777777" w:rsidR="00A85E9E" w:rsidRDefault="00A85E9E" w:rsidP="00DB1414">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="278DA1C8" w14:textId="4227892A" w:rsidR="004D4B40" w:rsidRPr="00A85E9E" w:rsidRDefault="004D4B40" w:rsidP="00DB1414">
+    <w:p w14:paraId="278DA1C8" w14:textId="11E344BA" w:rsidR="004D4B40" w:rsidRPr="00A85E9E" w:rsidRDefault="004D4B40" w:rsidP="00DB1414">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>In addition, Daniel Robles is an early proponent</w:t>
       </w:r>
       <w:r w:rsidR="00096AEC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
@@ -306,71 +531,101 @@
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> of digital </w:t>
       </w:r>
       <w:r w:rsidR="00096AEC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>infrastructure</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">, blockchain technology and artificial intelligence as they pertain to the engineering profession.  His award winning </w:t>
+        <w:t>, blockchain technology and artificial intelligence as they pertain to engineering</w:t>
+      </w:r>
+      <w:r w:rsidR="008D7AD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and insurance industries. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  His award winning </w:t>
       </w:r>
       <w:r w:rsidR="005A5ED1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>innovations have</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> been recognized by NSPE, ASME, ASCE, NAE </w:t>
+        <w:t xml:space="preserve"> been recognized by NSPE, ASME, ASCE, NAE</w:t>
+      </w:r>
+      <w:r w:rsidR="008D7AD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, NAIC, </w:t>
       </w:r>
       <w:r w:rsidR="009570B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">and featured in industry media. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4370F3F7" w14:textId="77777777" w:rsidR="00FD1508" w:rsidRDefault="00FD1508" w:rsidP="00DB1414">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -449,137 +704,237 @@
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> International Business</w:t>
       </w:r>
       <w:r w:rsidR="00A86044">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (MBA)</w:t>
       </w:r>
       <w:r w:rsidR="00DB1414" w:rsidRPr="00F6425D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>; Seattle University.  Seattle WA, 2002.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B6ECEA3" w14:textId="77777777" w:rsidR="00DB1414" w:rsidRDefault="00DB1414" w:rsidP="00DF5F77">
+    <w:p w14:paraId="6B6ECEA3" w14:textId="3EDCC047" w:rsidR="00DB1414" w:rsidRDefault="00E05B48" w:rsidP="00DF5F77">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeLines="1" w:before="2" w:afterLines="1" w:after="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F6425D">
-[...6 lines deleted...]
-        <w:t>Bachelor of Science Mechanical Engineering, (BSME); University of New Haven, 1985</w:t>
+      <w:r w:rsidRPr="00E05B48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="750E9D3B" wp14:editId="2AB973DA">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>4685030</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>23191</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="285115" cy="154305"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1515221358" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1515221358" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="285115" cy="154305"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00DB1414" w:rsidRPr="00F6425D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bachelor of Science Mechanical Engineering, (BSME); University of New Haven, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39CADE67" w14:textId="77777777" w:rsidR="0010519E" w:rsidRDefault="0010519E" w:rsidP="0010519E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeLines="1" w:before="2" w:afterLines="1" w:after="2"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F4A89AE" w14:textId="2FC737B6" w:rsidR="0010519E" w:rsidRPr="0010519E" w:rsidRDefault="0010519E" w:rsidP="0010519E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeLines="1" w:before="2" w:afterLines="1" w:after="2"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010519E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Certifications:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14FA4239" w14:textId="77777777" w:rsidR="008C7A22" w:rsidRDefault="00DB1414" w:rsidP="00DF5F77">
+    <w:p w14:paraId="14FA4239" w14:textId="47082AC3" w:rsidR="008C7A22" w:rsidRDefault="00DB1414" w:rsidP="00DF5F77">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeLines="1" w:before="2" w:afterLines="1" w:after="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F6425D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Licensed Professional Engineer, Mechanical Engineering; CA #30667, WA #44394</w:t>
+        <w:t>Licensed Professional Engineer; C</w:t>
+      </w:r>
+      <w:r w:rsidR="00463276">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>alifornia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F6425D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> #30667, W</w:t>
+      </w:r>
+      <w:r w:rsidR="00463276">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ashington</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F6425D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> #44394</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67DC5DE9" w14:textId="4DE4FD07" w:rsidR="0010519E" w:rsidRPr="00A25B46" w:rsidRDefault="0010519E" w:rsidP="0010519E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010519E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">MIT Professional </w:t>
       </w:r>
@@ -729,101 +1084,119 @@
       <w:r w:rsidR="00B103E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, Edmonds, WA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60E5C5A7" w14:textId="77777777" w:rsidR="009A60F4" w:rsidRDefault="009A60F4" w:rsidP="00DB1414">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="036FCE6F" w14:textId="6E23F623" w:rsidR="009A60F4" w:rsidRDefault="00862BA9" w:rsidP="009A60F4">
+    <w:p w14:paraId="036FCE6F" w14:textId="700C0929" w:rsidR="009A60F4" w:rsidRDefault="00862BA9" w:rsidP="009A60F4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A60F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Expert witness </w:t>
       </w:r>
       <w:r w:rsidR="007752CE" w:rsidRPr="009A60F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(plaintiff and defense) </w:t>
       </w:r>
       <w:r w:rsidRPr="009A60F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>for plumbing product failures</w:t>
       </w:r>
       <w:r w:rsidR="007752CE" w:rsidRPr="009A60F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
+      <w:r w:rsidR="006602E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mechanical failures,</w:t>
+      </w:r>
+      <w:r w:rsidR="00263152">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00DF5482">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">contractor </w:t>
       </w:r>
       <w:r w:rsidR="007752CE" w:rsidRPr="009A60F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">failures, private party disputes, </w:t>
       </w:r>
       <w:r w:rsidR="00E969F7" w:rsidRPr="009A60F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -835,569 +1208,903 @@
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tandard of care</w:t>
       </w:r>
       <w:r w:rsidR="00E969F7" w:rsidRPr="009A60F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, insurance claims</w:t>
       </w:r>
       <w:r w:rsidR="007752CE" w:rsidRPr="009A60F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="115B450E" w14:textId="5BC20794" w:rsidR="00DF5482" w:rsidRPr="00DF5482" w:rsidRDefault="00DF5482" w:rsidP="00557261">
+    <w:p w14:paraId="115B450E" w14:textId="54A7631E" w:rsidR="00DF5482" w:rsidRDefault="00DF5482" w:rsidP="00557261">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF5482">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PEX, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DF5482">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Aquatherm</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006B5F75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>™</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00263152">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Polypropylene pipe. Epoxy Pipe Liner, </w:t>
+      </w:r>
+      <w:r w:rsidR="006B5F75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DF5482">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">PPR, </w:t>
+        <w:t xml:space="preserve">alvanized </w:t>
+      </w:r>
+      <w:r w:rsidR="006B5F75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF5482">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Galvanized Steel, Copper, CPVC, cast and ductile iron failures</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="12ABBDDF" w14:textId="5563A922" w:rsidR="009A60F4" w:rsidRPr="009A60F4" w:rsidRDefault="009A60F4" w:rsidP="009A60F4">
+        <w:t xml:space="preserve">teel, </w:t>
+      </w:r>
+      <w:r w:rsidR="006B5F75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF5482">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>opper, CPVC, cast and ductile iron failures</w:t>
+      </w:r>
+      <w:r w:rsidR="00263152">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="057C801D" w14:textId="750D991C" w:rsidR="006B5F75" w:rsidRPr="00DF5482" w:rsidRDefault="006B5F75" w:rsidP="00557261">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Serving legal, insurance, HOAs, condominium boards, government and financial industries</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="4E3D7E62" w14:textId="6DF57230" w:rsidR="006A675D" w:rsidRDefault="009A60F4" w:rsidP="009A60F4">
+        <w:t xml:space="preserve">Mechanism failures, industrial machinery failures, personal injury cases. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BFD1028" w14:textId="77777777" w:rsidR="002444D5" w:rsidRDefault="009A60F4" w:rsidP="009A60F4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A60F4">
-[...7 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">building </w:t>
-[...38 lines deleted...]
-    <w:p w14:paraId="0E66633A" w14:textId="33A89A1B" w:rsidR="009A60F4" w:rsidRPr="006A675D" w:rsidRDefault="006A675D" w:rsidP="000F0F49">
+        <w:t xml:space="preserve">Serving legal, insurance, HOAs, condominium boards, government and </w:t>
+      </w:r>
+      <w:r w:rsidR="008D7AD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">insurance </w:t>
+      </w:r>
+      <w:r w:rsidR="002444D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>financial Industries</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12ABBDDF" w14:textId="51F196F7" w:rsidR="009A60F4" w:rsidRPr="009A60F4" w:rsidRDefault="002444D5" w:rsidP="009A60F4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A675D">
-[...36 lines deleted...]
-    <w:p w14:paraId="6C7F1F96" w14:textId="7613A82C" w:rsidR="00EC3583" w:rsidRDefault="00EC3583" w:rsidP="009A60F4">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Risk management, risk mitigation, and risk assessment in the built environment</w:t>
+      </w:r>
+      <w:r w:rsidR="008D7AD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="006A675D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00862BA9" w:rsidRPr="009A60F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E3D7E62" w14:textId="6DF57230" w:rsidR="006A675D" w:rsidRDefault="009A60F4" w:rsidP="009A60F4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="009A60F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resolution of unique building problems including piping issues, </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Building Envelope engineering and condominium conversions.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5FE3F9F7" w14:textId="3E88DDC5" w:rsidR="00DF5482" w:rsidRDefault="00BA625D" w:rsidP="007A277A">
+        <w:t xml:space="preserve">building </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A60F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">envelope problems, water intrusion, </w:t>
+      </w:r>
+      <w:r w:rsidR="00100EBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mold, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F302E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HVAC, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A60F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>and mechanical systems.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E66633A" w14:textId="6A8A3F2A" w:rsidR="009A60F4" w:rsidRPr="006A675D" w:rsidRDefault="006A675D" w:rsidP="000F0F49">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF5482">
-[...15 lines deleted...]
-        <w:t>production</w:t>
+      <w:r w:rsidRPr="006A675D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Re-piping </w:t>
       </w:r>
       <w:r w:rsidR="00DF5482">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> facilities</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="537F854A" w14:textId="7C3D89FF" w:rsidR="00BA625D" w:rsidRPr="00DF5482" w:rsidRDefault="00BA625D" w:rsidP="007A277A">
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A675D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>igh</w:t>
+      </w:r>
+      <w:r w:rsidR="006B5F75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A675D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>rise, mid</w:t>
+      </w:r>
+      <w:r w:rsidR="006B5F75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A675D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>rise, and low</w:t>
+      </w:r>
+      <w:r w:rsidR="006B5F75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A675D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>rise structures</w:t>
+      </w:r>
+      <w:r w:rsidR="009A60F4" w:rsidRPr="006A675D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FE3F9F7" w14:textId="3E88DDC5" w:rsidR="00DF5482" w:rsidRDefault="00BA625D" w:rsidP="007A277A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF5482">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Prototype design for closed-containment mariculture system.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="409546FD" w14:textId="7F0D1826" w:rsidR="006971BC" w:rsidRDefault="00D8679C" w:rsidP="009A60F4">
+        <w:t xml:space="preserve">Feasibility studies for agricultural meat </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF5482" w:rsidRPr="00DF5482">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>production</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF5482">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> facilities</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF5482" w:rsidRPr="00DF5482">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="537F854A" w14:textId="7C3D89FF" w:rsidR="00BA625D" w:rsidRPr="00DF5482" w:rsidRDefault="00BA625D" w:rsidP="007A277A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A60F4">
-[...63 lines deleted...]
-    <w:p w14:paraId="4D39186F" w14:textId="4646E344" w:rsidR="00DF5482" w:rsidRDefault="006971BC" w:rsidP="009A60F4">
+      <w:r w:rsidRPr="00DF5482">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Prototype design for closed-containment mariculture system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="409546FD" w14:textId="7F0D1826" w:rsidR="006971BC" w:rsidRDefault="00D8679C" w:rsidP="009A60F4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Facility Condition Assessments </w:t>
+      <w:r w:rsidRPr="009A60F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="008C7A22" w:rsidRPr="009A60F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>per ANSI E2018-08.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="098BD430" w14:textId="50D427A4" w:rsidR="006971BC" w:rsidRDefault="006971BC" w:rsidP="009A60F4">
+        <w:t>aintenance planning, financial reserves analysis</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB1414" w:rsidRPr="009A60F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00862BA9" w:rsidRPr="009A60F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="007C690B" w:rsidRPr="009A60F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>onstruction management (</w:t>
+      </w:r>
+      <w:r w:rsidR="008C7A22" w:rsidRPr="009A60F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>RFI/RFP/RFQ</w:t>
+      </w:r>
+      <w:r w:rsidR="007C690B" w:rsidRPr="009A60F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D39186F" w14:textId="70305E1D" w:rsidR="00DF5482" w:rsidRDefault="006971BC" w:rsidP="009A60F4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Artificial intelligence, machine learning, Prompting applications </w:t>
-[...8 lines deleted...]
-        <w:t>for</w:t>
+        <w:t xml:space="preserve">Facility </w:t>
+      </w:r>
+      <w:r w:rsidR="006B5F75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>c</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Engineering</w:t>
+        <w:t xml:space="preserve">ondition </w:t>
+      </w:r>
+      <w:r w:rsidR="006B5F75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ssessments </w:t>
+      </w:r>
+      <w:r w:rsidR="008C7A22" w:rsidRPr="009A60F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>per ANSI E2018-08.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="098BD430" w14:textId="2A0CFC63" w:rsidR="006971BC" w:rsidRDefault="006971BC" w:rsidP="009A60F4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Artificial intelligence, machine learning, </w:t>
+      </w:r>
+      <w:r w:rsidR="005764F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rompting </w:t>
+      </w:r>
+      <w:r w:rsidR="005764F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ngineering</w:t>
+      </w:r>
+      <w:r w:rsidR="005764F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, AI research.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="379EDF1F" w14:textId="77777777" w:rsidR="009A60F4" w:rsidRPr="00F6425D" w:rsidRDefault="009A60F4" w:rsidP="00DB1414">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="145E44E6" w14:textId="7FF52399" w:rsidR="005A5ED1" w:rsidRDefault="005A5ED1" w:rsidP="00DB1414">
+    <w:p w14:paraId="7E77FDF2" w14:textId="77777777" w:rsidR="008D7AD5" w:rsidRDefault="008D7AD5" w:rsidP="00DB1414">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="6E2AEACE" w14:textId="77777777" w:rsidR="008D7AD5" w:rsidRDefault="008D7AD5" w:rsidP="00DB1414">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">2008 – Present Various Startups: Integrated Engineering Blockchain Consortium, The </w:t>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F390913" w14:textId="77777777" w:rsidR="008D7AD5" w:rsidRDefault="008D7AD5" w:rsidP="00DB1414">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C0376B2" w14:textId="77777777" w:rsidR="008D7AD5" w:rsidRDefault="008D7AD5" w:rsidP="00DB1414">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A7DD9D6" w14:textId="77777777" w:rsidR="008D7AD5" w:rsidRDefault="008D7AD5" w:rsidP="00DB1414">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D09CEDD" w14:textId="191A999F" w:rsidR="00463276" w:rsidRDefault="005A5ED1" w:rsidP="00DB1414">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008 – Present Various Startups: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D2627B7" w14:textId="77777777" w:rsidR="00463276" w:rsidRDefault="00463276" w:rsidP="00DB1414">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="145E44E6" w14:textId="5C51E760" w:rsidR="005A5ED1" w:rsidRDefault="005A5ED1" w:rsidP="00DB1414">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Integrated Engineering Blockchain Consortium, The </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ingenesist</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Project (ingenesist.com), </w:t>
       </w:r>
@@ -1417,132 +2124,168 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Boomspace.ai)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BAA0548" w14:textId="77777777" w:rsidR="005A5ED1" w:rsidRDefault="005A5ED1" w:rsidP="00DB1414">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40928988" w14:textId="77777777" w:rsidR="005A5ED1" w:rsidRDefault="005A5ED1" w:rsidP="005A5ED1">
+    <w:p w14:paraId="40928988" w14:textId="26C980D5" w:rsidR="005A5ED1" w:rsidRDefault="005A5ED1" w:rsidP="005A5ED1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E3551F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Novel Application of blockchain, game theory, and artificial Intelligence</w:t>
+        <w:t xml:space="preserve">Novel </w:t>
+      </w:r>
+      <w:r w:rsidR="005764F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3551F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pplication of blockchain, game theory, and artificial Intelligence</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> to engineering</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50B30843" w14:textId="77777777" w:rsidR="005A5ED1" w:rsidRPr="00E3551F" w:rsidRDefault="005A5ED1" w:rsidP="005A5ED1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Founded The Integrated Engineering Blockchain Consortium (venture funded)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F50D4B8" w14:textId="77777777" w:rsidR="005A5ED1" w:rsidRPr="00E3551F" w:rsidRDefault="005A5ED1" w:rsidP="005A5ED1">
+    <w:p w14:paraId="7F50D4B8" w14:textId="07432360" w:rsidR="005A5ED1" w:rsidRPr="00E3551F" w:rsidRDefault="005A5ED1" w:rsidP="005A5ED1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E3551F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Pioneering “Engineer-in-the-loop” for artificial Intelligence in the built environment</w:t>
+        <w:t>Pioneering “Engineer-in-the-loop” for artificial</w:t>
+      </w:r>
+      <w:r w:rsidR="005764F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3551F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ntelligence in the built environment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AFD83A3" w14:textId="77777777" w:rsidR="005A5ED1" w:rsidRPr="00E3551F" w:rsidRDefault="005A5ED1" w:rsidP="005A5ED1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E3551F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Decentralization, and hyperconnectivity of STEM professions. </w:t>
@@ -1573,51 +2316,50 @@
         <w:t xml:space="preserve">Economic measurement of intangible assets.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C2ADF9D" w14:textId="77777777" w:rsidR="005A5ED1" w:rsidRPr="00E3551F" w:rsidRDefault="005A5ED1" w:rsidP="005A5ED1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E3551F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Knowledge network valuation and articulation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6999F29E" w14:textId="0DDCEB7C" w:rsidR="005A5ED1" w:rsidRDefault="005A5ED1" w:rsidP="005A5ED1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -2022,795 +2764,906 @@
         </w:rPr>
         <w:t>Avianis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009B721C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, Inc</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27D4C610" w14:textId="77777777" w:rsidR="00DB1414" w:rsidRPr="00F6425D" w:rsidRDefault="00DB1414" w:rsidP="00DB1414">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DD52197" w14:textId="7DD59512" w:rsidR="00E3551F" w:rsidRDefault="00DB1414" w:rsidP="00DB1414">
+    <w:p w14:paraId="3DD52197" w14:textId="77C0EACB" w:rsidR="00E3551F" w:rsidRDefault="00DB1414" w:rsidP="00DB1414">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F6425D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">2006-2010: Adjunct Faculty, City University of </w:t>
+        <w:t xml:space="preserve">2006-2010: City University of </w:t>
       </w:r>
       <w:r w:rsidRPr="00773E57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Seattle</w:t>
       </w:r>
       <w:r w:rsidR="00773E57" w:rsidRPr="00773E57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, WA.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F6425D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CBB9D4A" w14:textId="77777777" w:rsidR="00E3551F" w:rsidRDefault="00E3551F" w:rsidP="00DB1414">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6EA23363" w14:textId="266223EE" w:rsidR="00A8100F" w:rsidRPr="00E3551F" w:rsidRDefault="00E3551F" w:rsidP="00E3551F">
+    <w:p w14:paraId="6EA23363" w14:textId="6CAE5B32" w:rsidR="00A8100F" w:rsidRPr="00E3551F" w:rsidRDefault="00567A6B" w:rsidP="00E3551F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E3551F">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Instructor of </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Adjunct Faculty Ins</w:t>
+      </w:r>
+      <w:r w:rsidR="00E3551F" w:rsidRPr="00E3551F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tructor of </w:t>
       </w:r>
       <w:r w:rsidR="00DB1414" w:rsidRPr="00E3551F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>International</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E3551F">
+      <w:r w:rsidR="00E3551F" w:rsidRPr="00E3551F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Business / International </w:t>
       </w:r>
       <w:r w:rsidR="00DB1414" w:rsidRPr="00E3551F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Management.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38760192" w14:textId="30A96C08" w:rsidR="008C7A22" w:rsidRPr="00A8100F" w:rsidRDefault="00DB1414" w:rsidP="00A8100F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A8100F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Experienced in classroom, on-line, hybrid, and international education delivery.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4011CB13" w14:textId="340216A1" w:rsidR="00A8100F" w:rsidRPr="00A8100F" w:rsidRDefault="00A8100F" w:rsidP="00A8100F">
+    <w:p w14:paraId="4011CB13" w14:textId="29563A5A" w:rsidR="00A8100F" w:rsidRPr="00A8100F" w:rsidRDefault="00A8100F" w:rsidP="00A8100F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A8100F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Curriculum Development</w:t>
+        <w:t xml:space="preserve">Curriculum </w:t>
+      </w:r>
+      <w:r w:rsidR="005764F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8100F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>evelopment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22271482" w14:textId="77777777" w:rsidR="00DB1414" w:rsidRPr="00F6425D" w:rsidRDefault="00DB1414" w:rsidP="00DB1414">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31AEEC2D" w14:textId="77777777" w:rsidR="00A8100F" w:rsidRDefault="00DB1414" w:rsidP="00DB1414">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00F6425D">
+    <w:p w14:paraId="067B43E2" w14:textId="77777777" w:rsidR="00463276" w:rsidRDefault="00DB1414" w:rsidP="00DB1414">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>11/2004-01/2008:</w:t>
-[...9 lines deleted...]
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="00F6425D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Account Manager</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001D2830">
+        <w:t>11/2004-01/2008:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F6425D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F6425D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, Airline Support</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F6425D">
+        <w:t>Account Manager</w:t>
+      </w:r>
+      <w:r w:rsidR="001D2830">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>; The Boeing Company</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B103E6">
+        <w:t>, Airline Support</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F6425D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>; The Boeing Company</w:t>
+      </w:r>
+      <w:r w:rsidR="00B103E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>, Everett, WA</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F6425D">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="12AEFA20" w14:textId="77777777" w:rsidR="00A8100F" w:rsidRDefault="00A8100F" w:rsidP="00DB1414">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67F552BB" w14:textId="4A789450" w:rsidR="00A8100F" w:rsidRPr="000D597C" w:rsidRDefault="00A8100F" w:rsidP="000D597C">
+    <w:p w14:paraId="5E551368" w14:textId="77777777" w:rsidR="00567A6B" w:rsidRDefault="00567A6B" w:rsidP="000D597C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D597C">
-[...36 lines deleted...]
-    <w:p w14:paraId="57742E89" w14:textId="02596C77" w:rsidR="00A8100F" w:rsidRPr="000D597C" w:rsidRDefault="00E10570" w:rsidP="000D597C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Airline service manager</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67F552BB" w14:textId="16E806AF" w:rsidR="00A8100F" w:rsidRPr="000D597C" w:rsidRDefault="00A8100F" w:rsidP="000D597C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">responsible for 124 </w:t>
+      <w:r w:rsidRPr="000D597C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="001D2830" w:rsidRPr="000D597C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">widebody </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="0E63D242" w14:textId="52E9CA20" w:rsidR="00A8100F" w:rsidRPr="000D597C" w:rsidRDefault="00A8100F" w:rsidP="000D597C">
+        <w:t xml:space="preserve">ront-line critical team leadership </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB1414" w:rsidRPr="000D597C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>toward resolution of complex in-service aircraft issues</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D597C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57742E89" w14:textId="02596C77" w:rsidR="00A8100F" w:rsidRPr="000D597C" w:rsidRDefault="00E10570" w:rsidP="000D597C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D597C">
-[...6 lines deleted...]
-        <w:t>A</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Represented </w:t>
+      </w:r>
+      <w:r w:rsidR="00A8100F" w:rsidRPr="000D597C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All Nippon Airways </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ANA); </w:t>
+      </w:r>
+      <w:r w:rsidR="00A8100F" w:rsidRPr="000D597C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">responsible for 124 </w:t>
       </w:r>
       <w:r w:rsidR="001D2830" w:rsidRPr="000D597C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">dditional </w:t>
-[...85 lines deleted...]
-    <w:p w14:paraId="75B61B41" w14:textId="084E8E2C" w:rsidR="000D597C" w:rsidRPr="000D597C" w:rsidRDefault="00E10570" w:rsidP="000D597C">
+        <w:t xml:space="preserve">widebody </w:t>
+      </w:r>
+      <w:r w:rsidR="00A8100F" w:rsidRPr="000D597C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>aircraft f</w:t>
+      </w:r>
+      <w:r w:rsidR="001D2830" w:rsidRPr="000D597C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">leet </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E63D242" w14:textId="52E9CA20" w:rsidR="00A8100F" w:rsidRPr="000D597C" w:rsidRDefault="00A8100F" w:rsidP="000D597C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">ssues in all </w:t>
+      <w:r w:rsidRPr="000D597C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="001D2830" w:rsidRPr="000D597C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dditional </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB1414" w:rsidRPr="000D597C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">international </w:t>
+      </w:r>
+      <w:r w:rsidR="00440C6A" w:rsidRPr="000D597C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">airline </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB1414" w:rsidRPr="000D597C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>customers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D597C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> include Air Uzbekistan, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D597C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Saudia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D597C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Aeroflot</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3F24" w:rsidRPr="000D597C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008C7A22" w:rsidRPr="000D597C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E969F7" w:rsidRPr="000D597C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>aircraft systems</w:t>
-[...34 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="504A8A3B" w14:textId="22FE235F" w:rsidR="008C7A22" w:rsidRPr="000D597C" w:rsidRDefault="00E969F7" w:rsidP="000D597C">
+    <w:p w14:paraId="75B61B41" w14:textId="084E8E2C" w:rsidR="000D597C" w:rsidRPr="000D597C" w:rsidRDefault="00E10570" w:rsidP="000D597C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Resolved i</w:t>
+      </w:r>
+      <w:r w:rsidR="000D597C" w:rsidRPr="000D597C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ssues in all </w:t>
+      </w:r>
+      <w:r w:rsidR="00E969F7" w:rsidRPr="000D597C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>aircraft systems</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00E969F7" w:rsidRPr="000D597C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reliability, operations, certification</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E969F7" w:rsidRPr="000D597C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="504A8A3B" w14:textId="22FE235F" w:rsidR="008C7A22" w:rsidRPr="000D597C" w:rsidRDefault="00E969F7" w:rsidP="000D597C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="000D597C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dispute</w:t>
       </w:r>
       <w:r w:rsidR="000D597C" w:rsidRPr="000D597C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000D597C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>resolution</w:t>
       </w:r>
       <w:r w:rsidR="00E10570">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>; vertical (corporate) and horizontal (flightline) escalation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56A5CC74" w14:textId="77777777" w:rsidR="00DB1414" w:rsidRPr="00F6425D" w:rsidRDefault="00DB1414" w:rsidP="00DB1414">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00F6425D">
+    <w:p w14:paraId="60DBB24E" w14:textId="434BE72E" w:rsidR="00463276" w:rsidRDefault="00463276" w:rsidP="00DB1414">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45C2CD3D" w14:textId="77777777" w:rsidR="00463276" w:rsidRDefault="00463276" w:rsidP="00DB1414">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00463276">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="222222"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00440C6A">
+          <w:noProof/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38349DB7" wp14:editId="4F179FEE">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>73025</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>26035</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="881380" cy="118110"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="1037074753" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1037074753" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="881380" cy="118110"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00DB1414" w:rsidRPr="00F6425D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, Customer Engineering</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F6425D">
+        <w:t>Account Manager</w:t>
+      </w:r>
+      <w:r w:rsidR="00440C6A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>; The Boeing Company</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B103E6">
+        <w:t>, Customer Engineering</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB1414" w:rsidRPr="00F6425D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, Everett, WA.</w:t>
-[...29 lines deleted...]
-      </w:pPr>
+        <w:t>; The Boeing Company</w:t>
+      </w:r>
+      <w:r w:rsidR="00B103E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB1414" w:rsidRPr="00F6425D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AA4514D" w14:textId="77777777" w:rsidR="00463276" w:rsidRDefault="00463276" w:rsidP="00DB1414">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="495402E6" w14:textId="5885F7B3" w:rsidR="00A8100F" w:rsidRDefault="004734AE" w:rsidP="00A8100F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A8100F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
@@ -3089,423 +3942,601 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A8100F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Contract development, specification development, transfer of ownership</w:t>
       </w:r>
       <w:r w:rsidR="00FD1508" w:rsidRPr="00A8100F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AEDC397" w14:textId="43D2C5EF" w:rsidR="005A42C3" w:rsidRDefault="005A42C3" w:rsidP="00DB1414">
-[...12 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    <w:p w14:paraId="4D41CED1" w14:textId="77777777" w:rsidR="00463276" w:rsidRDefault="00463276" w:rsidP="00DB1414">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C9D0C89" w14:textId="77777777" w:rsidR="00AC7ACE" w:rsidRDefault="00AC7ACE" w:rsidP="00DB1414">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="351D3AA4" w14:textId="77777777" w:rsidR="00AC7ACE" w:rsidRDefault="00AC7ACE" w:rsidP="00DB1414">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1390FE95" w14:textId="77777777" w:rsidR="00AC7ACE" w:rsidRDefault="00AC7ACE" w:rsidP="00DB1414">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1364CF12" w14:textId="77777777" w:rsidR="00AC7ACE" w:rsidRDefault="00AC7ACE" w:rsidP="00DB1414">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6855AE7A" w14:textId="77777777" w:rsidR="00463276" w:rsidRDefault="00463276" w:rsidP="00463276">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00463276">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="222222"/>
-[...15 lines deleted...]
-      <w:r>
+          <w:noProof/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0DBDE09C" wp14:editId="724EAB89">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>73025</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>18415</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="522605" cy="144780"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="18947"/>
+                <wp:lineTo x="20996" y="18947"/>
+                <wp:lineTo x="20996" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="1799510455" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1799510455" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="522605" cy="144780"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00D8679C" w:rsidRPr="00F6425D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>199</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001D2830">
+        <w:t>Director of International Projects</w:t>
+      </w:r>
+      <w:r w:rsidR="00B103E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>, Baja California, MX</w:t>
+      </w:r>
+      <w:r w:rsidR="00D8679C" w:rsidRPr="00F6425D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="222222"/>
-[...31 lines deleted...]
-          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00D8679C" w:rsidRPr="00F6425D">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>CETYS University</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00D8679C" w:rsidRPr="00F6425D">
-[...54 lines deleted...]
-    <w:p w14:paraId="34FA4E89" w14:textId="7D167EF3" w:rsidR="004734AE" w:rsidRPr="004734AE" w:rsidRDefault="004734AE" w:rsidP="004734AE">
+    </w:p>
+    <w:p w14:paraId="140A247B" w14:textId="77777777" w:rsidR="00463276" w:rsidRDefault="00463276" w:rsidP="00463276">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C1A5F5A" w14:textId="07103B0B" w:rsidR="005245F1" w:rsidRDefault="005245F1" w:rsidP="004734AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004734AE">
-[...45 lines deleted...]
-    <w:p w14:paraId="38A646DA" w14:textId="6F31129F" w:rsidR="004734AE" w:rsidRPr="004734AE" w:rsidRDefault="004734AE" w:rsidP="004734AE">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Adjunct faculty and comparative education researcher</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34FA4E89" w14:textId="38BC551F" w:rsidR="004734AE" w:rsidRPr="004734AE" w:rsidRDefault="004734AE" w:rsidP="004734AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004734AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Economic development consultant to Baja California State </w:t>
-[...8 lines deleted...]
-        <w:t>G</w:t>
+        <w:t xml:space="preserve">Prepared </w:t>
+      </w:r>
+      <w:r w:rsidR="001D2830" w:rsidRPr="004734AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">over 250 </w:t>
+      </w:r>
+      <w:r w:rsidR="005764F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="001D2830" w:rsidRPr="004734AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">exican </w:t>
+      </w:r>
+      <w:r w:rsidR="005764F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="001D2830" w:rsidRPr="004734AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ngineers to EIT/PE </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF5482">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">engineering board </w:t>
+      </w:r>
+      <w:r w:rsidR="001D2830" w:rsidRPr="004734AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>exams</w:t>
       </w:r>
       <w:r w:rsidRPr="004734AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>overnment</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6CD10693" w14:textId="745711D4" w:rsidR="00D8679C" w:rsidRPr="004734AE" w:rsidRDefault="004734AE" w:rsidP="004734AE">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38A646DA" w14:textId="6F31129F" w:rsidR="004734AE" w:rsidRPr="004734AE" w:rsidRDefault="004734AE" w:rsidP="004734AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004734AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Economic development consultant to Baja California State </w:t>
+      </w:r>
+      <w:r w:rsidR="00E10570">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004734AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>overnment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CD10693" w14:textId="4D6F5990" w:rsidR="00D8679C" w:rsidRPr="004734AE" w:rsidRDefault="004734AE" w:rsidP="004734AE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004734AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Consultant to academia and industry implementi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="004734AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidR="001D2830" w:rsidRPr="004734AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D8679C" w:rsidRPr="004734AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">the NAFTA Mutual Recognition Document for International Mobility of Engineering Professionals.  </w:t>
+        <w:t>the NAFTA Mutual Recognition Document</w:t>
+      </w:r>
+      <w:r w:rsidR="005764F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (MRD) </w:t>
+      </w:r>
+      <w:r w:rsidR="00D8679C" w:rsidRPr="004734AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidR="005764F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00D8679C" w:rsidRPr="004734AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nternational </w:t>
+      </w:r>
+      <w:r w:rsidR="005764F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00D8679C" w:rsidRPr="004734AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">obility of </w:t>
+      </w:r>
+      <w:r w:rsidR="005764F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00D8679C" w:rsidRPr="004734AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ngineering </w:t>
+      </w:r>
+      <w:r w:rsidR="005764F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00D8679C" w:rsidRPr="004734AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rofessionals.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64C3F504" w14:textId="77777777" w:rsidR="00D8679C" w:rsidRDefault="00D8679C" w:rsidP="00DB1414">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="553350E3" w14:textId="77777777" w:rsidR="004734AE" w:rsidRDefault="001D2830" w:rsidP="00DB1414">
+    <w:p w14:paraId="553350E3" w14:textId="23923134" w:rsidR="004734AE" w:rsidRDefault="001D2830" w:rsidP="00DB1414">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1993-1994 Project Manager, Hollywood entertainment industry: </w:t>
       </w:r>
       <w:r w:rsidRPr="001D2830">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Special mechanical / animatronic effects for Hollywood film, commercial, a</w:t>
+        <w:t>mechanical / animatronic effects for Hollywood film, commercial, a</w:t>
       </w:r>
       <w:r w:rsidR="00E969F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="001D2830">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">d </w:t>
       </w:r>
       <w:r w:rsidR="00E969F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -3529,134 +4560,152 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FA1FF04" w14:textId="4E816603" w:rsidR="001D2830" w:rsidRDefault="001D2830" w:rsidP="00DB1414">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D2830">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DBD71FC" w14:textId="1DCCC74A" w:rsidR="004734AE" w:rsidRPr="004734AE" w:rsidRDefault="004734AE" w:rsidP="004734AE">
+    <w:p w14:paraId="0DBD71FC" w14:textId="4E8D9B0A" w:rsidR="004734AE" w:rsidRPr="004734AE" w:rsidRDefault="004734AE" w:rsidP="004734AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004734AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Jaws</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="004734AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> II theme park water ride – Universal Studios Florida</w:t>
+        <w:t xml:space="preserve"> II theme park water ride – Universal Studios</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08209F97" w14:textId="440FF78D" w:rsidR="004734AE" w:rsidRPr="004734AE" w:rsidRDefault="004734AE" w:rsidP="004734AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004734AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>TMNT motion picture – animatronic head gear</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="030F06B0" w14:textId="464227CF" w:rsidR="004734AE" w:rsidRPr="004734AE" w:rsidRDefault="00E10570" w:rsidP="004734AE">
+    <w:p w14:paraId="030F06B0" w14:textId="70598268" w:rsidR="004734AE" w:rsidRPr="004734AE" w:rsidRDefault="00E10570" w:rsidP="004734AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Practical Computers (working props); </w:t>
+        <w:t xml:space="preserve">Practical </w:t>
+      </w:r>
+      <w:r w:rsidR="005764F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">omputers (working props); </w:t>
       </w:r>
       <w:r w:rsidR="004734AE" w:rsidRPr="004734AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">commercials, television series, and motion picture </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>projects</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02C27BE8" w14:textId="77777777" w:rsidR="001D2830" w:rsidRDefault="001D2830" w:rsidP="00DB1414">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3665,51 +4714,50 @@
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5555E2D8" w14:textId="7C04B0CF" w:rsidR="00F532F8" w:rsidRDefault="00A801B6" w:rsidP="00DB1414">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">1989-1993 </w:t>
       </w:r>
       <w:r w:rsidR="001D2830">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Senior </w:t>
       </w:r>
       <w:r w:rsidR="00DB1414" w:rsidRPr="00F6425D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Test Engineer Rockwell International</w:t>
       </w:r>
       <w:r w:rsidR="00B103E6">
@@ -3771,159 +4819,267 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>upgrades</w:t>
       </w:r>
       <w:r w:rsidR="00F0475C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E97C894" w14:textId="77777777" w:rsidR="00E969F7" w:rsidRDefault="00E969F7" w:rsidP="00DB1414">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37EF05A2" w14:textId="23C21133" w:rsidR="00E969F7" w:rsidRPr="008E5569" w:rsidRDefault="00E969F7" w:rsidP="008E5569">
+    <w:p w14:paraId="37EF05A2" w14:textId="2BA9D485" w:rsidR="00E969F7" w:rsidRPr="008E5569" w:rsidRDefault="00E969F7" w:rsidP="008E5569">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5569">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Drogue parachute retrofit and operation tests: mechanical, thermal, acoustic, vibrations, structural</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2C237354" w14:textId="77777777" w:rsidR="008E5569" w:rsidRDefault="00E969F7" w:rsidP="00C87D2C">
+        <w:t>Dr</w:t>
+      </w:r>
+      <w:r w:rsidR="005245F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E5569">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> parachute retrofit and operation tests: mechanical, thermal, acoustic, vibrations, structural</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C237354" w14:textId="3AF261B0" w:rsidR="008E5569" w:rsidRDefault="00864120" w:rsidP="00C87D2C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E5569">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">ABS Carbon Brakes; </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Space Shuttle ABS c</w:t>
+      </w:r>
+      <w:r w:rsidR="00E969F7" w:rsidRPr="008E5569">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arbon </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidR="00E969F7" w:rsidRPr="008E5569">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rakes; </w:t>
+      </w:r>
+      <w:r w:rsidR="005764F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="009E3D55" w:rsidRPr="008E5569">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Full scale</w:t>
+        <w:t>ull</w:t>
+      </w:r>
+      <w:r w:rsidR="005764F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="009E3D55" w:rsidRPr="008E5569">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>scale</w:t>
       </w:r>
       <w:r w:rsidR="008E5569" w:rsidRPr="008E5569">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> dynamic </w:t>
       </w:r>
       <w:r w:rsidR="009E3D55" w:rsidRPr="008E5569">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>simulation of landing gear operation</w:t>
       </w:r>
       <w:r w:rsidR="008E5569" w:rsidRPr="008E5569">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4685D0A0" w14:textId="1B5BCF11" w:rsidR="009E3D55" w:rsidRPr="008E5569" w:rsidRDefault="009E3D55" w:rsidP="00C87D2C">
+    <w:p w14:paraId="4685D0A0" w14:textId="27E46A85" w:rsidR="009E3D55" w:rsidRPr="008E5569" w:rsidRDefault="009E3D55" w:rsidP="00C87D2C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5569">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Extended orbiter pallet tests; installation of life support systems supporting extended missions</w:t>
+        <w:t xml:space="preserve">Extended orbiter pallet tests; installation of life support systems </w:t>
+      </w:r>
+      <w:r w:rsidR="00864120">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E5569">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> extended </w:t>
+      </w:r>
+      <w:r w:rsidR="00864120">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shuttle </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E5569">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>missions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C605936" w14:textId="193F00CC" w:rsidR="009E3D55" w:rsidRDefault="009E3D55" w:rsidP="008E5569">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5569">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Hydrogen leak anomaly tests; hydrogen leak detection and resolution in main engine chamber</w:t>
@@ -3984,74 +5140,62 @@
     <w:p w14:paraId="5DC357E9" w14:textId="2A72F775" w:rsidR="00583D3E" w:rsidRPr="008E5569" w:rsidRDefault="00583D3E" w:rsidP="008E5569">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Shuttle to 747 carrier support bearings.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03CE569A" w14:textId="71D4CADA" w:rsidR="00E969F7" w:rsidRDefault="00E969F7" w:rsidP="008E5569">
-[...10 lines deleted...]
-    </w:p>
     <w:p w14:paraId="777B46B6" w14:textId="77777777" w:rsidR="001D2830" w:rsidRDefault="001D2830" w:rsidP="00DB1414">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6977E503" w14:textId="460AA2A0" w:rsidR="00397EB2" w:rsidRDefault="00A801B6" w:rsidP="00DB1414">
+    <w:p w14:paraId="6977E503" w14:textId="270E88A8" w:rsidR="00397EB2" w:rsidRDefault="00A801B6" w:rsidP="00DB1414">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1987-1989 </w:t>
       </w:r>
       <w:r w:rsidR="00DB1414" w:rsidRPr="00F6425D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -4173,51 +5317,69 @@
       <w:r w:rsidR="001D2830">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C51B39">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">for the horizontal </w:t>
       </w:r>
       <w:r w:rsidR="00DB1DCA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">deployment of the MMB II Satellite system from the Space Shuttle </w:t>
+        <w:t xml:space="preserve">deployment of the MMB II </w:t>
+      </w:r>
+      <w:r w:rsidR="005245F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB1DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atellite system from the Space Shuttle </w:t>
       </w:r>
       <w:r w:rsidR="00377C78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>orbiting vehicle</w:t>
       </w:r>
       <w:r w:rsidR="00397EB2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6403ED85" w14:textId="77777777" w:rsidR="00A273B2" w:rsidRDefault="00A273B2" w:rsidP="00DB1414">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -4604,51 +5766,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A273B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Other classified applications</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="727FC882" w14:textId="77777777" w:rsidR="00A273B2" w:rsidRDefault="00A273B2" w:rsidP="00DB1414">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E753260" w14:textId="6FAB8E88" w:rsidR="00DB1414" w:rsidRPr="00F6425D" w:rsidRDefault="00DB1414" w:rsidP="00DB1414">
+    <w:p w14:paraId="2E753260" w14:textId="53515289" w:rsidR="00DB1414" w:rsidRPr="00F6425D" w:rsidRDefault="00DB1414" w:rsidP="00DB1414">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F6425D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Orange Research Corporation</w:t>
       </w:r>
       <w:r w:rsidR="00B103E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -4797,60 +5959,96 @@
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MS engineering Corp.</w:t>
       </w:r>
       <w:r w:rsidR="00B103E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> New Milford, CT</w:t>
       </w:r>
       <w:r w:rsidR="00533E48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Machinist,</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005245F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00533E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>achinist,</w:t>
       </w:r>
       <w:r w:rsidR="00A801B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Manufact</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005245F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00A801B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>anufact</w:t>
       </w:r>
       <w:r w:rsidR="00533E48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>uring</w:t>
       </w:r>
       <w:r w:rsidR="00A801B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="611A6164" w14:textId="77777777" w:rsidR="005A42C3" w:rsidRDefault="00DB1414" w:rsidP="00DB1414">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -4891,104 +6089,102 @@
           <w:bCs/>
         </w:rPr>
         <w:t>Volunteer and Non-Profit:</w:t>
       </w:r>
       <w:r w:rsidR="00DB1DCA" w:rsidRPr="00DB1DCA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75185B54" w14:textId="77777777" w:rsidR="00583D3E" w:rsidRDefault="00583D3E" w:rsidP="00C025F0">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="2" w:after="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24229652" w14:textId="49D49FDD" w:rsidR="00DC4FE5" w:rsidRDefault="00F05B63" w:rsidP="00C025F0">
+    <w:p w14:paraId="24229652" w14:textId="6B60393C" w:rsidR="00DC4FE5" w:rsidRDefault="00F05B63" w:rsidP="00C025F0">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="2" w:after="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00583D3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2014 – 2020</w:t>
       </w:r>
       <w:r w:rsidR="00DC4FE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> City </w:t>
       </w:r>
       <w:r w:rsidR="00DC4FE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">f Edmonds Planning Board: Appointed by Mayor Dave </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">f Edmonds Planning </w:t>
+      </w:r>
+      <w:r w:rsidR="005245F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Earling</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Commission </w:t>
+      </w:r>
       <w:r w:rsidR="00DC4FE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Chairman 2020)</w:t>
+        <w:t>(Chairman 2020)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5044D711" w14:textId="7D05CF94" w:rsidR="00F05B63" w:rsidRDefault="00DC4FE5" w:rsidP="00C025F0">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="2" w:after="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00583D3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2015:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Leader FinTech Task Force; National Society of Professional Engineers</w:t>
       </w:r>
@@ -5001,200 +6197,180 @@
     </w:p>
     <w:p w14:paraId="62F948FD" w14:textId="10D61A33" w:rsidR="00DC4FE5" w:rsidRDefault="00DC4FE5" w:rsidP="00C025F0">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="2" w:after="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00583D3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2012:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rotary International Paul Harris Fellow</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00B7D70B" w14:textId="760EDEC9" w:rsidR="00DC4FE5" w:rsidRDefault="00DC4FE5" w:rsidP="00C025F0">
+    <w:p w14:paraId="3F9398CC" w14:textId="2CAA5912" w:rsidR="00440C6A" w:rsidRPr="00793FBC" w:rsidRDefault="00DC4FE5" w:rsidP="00C025F0">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="2" w:after="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00583D3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2012:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Toastmaster International; Regional speech competition winner</w:t>
-[...6 lines deleted...]
-        <w:spacing w:before="2" w:after="2"/>
+        <w:t xml:space="preserve"> Toastmaster International; </w:t>
+      </w:r>
+      <w:r w:rsidR="005245F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-      </w:pPr>
-[...17 lines deleted...]
-        <w:spacing w:before="2" w:after="2"/>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>egional speech competition winner</w:t>
+      </w:r>
     </w:p>
     <w:sectPr w:rsidR="00440C6A" w:rsidRPr="00793FBC" w:rsidSect="00DB1414">
-      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="599EE60A" w14:textId="77777777" w:rsidR="00591093" w:rsidRDefault="00591093" w:rsidP="00862BA9">
+    <w:p w14:paraId="24047F79" w14:textId="77777777" w:rsidR="00503838" w:rsidRDefault="00503838" w:rsidP="00862BA9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5CC1E916" w14:textId="77777777" w:rsidR="00591093" w:rsidRDefault="00591093" w:rsidP="00862BA9">
+    <w:p w14:paraId="66D4427B" w14:textId="77777777" w:rsidR="00503838" w:rsidRDefault="00503838" w:rsidP="00862BA9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="00000500000000020000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0EDDE024" w14:textId="77777777" w:rsidR="00591093" w:rsidRDefault="00591093" w:rsidP="00862BA9">
+    <w:p w14:paraId="02144D29" w14:textId="77777777" w:rsidR="00503838" w:rsidRDefault="00503838" w:rsidP="00862BA9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E6048A6" w14:textId="77777777" w:rsidR="00591093" w:rsidRDefault="00591093" w:rsidP="00862BA9">
+    <w:p w14:paraId="4CD8D1B0" w14:textId="77777777" w:rsidR="00503838" w:rsidRDefault="00503838" w:rsidP="00862BA9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="0CF1CC59" w14:textId="77777777" w:rsidR="00862BA9" w:rsidRPr="00F6425D" w:rsidRDefault="00862BA9" w:rsidP="00862BA9">
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="222222"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F6425D">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -7659,237 +8835,274 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1719278020">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1310986960">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1020157936">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="402726610">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1633250700">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="311913609">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="131"/>
+  <w:zoom w:percent="187"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="360"/>
   <w:drawingGridVerticalSpacing w:val="360"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DB1414"/>
     <w:rsid w:val="000107F1"/>
     <w:rsid w:val="000340CB"/>
     <w:rsid w:val="00081A7D"/>
     <w:rsid w:val="00096AEC"/>
     <w:rsid w:val="000D44AE"/>
     <w:rsid w:val="000D597C"/>
     <w:rsid w:val="00100EBB"/>
     <w:rsid w:val="0010519E"/>
     <w:rsid w:val="00105AB7"/>
     <w:rsid w:val="0010720C"/>
     <w:rsid w:val="001322C6"/>
     <w:rsid w:val="001504B4"/>
     <w:rsid w:val="001615D3"/>
     <w:rsid w:val="001C17FF"/>
     <w:rsid w:val="001C684A"/>
     <w:rsid w:val="001D2830"/>
     <w:rsid w:val="001D3493"/>
+    <w:rsid w:val="002444D5"/>
+    <w:rsid w:val="00263152"/>
     <w:rsid w:val="002637AA"/>
     <w:rsid w:val="00270C36"/>
     <w:rsid w:val="00284621"/>
     <w:rsid w:val="00284BED"/>
     <w:rsid w:val="002C5666"/>
     <w:rsid w:val="002C6FF6"/>
+    <w:rsid w:val="002F4E80"/>
     <w:rsid w:val="0030705D"/>
     <w:rsid w:val="00314ED4"/>
+    <w:rsid w:val="00356B9A"/>
     <w:rsid w:val="00373B63"/>
     <w:rsid w:val="00375E4A"/>
     <w:rsid w:val="00377C78"/>
     <w:rsid w:val="00397EB2"/>
     <w:rsid w:val="003D7D50"/>
     <w:rsid w:val="003E4865"/>
     <w:rsid w:val="003E607D"/>
     <w:rsid w:val="003E7D9E"/>
     <w:rsid w:val="003F3F24"/>
     <w:rsid w:val="00425B06"/>
     <w:rsid w:val="00437BD7"/>
     <w:rsid w:val="00440C6A"/>
+    <w:rsid w:val="00463276"/>
     <w:rsid w:val="00470AFB"/>
     <w:rsid w:val="004734AE"/>
     <w:rsid w:val="00493CD2"/>
     <w:rsid w:val="004A0142"/>
     <w:rsid w:val="004C5D73"/>
     <w:rsid w:val="004D4B40"/>
+    <w:rsid w:val="00503838"/>
+    <w:rsid w:val="005245F1"/>
     <w:rsid w:val="00530586"/>
     <w:rsid w:val="00533E48"/>
+    <w:rsid w:val="00560848"/>
+    <w:rsid w:val="00567A6B"/>
+    <w:rsid w:val="005764F2"/>
     <w:rsid w:val="00583D3E"/>
     <w:rsid w:val="00591093"/>
     <w:rsid w:val="005A42C3"/>
     <w:rsid w:val="005A5ED1"/>
     <w:rsid w:val="005E09B1"/>
+    <w:rsid w:val="006201E4"/>
+    <w:rsid w:val="0065148A"/>
     <w:rsid w:val="0065395D"/>
+    <w:rsid w:val="006602E7"/>
     <w:rsid w:val="006971BC"/>
     <w:rsid w:val="006A2D5F"/>
     <w:rsid w:val="006A675D"/>
     <w:rsid w:val="006B266A"/>
+    <w:rsid w:val="006B5F75"/>
     <w:rsid w:val="00703ECA"/>
     <w:rsid w:val="00704FDD"/>
     <w:rsid w:val="007212E0"/>
     <w:rsid w:val="0073578D"/>
     <w:rsid w:val="00773E57"/>
     <w:rsid w:val="007752CE"/>
     <w:rsid w:val="00793FBC"/>
     <w:rsid w:val="007A3119"/>
     <w:rsid w:val="007B04B2"/>
     <w:rsid w:val="007B268F"/>
+    <w:rsid w:val="007B465A"/>
     <w:rsid w:val="007B7E6D"/>
     <w:rsid w:val="007C690B"/>
     <w:rsid w:val="007E0209"/>
     <w:rsid w:val="007E35BF"/>
     <w:rsid w:val="007E623F"/>
     <w:rsid w:val="00862BA9"/>
+    <w:rsid w:val="00864120"/>
+    <w:rsid w:val="0089053B"/>
+    <w:rsid w:val="008A1E40"/>
     <w:rsid w:val="008A2DE1"/>
     <w:rsid w:val="008C7A22"/>
+    <w:rsid w:val="008D7AD5"/>
     <w:rsid w:val="008E5569"/>
     <w:rsid w:val="00901594"/>
     <w:rsid w:val="00906E24"/>
+    <w:rsid w:val="00934941"/>
     <w:rsid w:val="00937D30"/>
     <w:rsid w:val="009570B1"/>
     <w:rsid w:val="009744DF"/>
     <w:rsid w:val="009A60F4"/>
     <w:rsid w:val="009B721C"/>
     <w:rsid w:val="009C43D8"/>
     <w:rsid w:val="009D47A9"/>
     <w:rsid w:val="009E3D55"/>
     <w:rsid w:val="009F1EFB"/>
     <w:rsid w:val="00A1565D"/>
     <w:rsid w:val="00A25B46"/>
     <w:rsid w:val="00A273B2"/>
     <w:rsid w:val="00A3374D"/>
     <w:rsid w:val="00A801B6"/>
     <w:rsid w:val="00A8100F"/>
     <w:rsid w:val="00A85E9E"/>
     <w:rsid w:val="00A86044"/>
     <w:rsid w:val="00A92EBA"/>
+    <w:rsid w:val="00AC7ACE"/>
     <w:rsid w:val="00AD3DC2"/>
     <w:rsid w:val="00B103E6"/>
     <w:rsid w:val="00B24150"/>
     <w:rsid w:val="00B30002"/>
     <w:rsid w:val="00B334F1"/>
     <w:rsid w:val="00B571FA"/>
     <w:rsid w:val="00B71E1C"/>
     <w:rsid w:val="00B90FA2"/>
+    <w:rsid w:val="00B9378C"/>
     <w:rsid w:val="00BA625D"/>
     <w:rsid w:val="00C025F0"/>
     <w:rsid w:val="00C06B59"/>
     <w:rsid w:val="00C24DBC"/>
     <w:rsid w:val="00C305DD"/>
     <w:rsid w:val="00C50ABF"/>
     <w:rsid w:val="00C51B39"/>
     <w:rsid w:val="00C80137"/>
+    <w:rsid w:val="00C809BB"/>
+    <w:rsid w:val="00CB3216"/>
     <w:rsid w:val="00CE4931"/>
     <w:rsid w:val="00CE5228"/>
     <w:rsid w:val="00CF0AE1"/>
     <w:rsid w:val="00D13A66"/>
+    <w:rsid w:val="00D20CB3"/>
     <w:rsid w:val="00D447DF"/>
     <w:rsid w:val="00D63770"/>
+    <w:rsid w:val="00D731E7"/>
     <w:rsid w:val="00D8679C"/>
     <w:rsid w:val="00DB1414"/>
     <w:rsid w:val="00DB1644"/>
     <w:rsid w:val="00DB1DCA"/>
     <w:rsid w:val="00DC4FE5"/>
     <w:rsid w:val="00DF2FD9"/>
     <w:rsid w:val="00DF5482"/>
     <w:rsid w:val="00DF5F77"/>
+    <w:rsid w:val="00E05B48"/>
     <w:rsid w:val="00E10570"/>
     <w:rsid w:val="00E3551F"/>
+    <w:rsid w:val="00E60E16"/>
     <w:rsid w:val="00E958EE"/>
     <w:rsid w:val="00E969F7"/>
     <w:rsid w:val="00EB25AD"/>
     <w:rsid w:val="00EC3583"/>
     <w:rsid w:val="00EC3FA1"/>
     <w:rsid w:val="00EF0275"/>
+    <w:rsid w:val="00F046D4"/>
     <w:rsid w:val="00F0475C"/>
     <w:rsid w:val="00F05B63"/>
     <w:rsid w:val="00F1181D"/>
     <w:rsid w:val="00F21757"/>
     <w:rsid w:val="00F27215"/>
     <w:rsid w:val="00F302E1"/>
     <w:rsid w:val="00F37223"/>
     <w:rsid w:val="00F532F8"/>
     <w:rsid w:val="00F6425D"/>
+    <w:rsid w:val="00F81667"/>
     <w:rsid w:val="00FD105D"/>
     <w:rsid w:val="00FD1508"/>
     <w:rsid w:val="00FE5427"/>
+    <w:rsid w:val="00FF5EB2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="17DEA04A"/>
   <w15:docId w15:val="{FB026E93-02A0-4D48-B9AB-FA12645A2A1A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8970,51 +10183,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2134714144">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cetys.mx/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cetys.mx/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -9296,68 +10509,69 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1183</Words>
-  <Characters>6745</Characters>
+  <Words>1218</Words>
+  <Characters>6947</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>56</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>57</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>coengineers</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7913</CharactersWithSpaces>
+  <CharactersWithSpaces>8149</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Daniel</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>