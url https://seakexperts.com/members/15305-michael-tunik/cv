--- v0 (2026-06-16)
+++ v1 (2026-07-13)
@@ -5,51 +5,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="63D9EF7C" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:pStyle w:val="Title1"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CURRICULUM VITAE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AC563FB" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00585947">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
@@ -129,70 +129,60 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="663C694A" w14:textId="66D9F24B" w:rsidR="00585947" w:rsidRDefault="004E37DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">917 710 1479 </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">cell </w:t>
+        <w:t xml:space="preserve">917 710 1479 cell </w:t>
       </w:r>
       <w:r w:rsidR="00B6547C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> mtunik@gmail.com</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="36A036EA" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00585947">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B679297" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2404,72 +2394,61 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Associate Professor of Emergency Medicine and Pediatrics</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E07A878" w14:textId="0EA58A31" w:rsidR="00D94EC3" w:rsidRDefault="00D94EC3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">2021 </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">- </w:t>
+        <w:t xml:space="preserve">2021 - </w:t>
       </w:r>
       <w:r w:rsidR="00926F47">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Present</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2699,71 +2678,69 @@
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="12FBA435" w14:textId="1CC48392" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1984 </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C34DD2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2021</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Attending Physician, Pediatric Emergency Service</w:t>
       </w:r>
@@ -4960,51 +4937,51 @@
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2021</w:t>
       </w:r>
       <w:r w:rsidR="007233DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>IRB - NYU SOM IRB, Alternate member</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="772C3D52" w14:textId="77777777" w:rsidR="00926F47" w:rsidRDefault="00926F47" w:rsidP="00926F47">
+    <w:p w14:paraId="772C3D52" w14:textId="2B6E41CE" w:rsidR="00926F47" w:rsidRDefault="00926F47" w:rsidP="00926F47">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -5015,118 +4992,124 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>present</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Co-Course Director, Introductory Statistics, </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="773972B0" w14:textId="77777777" w:rsidR="00926F47" w:rsidRDefault="00926F47" w:rsidP="00926F47">
+        <w:t xml:space="preserve">Co-Course Director, Introductory Statistics, Masters Program </w:t>
+      </w:r>
+      <w:r w:rsidR="009A2E9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CTSI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="773972B0" w14:textId="54E4CF51" w:rsidR="00926F47" w:rsidRDefault="00926F47" w:rsidP="00926F47">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Credit bearing course for NYU SOM</w:t>
+        <w:t>Credit bearing course for NYU</w:t>
+      </w:r>
+      <w:r w:rsidR="009A2E9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SOM</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71F1CC89" w14:textId="77777777" w:rsidR="00926F47" w:rsidRDefault="00926F47" w:rsidP="00926F47">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -5140,94 +5123,101 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>present</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Co-Course Director, Advanced Statistics, </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="74EBCC89" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00585947">
+        <w:t>Co-Course Director, Advanced Statistics, Masters Program CTSI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74EBCC89" w14:textId="68F23DAD" w:rsidR="00585947" w:rsidRDefault="009A2E9B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Credit bearing course for NYUG SOM</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1512AB9E" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
@@ -6939,69 +6929,51 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:right="1440" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1993 - present</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Reviewer for Pediatric Emergency Care, Annals of Emergency </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> BMJ</w:t>
+        <w:t>Reviewer for Pediatric Emergency Care, Annals of Emergency Medicine , BMJ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -7489,67 +7461,57 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> problem and developed solutions in NYC</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>described  the problem and developed solutions in NYC</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="640017B1" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
@@ -7715,69 +7677,51 @@
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">measured ability of prehospital personnel to ventilate infants with </w:t>
-[...17 lines deleted...]
-        <w:t>-valve-mask</w:t>
+        <w:t>measured ability of prehospital personnel to ventilate infants with a  bag-valve-mask</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59C6515D" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
@@ -7803,69 +7747,51 @@
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">measured </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> of prehospital personnel to ventilate/intubate infants</w:t>
+        <w:t>measured self efficacy of prehospital personnel to ventilate/intubate infants</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4457DCDD" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
@@ -7961,69 +7887,51 @@
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">survey pediatric education of EMS personnel nationally, and determine current education, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> and desire for future training</w:t>
+        <w:t>survey pediatric education of EMS personnel nationally, and determine current education, self efficacy and desire for future training</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F1A29DA" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
@@ -8109,69 +8017,51 @@
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ongoing study to describe the incidence and impact of </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> patients seen in a hospital emergency department</w:t>
+        <w:t>ongoing study to describe the incidence and impact of pediatric  psychiatric patients seen in a hospital emergency department</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08D2C7BC" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -9374,99 +9264,97 @@
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="5040"/>
           <w:tab w:val="clear" w:pos="5760"/>
           <w:tab w:val="clear" w:pos="6480"/>
           <w:tab w:val="clear" w:pos="7200"/>
           <w:tab w:val="clear" w:pos="7920"/>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Course Developer and Coordinator, Statistics and Research Design for Pediatric Emergency Medicine Fellows (1998- present)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="450ED687" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
+    <w:p w14:paraId="450ED687" w14:textId="6DD37E03" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="clear" w:pos="2160"/>
           <w:tab w:val="clear" w:pos="2880"/>
           <w:tab w:val="clear" w:pos="3600"/>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="5040"/>
           <w:tab w:val="clear" w:pos="5760"/>
           <w:tab w:val="clear" w:pos="6480"/>
           <w:tab w:val="clear" w:pos="7200"/>
           <w:tab w:val="clear" w:pos="7920"/>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Developed format and educational content outline, prepare majority of lecture material and handouts for course on biostatistics and research design for the Pediatric Emergency Medicine Fellowship. </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> is Dr. Michael Mojica. </w:t>
+        <w:t>Developed format and educational content outline, prepare majority of lecture material and handouts for course on biostatistics and research design for the Pediatric Emergency Medicine Fellowship. Co</w:t>
+      </w:r>
+      <w:r w:rsidR="009A2E9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> course Developer and Leader </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is Dr. Michael Mojica. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6548CBD6" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00585947">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -9481,71 +9369,51 @@
           <w:tab w:val="clear" w:pos="2160"/>
           <w:tab w:val="clear" w:pos="2880"/>
           <w:tab w:val="clear" w:pos="3600"/>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="5040"/>
           <w:tab w:val="clear" w:pos="5760"/>
           <w:tab w:val="clear" w:pos="6480"/>
           <w:tab w:val="clear" w:pos="7200"/>
           <w:tab w:val="clear" w:pos="7920"/>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Course Developer, Intro Statistics and for CTSI </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Program (2006 - present)</w:t>
+        <w:t>Course Developer, Intro Statistics and for CTSI Masters Program (2006 - present)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62761898" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="clear" w:pos="2160"/>
           <w:tab w:val="clear" w:pos="2880"/>
           <w:tab w:val="clear" w:pos="3600"/>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="5040"/>
           <w:tab w:val="clear" w:pos="5760"/>
           <w:tab w:val="clear" w:pos="6480"/>
           <w:tab w:val="clear" w:pos="7200"/>
           <w:tab w:val="clear" w:pos="7920"/>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
@@ -9591,69 +9459,51 @@
         </w:rPr>
         <w:t xml:space="preserve">biostatistics and </w:t>
       </w:r>
       <w:r w:rsidR="008E6E8D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">regression statistics </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">for the </w:t>
       </w:r>
       <w:r w:rsidR="008E6E8D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">CTSI </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> program</w:t>
+        <w:t>CTSI Masters program</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Co </w:t>
       </w:r>
       <w:r w:rsidR="008E6E8D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Course leader is Alan Mendelsohn MD.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -9693,123 +9543,190 @@
           <w:tab w:val="clear" w:pos="2160"/>
           <w:tab w:val="clear" w:pos="2880"/>
           <w:tab w:val="clear" w:pos="3600"/>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="5040"/>
           <w:tab w:val="clear" w:pos="5760"/>
           <w:tab w:val="clear" w:pos="6480"/>
           <w:tab w:val="clear" w:pos="7200"/>
           <w:tab w:val="clear" w:pos="7920"/>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Course Developer, Advanced Statistics for CTSI </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Program (2009 - present)</w:t>
+        <w:t>Course Developer, Advanced Statistics for CTSI Masters Program (2009 - present)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72F9741A" w14:textId="77777777" w:rsidR="006D14AE" w:rsidRDefault="006D14AE" w:rsidP="006D14AE">
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="clear" w:pos="2160"/>
           <w:tab w:val="clear" w:pos="2880"/>
           <w:tab w:val="clear" w:pos="3600"/>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="5040"/>
           <w:tab w:val="clear" w:pos="5760"/>
           <w:tab w:val="clear" w:pos="6480"/>
           <w:tab w:val="clear" w:pos="7200"/>
           <w:tab w:val="clear" w:pos="7920"/>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Developed format and educational content outline, prepare half of lecture material and handouts for course on intro biostatistics and regression statistics for the CTSI Masters program. Co Course leader is Alan Mendelsohn MD. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44CF710B" w14:textId="77777777" w:rsidR="00D8523C" w:rsidRDefault="00D8523C" w:rsidP="006D14AE">
+      <w:pPr>
+        <w:pStyle w:val="IndexHeading"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="clear" w:pos="2160"/>
+          <w:tab w:val="clear" w:pos="2880"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+          <w:tab w:val="clear" w:pos="4320"/>
+          <w:tab w:val="clear" w:pos="5040"/>
+          <w:tab w:val="clear" w:pos="5760"/>
+          <w:tab w:val="clear" w:pos="6480"/>
+          <w:tab w:val="clear" w:pos="7200"/>
+          <w:tab w:val="clear" w:pos="7920"/>
+          <w:tab w:val="clear" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10E892D1" w14:textId="397E9310" w:rsidR="00D8523C" w:rsidRPr="00D8523C" w:rsidRDefault="00D8523C" w:rsidP="006D14AE">
+      <w:pPr>
+        <w:pStyle w:val="IndexHeading"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="clear" w:pos="2160"/>
+          <w:tab w:val="clear" w:pos="2880"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+          <w:tab w:val="clear" w:pos="4320"/>
+          <w:tab w:val="clear" w:pos="5040"/>
+          <w:tab w:val="clear" w:pos="5760"/>
+          <w:tab w:val="clear" w:pos="6480"/>
+          <w:tab w:val="clear" w:pos="7200"/>
+          <w:tab w:val="clear" w:pos="7920"/>
+          <w:tab w:val="clear" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:spacing w:val="-2"/>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> program. Co Course leader is Alan Mendelsohn MD. </w:t>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D8523C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Co Course Leader, Pediatric FiRSt (Fellowship in Research and Statistics training)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2022-present)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18D2813C" w14:textId="46F0589C" w:rsidR="00D8523C" w:rsidRDefault="00D8523C" w:rsidP="006D14AE">
+      <w:pPr>
+        <w:pStyle w:val="IndexHeading"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="clear" w:pos="2160"/>
+          <w:tab w:val="clear" w:pos="2880"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+          <w:tab w:val="clear" w:pos="4320"/>
+          <w:tab w:val="clear" w:pos="5040"/>
+          <w:tab w:val="clear" w:pos="5760"/>
+          <w:tab w:val="clear" w:pos="6480"/>
+          <w:tab w:val="clear" w:pos="7200"/>
+          <w:tab w:val="clear" w:pos="7920"/>
+          <w:tab w:val="clear" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Course Developers and Leads – Alan Mendelsohn, MD Shonna Yin, MD, Kristyn, Pierce, MS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BD25286" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00585947">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -9956,295 +9873,263 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>in the Pre</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t xml:space="preserve">Hospital Setting: The New York City Experience: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6703A0F4" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
+    <w:p w14:paraId="6703A0F4" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00B12EC7" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:ind w:right="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:tab/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B12EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
         <w:t>Foltin G, Salomon M, Tunik M, Treiber M, Schneiderman W</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11429832" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00585947">
+    <w:p w14:paraId="11429832" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00B12EC7" w:rsidRDefault="00585947">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:ind w:left="720" w:right="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42D56AB0" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:ind w:left="720" w:right="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1988</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Ambulatory Pediatric Association National Scientific Meetings: Workshop: Developing Prehospital Care for Children: Coast to </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="106AC871" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
+    <w:p w14:paraId="106AC871" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00B12EC7" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:ind w:right="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...29 lines deleted...]
-    <w:p w14:paraId="6B985D1B" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B12EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Coast Experience: Foltin G, Tunik M, Seidel J, Ramenofsky </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B985D1B" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00B12EC7" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:ind w:right="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...47 lines deleted...]
-    <w:p w14:paraId="4F38CEA4" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00585947">
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B12EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>M, Van der Jaght E, Bachulis T, Henderson D, Treiber M</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F38CEA4" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00B12EC7" w:rsidRDefault="00585947">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:ind w:right="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="515C50E7" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:ind w:left="720" w:right="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -10280,296 +10165,288 @@
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:ind w:right="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Coast to Coast Experience: Foltin G, Tunik M, Cooper A, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4262EF35" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
+    <w:p w14:paraId="4262EF35" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00B12EC7" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:ind w:right="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...32 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B12EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seidel J, Henderson D, Van der Jaght E, Luten B, Quan L, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B12EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
         <w:t>Brownstein D</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="687F8930" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00585947">
+    <w:p w14:paraId="687F8930" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00B12EC7" w:rsidRDefault="00585947">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:ind w:right="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FBED478" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:ind w:left="720" w:right="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">1990 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Ambulatory Pediatric Association National Scientific Meetings: Workshop: Integrating Emergency Medical Services for Children: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56E9FE39" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:ind w:right="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Urban and Rural Perspectives: Foltin G, Tunik M, Cooper A, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69CAA9A5" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
+    <w:p w14:paraId="69CAA9A5" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00B12EC7" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:ind w:right="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> E, Luten B, Quan L, </w:t>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B12EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seidel J, Henderson D, Van der Jaght E, Luten B, Quan L, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EDB1016" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:ind w:right="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidRPr="00B12EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Brownstein D, Fuchs S</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5504DA1B" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00585947">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:ind w:right="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -10927,138 +10804,103 @@
     <w:p w14:paraId="7057967B" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>PHENYCS (</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">PHENYCS (Pre Hospital Evaluation of NYC Arrest Study) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B34E371" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00B12EC7" w:rsidRDefault="00B6547C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B12EC7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:b w:val="0"/>
-[...59 lines deleted...]
-    <w:p w14:paraId="67066281" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00585947">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Michael Tunik, MD,  Neal Richmond, MD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67066281" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00B12EC7" w:rsidRDefault="00585947">
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="clear" w:pos="2160"/>
           <w:tab w:val="clear" w:pos="2880"/>
           <w:tab w:val="clear" w:pos="3600"/>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="5040"/>
           <w:tab w:val="clear" w:pos="5760"/>
           <w:tab w:val="clear" w:pos="6480"/>
           <w:tab w:val="clear" w:pos="7200"/>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="clear" w:pos="9360"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7AFDE3D3" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="clear" w:pos="2160"/>
           <w:tab w:val="clear" w:pos="2880"/>
           <w:tab w:val="clear" w:pos="3600"/>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="5040"/>
           <w:tab w:val="clear" w:pos="5760"/>
           <w:tab w:val="clear" w:pos="6480"/>
           <w:tab w:val="clear" w:pos="7200"/>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="clear" w:pos="9360"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
@@ -11631,69 +11473,51 @@
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:ind w:left="2160" w:right="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">to Develop </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Teaching Resource for Instructors Prehospital Pediatrics held by the New York City Emergency Medical Services for Children Project.</w:t>
+        <w:t>to Develop an Teaching Resource for Instructors Prehospital Pediatrics held by the New York City Emergency Medical Services for Children Project.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CE55D38" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:ind w:left="720" w:right="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -11755,50 +11579,51 @@
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:ind w:left="2160" w:right="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>- National Association of State Emergency Medical Services Training Coordinators</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B1A40F4" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:ind w:left="720" w:right="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -11880,87 +11705,68 @@
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:ind w:left="2160" w:right="1440" w:hanging="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>2000-present</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Research Design and Biostatistics; </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 50 session course for Pediatric EM Fellows Co Course Developer and Director with Michael Mojica</w:t>
+        <w:t>Research Design and Biostatistics; 3 year 50 session course for Pediatric EM Fellows Co Course Developer and Director with Michael Mojica</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38180786" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00585947">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:ind w:left="2160" w:right="1440" w:hanging="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -12129,69 +11935,51 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B6547C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Courses for CTS</w:t>
       </w:r>
       <w:r w:rsidR="00813560">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00B6547C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> program; </w:t>
+        <w:t xml:space="preserve"> Masters program; </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">NYU SOM </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FFBF15B" w14:textId="77777777" w:rsidR="00646D7A" w:rsidRDefault="00646D7A" w:rsidP="00646D7A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
@@ -12264,67 +12052,57 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B6547C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Co Director</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> with Alan Mendelsohn</w:t>
+        <w:t>Co Director with Alan Mendelsohn</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, MD</w:t>
       </w:r>
       <w:r w:rsidR="00B6547C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4537EFE2" w14:textId="77777777" w:rsidR="00AA55F3" w:rsidRDefault="00AA55F3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
@@ -12531,71 +12309,51 @@
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Use of Latex Agglutination for Diagnosis of Group </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Streptococcal    Pharyngitis in an Emergency Service</w:t>
+        <w:t>Use of Latex Agglutination for Diagnosis of Group A Streptococcal    Pharyngitis in an Emergency Service</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BA8688C" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -13397,50 +13155,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="56F76A86" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>1993</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>New York State ACEP - Annual Meeting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -13633,51 +13392,50 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B10BE7E" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>1996</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Emergency Medical Services for Children, National Meeting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -14822,50 +14580,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Targeted Issues Grant to Evaluate Prehospital Pediatric</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B5699D7" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:pStyle w:val="Heading8"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Intubation Skills and Ambulance Utilization</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4458B841" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:ind w:right="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -15021,51 +14780,50 @@
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:ind w:right="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Development and Evaluation of Teaching Resource </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="145FDF60" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:ind w:left="360" w:right="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -15356,71 +15114,51 @@
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:ind w:right="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.Development and Evaluation of </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Pediatric Teaching Resource </w:t>
+        <w:t xml:space="preserve">3.Development and Evaluation of A Pediatric Teaching Resource </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="318259AD" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:ind w:left="360" w:right="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -16840,50 +16578,51 @@
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:ind w:right="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>8. Pediatric Disaster Coalition</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66B94F9D" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:ind w:right="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -17074,51 +16813,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Granting Agency </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">NIH </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E034E1F" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
+    <w:p w14:paraId="2E034E1F" w14:textId="28B5B3E2" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:ind w:right="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
@@ -17127,69 +16866,59 @@
         <w:t>Grant Period</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>September 2007</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">September 2007—  </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>June 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FD8B614" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:pStyle w:val="datafield11pt"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t>Faculty</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -17379,67 +17108,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31AF258D" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00C30754">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve">Use of a Latex Agglutination Method by </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> in the Rapid Diagnosis of Streptococcal Pharyngitis in a Pediatric Emergency Service Setting. </w:t>
+        <w:t xml:space="preserve">Use of a Latex Agglutination Method by Housestaff in the Rapid Diagnosis of Streptococcal Pharyngitis in a Pediatric Emergency Service Setting. </w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Tunik M</w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">, Fierman A, Dreyer B, Krasinski K, Hanna B, Rosenberg C. </w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Ped Emerg Care </w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
@@ -17496,67 +17209,70 @@
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Developing advanced life support for children in the prehospital setting: the New York City experience.</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00B6547C" w:rsidRPr="00B12EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Foltin GL, Salomon M, </w:t>
       </w:r>
-      <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
+      <w:r w:rsidR="00B6547C" w:rsidRPr="00B12EC7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Tunik M</w:t>
       </w:r>
-      <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00B6547C" w:rsidRPr="00B12EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">, Schneiderman W, Treiber M.  </w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Ped Emerg Care 1990; 6: 141-44.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D6EB7C1" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00585947">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="8640"/>
@@ -17581,79 +17297,51 @@
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The Avianca plane crash, the pediatric perspective. </w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Van </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> J,  </w:t>
+        <w:t xml:space="preserve">Van Amerongon R,  Fine J,  </w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Tunik M</w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  Young G,  Foltin GL. </w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -17700,75 +17388,70 @@
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Certified first responder: a comprehensive model for pediatric training.</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-      <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
+      <w:r w:rsidR="00B6547C" w:rsidRPr="00B12EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Markenson D, Foltin GL </w:t>
+      </w:r>
+      <w:r w:rsidR="00B6547C" w:rsidRPr="00B12EC7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Tunik M</w:t>
       </w:r>
-      <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00B6547C" w:rsidRPr="00B12EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">, Cooper A, et. al. </w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Ped Emerg Care 1997; 13:134-46.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BDEE1E" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00585947">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="8640"/>
@@ -17901,193 +17584,130 @@
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Foltin GL, </w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Tunik M</w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Cooper A:</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"> Cooper A:  .  </w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Pediatric Emergency Care</w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> 1998;14:454.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E416602" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00585947">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2DF34EDE" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00C30754">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">The Kendrick extrication device used for pediatric spinal immobilization.  </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>Markenson</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> D, Foltin G, </w:t>
+        <w:t xml:space="preserve">Markenson D, Foltin G, </w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Tunik M</w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Cooper </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">, Cooper A  et al.  . </w:t>
+      </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:spacing w:val="-2"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>Prehosp</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Emerg Care</w:t>
+        <w:t>Prehosp Emerg Care</w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1999; 3: 66-69. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A25631A" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00585947">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
@@ -18103,73 +17723,57 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Survey of nationally registered emergency medical services providers: pediatric </w:t>
-[...7 lines deleted...]
-        <w:t>education.</w:t>
+        <w:t>Survey of nationally registered emergency medical services providers: pediatric education.</w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Glaeser</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> PW, Linzer J, </w:t>
+        <w:t xml:space="preserve">Glaeser PW, Linzer J, </w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Tunik MG</w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, et al. Ann Emerg Med 2000; 36:33-8.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EB05563" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00585947">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -18241,238 +17845,208 @@
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Prehospital Endotracheal intubation for severe head injury in children: A reappraisal.  </w:t>
       </w:r>
-      <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00B6547C" w:rsidRPr="00B12EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve">Cooper A, DiScala C, Foltin L, </w:t>
       </w:r>
-      <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
+      <w:r w:rsidR="00B6547C" w:rsidRPr="00B12EC7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
+          <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>Tunik M</w:t>
       </w:r>
+      <w:r w:rsidR="00B6547C" w:rsidRPr="00B12EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, et al. </w:t>
+      </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>, et al. Sem in Ped Surg 2001; 10:3-6.</w:t>
+        <w:t>Sem in Ped Surg 2001; 10:3-6.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E43D49F" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00585947">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B409893" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00736387">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Assessment Of Pediatric Patients </w:t>
-[...35 lines deleted...]
-      <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
+        <w:t xml:space="preserve">Assessment Of Pediatric Patients By Emergency Medical Technicians-Basic. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B6547C" w:rsidRPr="00B12EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Foltin G MD, Markenson D MD, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B6547C" w:rsidRPr="00B12EC7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Tunik M</w:t>
       </w:r>
+      <w:r w:rsidR="00B6547C" w:rsidRPr="00B12EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B6547C" w:rsidRPr="00B12EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MD; Wellborn C, MD, Treiber M, MPS, Cooper A, MD. </w:t>
+      </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> MD; Wellborn C, MD, Treiber M, MPS, Cooper A, MD. Pediatric Emergency Care 2002;18:81-85.</w:t>
+        </w:rPr>
+        <w:t>Pediatric Emergency Care 2002;18:81-85.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="582A1DD0" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00585947">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62C6894E" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00736387" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Knowledge and attitude assessment and education of prehospital personnel in child abuse and neglect: report of a national </w:t>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Knowledge and attitude assessment and education of prehospital personnel in child abuse and neglect: report of a national Blue Ribbon Panel. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Markenson</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> D, Foltin G, </w:t>
+        <w:t xml:space="preserve">Markenson D, Foltin G, </w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Tunik M</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, Cooper A, Matza-Haughton H, Olson L, Treiber M. Annals of Emergency Medicine. 40:89-101, 2002.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758E5FE2" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00585947">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -18482,80 +18056,57 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...16 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Knowledge and attitude assessment and education of prehospital personnel in child abuse and neglect: report of a national Blue Ribbon Panel. </w:t>
+      </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Markenson</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> D, Foltin G, </w:t>
+        <w:t xml:space="preserve">Markenson D, Foltin G, </w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Tunik M</w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, Cooper A, Matza-Haughton H, Olson L, Treiber M. Prehospital Emergency Care. 6:261-72, 2002.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35EE2DE6" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00585947">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -18565,79 +18116,57 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Knowledge and attitude assessment and education of prehospital personnel in child abuse and neglect: report of a national </w:t>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Knowledge and attitude assessment and education of prehospital personnel in child abuse and neglect: report of a national Blue Ribbon Panel. </w:t>
+      </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Markenson</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> D, Foltin G, </w:t>
+        <w:t xml:space="preserve">Markenson D, Foltin G, </w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Tunik M</w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, Cooper A, Matza-Haughton H, Olson L, Treiber M. Pediatric Emergency Care. 18:238-46, 2002.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43E2F27C" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00585947">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -18674,73 +18203,57 @@
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Pediatric Emergency Care Applied Research Network (</w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Tunik M,</w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> member):  </w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Academic Emergency </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Academic Emergency Medicine</w:t>
+      </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:i/>
-[...15 lines deleted...]
-        <w:t>;10:661-668.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">  2003;10:661-668.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="066EDDA9" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00585947">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="663A4B5F" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00736387">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
@@ -18762,245 +18275,205 @@
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Pediatric Emergency Care Applied Research Network (</w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Tunik M</w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, member):  </w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Pediatric Emergency </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Pediatric Emergency Care</w:t>
+      </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:i/>
-[...15 lines deleted...]
-        <w:t>;19:185-193.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">  2003;19:185-193.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="656A7771" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00585947">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40751486" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00736387">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Albuterol sulfate administration by EMT-basics: results of a demonstration project. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Markenson</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> D, Foltin G, </w:t>
+        <w:t xml:space="preserve">Markenson D, Foltin G, </w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Tunik M</w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Cooper C, Treiber M, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> K. Prehospital Emergency Care 2004; 8:34-40.</w:t>
+        <w:t>, Cooper C, Treiber M, Caravaglia K. Prehospital Emergency Care 2004; 8:34-40.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66A136CA" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00585947">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51BFC29E" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00736387">
+    <w:p w14:paraId="51BFC29E" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00B12EC7" w:rsidRDefault="00736387">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Children Requiring Psychiatric Consultation in the Pediatric Emergency Department: Epidemiology, Resource Utilization, and Complications.  </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...13 lines deleted...]
-      <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
+      <w:r w:rsidR="00B6547C" w:rsidRPr="00B12EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Santiago  LI, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B6547C" w:rsidRPr="00B12EC7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
+          <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>Tunik MG</w:t>
       </w:r>
-      <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00B6547C" w:rsidRPr="00B12EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> Foltin GL, Mojica MA Pediatric Emergency Care 2006: 22(2) 85-89.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4499FC11" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00585947">
+    <w:p w14:paraId="4499FC11" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00B12EC7" w:rsidRDefault="00585947">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6267FBC1" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00684CD4">
+      <w:r w:rsidRPr="00B12EC7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00736387" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Pediatric nerve agent poisoning: medical and operational considerations for EMS in a large American city. </w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Foltin GL, </w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Tunik M</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
@@ -19140,63 +18613,55 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="13FDAC4A" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00585947">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05C75280" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00736387">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">A National Assessment of Knowledge, Attitudes, and Confidence of Prehospital Providers in the Assessment and Management of Child Maltreatment.  </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Markenson</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> D, </w:t>
+        <w:t xml:space="preserve">Markenson D, </w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Tunik M</w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, Cooper A, et al.  Pediatrics 2007;119;103-108</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AB4B425" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00585947">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="116FB966" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00736387">
@@ -19218,415 +18683,273 @@
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Hom J, Kohloff S, Arquilla B, Cooper A, Freyberg C, Hessler R, Nadler E, </w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Tunik M</w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> K, Foltin G:  </w:t>
+        <w:t xml:space="preserve"> Chachkes E, Uraneck K, Foltin G:  </w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Pediatrics</w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (submitted for publication).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06283C40" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00585947">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="509C0D95" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00736387">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Explaining racial disparities in incidence of and survival from out-of-hospital cardiac arrest. </w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Galea, S.  Blaney, S.  Nandi, A.  Silverman, R.  </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, D.  Foltin, G.  Kusick, M.  </w:t>
+        <w:t xml:space="preserve">Galea, S.  Blaney, S.  Nandi, A.  Silverman, R.  Vlahov, D.  Foltin, G.  Kusick, M.  </w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Tunik, M</w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.  Richmond, N.  American Journal of Epidemiology.  166(5):534-43, 2007</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DC1FF06" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00585947">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A01F1C3" w14:textId="77777777" w:rsidR="00704AF2" w:rsidRPr="00684CD4" w:rsidRDefault="00736387" w:rsidP="003C7276">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="titles-source"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="titles-title"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Disaster preparedness: hospital decontamination and the pediatric patient--guidelines for hospitals and emergency </w:t>
-[...8 lines deleted...]
-        <w:t>planners.</w:t>
+        <w:t>Disaster preparedness: hospital decontamination and the pediatric patient--guidelines for hospitals and emergency planners.</w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Freyberg</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> CW, Arquilla B, Fertel BS, </w:t>
+        <w:t xml:space="preserve">Freyberg CW, Arquilla B, Fertel BS, </w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="bibrecord-highlight"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Tunik</w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> MG</w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Cooper A, Heon D, Kohlhoff SA,  </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> KI, Foltin GL. </w:t>
+        <w:t xml:space="preserve">, Cooper A, Heon D, Kohlhoff SA,  Uraneck KI, Foltin GL. </w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="titles-source"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Prehospital &amp; Disaster Medicine. 23(2):166-73, 2008.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67A4C43E" w14:textId="77777777" w:rsidR="00704AF2" w:rsidRPr="00684CD4" w:rsidRDefault="00704AF2" w:rsidP="00704AF2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E18593E" w14:textId="77777777" w:rsidR="00704AF2" w:rsidRPr="00684CD4" w:rsidRDefault="00000000" w:rsidP="00A569A0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId10" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidR="00704AF2" w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve">Revisiting the emergency medicine services for children research agenda: priorities for multicenter research in pediatric emergency care. </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00704AF2" w:rsidRPr="00684CD4">
-[...19 lines deleted...]
-      <w:r w:rsidR="00704AF2" w:rsidRPr="00684CD4">
+      <w:r w:rsidR="00704AF2" w:rsidRPr="00B12EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Miller SZ, Rincón H, Kuppermann N; </w:t>
+      </w:r>
+      <w:r w:rsidR="00704AF2" w:rsidRPr="00B12EC7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Tunik M </w:t>
       </w:r>
+      <w:r w:rsidR="00704AF2" w:rsidRPr="00B12EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BHC site PI. </w:t>
+      </w:r>
       <w:r w:rsidR="00704AF2" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">BHC site PI. Pediatric Emergency Care Applied Research Network. </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Emerg Med. 2008 Apr;15(4):377-83.</w:t>
+        <w:t>Pediatric Emergency Care Applied Research Network. Acad Emerg Med. 2008 Apr;15(4):377-83.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37249C34" w14:textId="77777777" w:rsidR="00704AF2" w:rsidRPr="00684CD4" w:rsidRDefault="00704AF2" w:rsidP="00704AF2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E13F444" w14:textId="47637A38" w:rsidR="00704AF2" w:rsidRPr="005B7CCE" w:rsidRDefault="00000000" w:rsidP="006066A9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidR="00704AF2" w:rsidRPr="005B7CCE">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve">Interobserver agreement in assessment of clinical variables in children with blunt head trauma. </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00704AF2" w:rsidRPr="005B7CCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gorelick MH, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Gorelick MH, Atabaki SM, Hoyle J, Dayan PS, Holmes JF, Holubkov R, Monroe D, Callahan JM, Kuppermann N; Pediatric Emergency Care Applied Research Network.</w:t>
+      </w:r>
+      <w:r w:rsidR="00704AF2" w:rsidRPr="00684CD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00704AF2" w:rsidRPr="005B7CCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Atabaki</w:t>
-[...54 lines deleted...]
-        <w:t xml:space="preserve"> Emerg Med. 2008 Sep;15(9):812-8. </w:t>
+        <w:t xml:space="preserve">Acad Emerg Med. 2008 Sep;15(9):812-8. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EEB0570" w14:textId="4E548B16" w:rsidR="00704AF2" w:rsidRPr="00684CD4" w:rsidRDefault="00704AF2" w:rsidP="00704AF2">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3BEAC47F" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00585947">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38810F88" w14:textId="743BE6D5" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00736387" w:rsidP="00704AF2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
@@ -19635,80 +18958,60 @@
       </w:pPr>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="Strong1"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A Randomized Placebo Controlled Trial of Jet Lidocaine for Pain Relief During Needle Insertion in a Pediatric Emergency Department.  </w:t>
       </w:r>
       <w:r w:rsidR="00C30754" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="Emphasis1"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Auerbach M, Morton T, Markowsky A, </w:t>
       </w:r>
       <w:r w:rsidR="00C30754" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="Emphasis1"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Tunik </w:t>
-[...9 lines deleted...]
-        <w:t>M</w:t>
+        <w:t>Tunik M</w:t>
       </w:r>
       <w:r w:rsidR="00C30754" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="Emphasis1"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i w:val="0"/>
         </w:rPr>
-        <w:t>,  Mojica</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> M</w:t>
+        <w:t>,  Mojica M</w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="Emphasis1"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Academic Emergency Medicine 2009; 16:388–393.</w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="Emphasis1"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -19777,79 +19080,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6680D852" w14:textId="77777777" w:rsidR="00D51629" w:rsidRPr="00684CD4" w:rsidRDefault="00736387" w:rsidP="00704AF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="apple-style-span"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="ArialUnicodeMS" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Epidemiology of Psychiatric Related Visits to Emergency Departments in a Multi-center Collaborative Research Pediatric Network.  </w:t>
       </w:r>
       <w:r w:rsidR="00C30754" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="ArialUnicodeMS" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mahajan P, Alpern E, Grupp-Phelan J, </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> R, Jacobs E, Stanley R, </w:t>
+        <w:t xml:space="preserve">Mahajan P, Alpern E, Grupp-Phelan J, Chamberlain,  Dong J, Holubkov R, Jacobs E, Stanley R, </w:t>
       </w:r>
       <w:r w:rsidR="00C30754" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="ArialUnicodeMS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Tunik M,</w:t>
       </w:r>
       <w:r w:rsidR="00C30754" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="ArialUnicodeMS" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sonnett M, Miller S, Posthumous; Foltin G. </w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="apple-style-span"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="0A0905"/>
         </w:rPr>
         <w:t>Pediatric Emergency Care 2009; 25:715-720.</w:t>
       </w:r>
     </w:p>
@@ -19862,297 +19137,215 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="742A2A7D" w14:textId="430C7598" w:rsidR="00D51629" w:rsidRPr="00684CD4" w:rsidRDefault="00000000" w:rsidP="00704AF2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidR="00D51629" w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve">Perceived challenges to obtaining informed consent for a time-sensitive emergency department study of pediatric status epilepticus: results of two focus groups. </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00D51629" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chamberlain JM, Lillis K, Vance C, Brown KM, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> O, Nichols S, Davis CO, Singh T, Baren JM</w:t>
+        <w:t>Chamberlain JM, Lillis K, Vance C, Brown KM, Fawumi O, Nichols S, Davis CO, Singh T, Baren JM</w:t>
       </w:r>
       <w:r w:rsidR="00D51629" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>; Tunik</w:t>
       </w:r>
       <w:r w:rsidR="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> M</w:t>
       </w:r>
       <w:r w:rsidR="00D51629" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00D51629" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">BHC site </w:t>
       </w:r>
       <w:r w:rsidR="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>PI</w:t>
       </w:r>
       <w:r w:rsidR="00D51629" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Pediatric Emergency Care Applied Research Network. </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Emerg Med. 2009 Aug;16(8):763-70.</w:t>
+        <w:t>. Pediatric Emergency Care Applied Research Network. Acad Emerg Med. 2009 Aug;16(8):763-70.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10926B80" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00585947">
       <w:pPr>
         <w:pStyle w:val="WW-List3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C32D761" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00B6547C" w:rsidP="00704AF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">CT use in children at very low risk of clinically-important brain injuries: a prospective cohort study.  </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Kuppermann</w:t>
-[...48 lines deleted...]
-        <w:t xml:space="preserve"> DA, Badawy MK, Schunk JE, Quayle KS, Mahajan P, Lichenstein R, Lillis KA, </w:t>
+        <w:t xml:space="preserve">Kuppermann N, Holmes JF, Dayan PS, Hoyle JD, Atabaki SM, Holubkov H, Nadel FM, Monroe D, Stanley RM, Borgialli DA, Badawy MK, Schunk JE, Quayle KS, Mahajan P, Lichenstein R, Lillis KA, </w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Tunik MG</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Jacobs EJ, Callahan JM, Gorelick MH, Glass TF, Lee LK, Bachman MC, Cooper A, Powell EA, Gerardi MJ, Melville KA, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> JP, Wisner DH, Zuspan SJ, Dean JM, Wootton-Gorges SJ, for the Pediatric Emergency Care Applied Research Network (PECARN)* Lancet 9/</w:t>
+        <w:t xml:space="preserve"> Jacobs EJ, Callahan JM, Gorelick MH, Glass TF, Lee LK, Bachman MC, Cooper A, Powell EA, Gerardi MJ, Melville KA, Muizelaar JP, Wisner DH, Zuspan SJ, Dean JM, Wootton-Gorges SJ, for the Pediatric Emergency Care Applied Research Network (PECARN)* Lancet 9/</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Shaker2Lancet-Regular" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:t>15/2009 published online DOI:10.1016/S0140-6736(09)61558-0</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="257D81D3" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00585947">
       <w:pPr>
         <w:pStyle w:val="WW-List3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5AEA5078" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00B6547C" w:rsidP="00704AF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="0A0905"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00684CD4">
+      <w:r w:rsidRPr="00B12EC7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Weinberg ER, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00684CD4">
+      <w:r w:rsidRPr="00B12EC7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Tunik MG</w:t>
       </w:r>
+      <w:r w:rsidRPr="00B12EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Tsung J.  </w:t>
+      </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Tsung J.  Accuracy of clinician-performed point-of-care ultrasound for the diagnosis of fractures in children and young adults. Injury 2010; </w:t>
+        <w:t xml:space="preserve">Accuracy of clinician-performed point-of-care ultrasound for the diagnosis of fractures in children and young adults. Injury 2010; </w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="0A0905"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>41(8):862-8.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A1DFD1C" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00585947">
       <w:pPr>
         <w:pStyle w:val="WW-List3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="0A0905"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B83FC22" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00B6547C" w:rsidP="00704AF2">
       <w:pPr>
         <w:numPr>
@@ -20161,97 +19354,74 @@
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="0A0905"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Screening for Developmental Delay in High-Risk Users</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Shaker2Lancet-Regular" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">of an Urban Pediatric Emergency Department. Grossman DS, Mendelsohn </w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00684CD4">
+        <w:t xml:space="preserve">of an Urban Pediatric Emergency Department. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B12EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Grossman DS, Mendelsohn AL,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B12EC7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> SB, Foltin GL. </w:t>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Tunik MG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B12EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Dreyer BP, Berkule SB, Foltin GL. </w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="0A0905"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Pediatric Emergency Care 2011;6 (11):793-7.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="316C597A" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00585947">
       <w:pPr>
         <w:pStyle w:val="WW-List3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="0A0905"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24B16ED8" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00B6547C" w:rsidP="00704AF2">
       <w:pPr>
         <w:numPr>
@@ -20305,65 +19475,51 @@
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>C,</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">McCrillis AM, Portelli I, Zhang M, Goldberg G, Rosenberg SD, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> LR, </w:t>
+        <w:t xml:space="preserve">McCrillis AM, Portelli I, Zhang M, Goldberg G, Rosenberg SD, Goldfrank LR, </w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Tunik M</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Shaker2Lancet-Regular" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:t>Dis Med Pub Health Prep 2010;4:318-325.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45F61FEC" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00585947">
       <w:pPr>
@@ -20422,156 +19578,90 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Shaker2Lancet-Regular" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="231F20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Shaker2Lancet-Regular" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:t xml:space="preserve">Agents of Opportunity Risk Mitigation: People, Engineering, and Security Efficacy.  Graham ME, </w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Shaker2Lancet-Regular" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:t>Tunik MG</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Shaker2Lancet-Regular" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="231F20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Farmer BM, Bendzans C, McCrillis AM, </w:t>
-[...47 lines deleted...]
-        <w:t>-299.</w:t>
+        <w:t>, Farmer BM, Bendzans C, McCrillis AM, Nelsaon LS, Portelli I, Smith S, Goldberg JD, Zhang M, Rosenberg SD, Goldfrank LR. Dis Med Pub Health Prep 2010;4:291-299.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BB05F59" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00585947">
       <w:pPr>
         <w:pStyle w:val="WW-List3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Shaker2Lancet-Regular" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="231F20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2846AA2E" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00000000" w:rsidP="00704AF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="FootnoteCharacters"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:bCs/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve">A randomized trial of simulation-based deliberate practice for infant lumbar puncture </w:t>
-[...10 lines deleted...]
-          <w:t>skills.</w:t>
+          <w:t>A randomized trial of simulation-based deliberate practice for infant lumbar puncture skills.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Kessler</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> DO, Auerbach M, Pusic M, </w:t>
+        <w:t xml:space="preserve">Kessler DO, Auerbach M, Pusic M, </w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Tunik M</w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, Foltin JC. </w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="titles-source"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Simulation in Healthcare: The Journal of The Society for Medical Simulation 2011; 6(4):197-203. </w:t>
       </w:r>
     </w:p>
@@ -20590,109 +19680,58 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="154" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Do children with blunt head trauma and normal cranial computed tomography scan results require hospitalization for neurologic observation?</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Holmes JF, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> Holmes JF, Borgialli DA, Nadel FM, Quayle KS, Schambam N, Cooper A, Schunk JE, Miskin ML, Atabaki SM, Hoyle JD, Dayan PS, </w:t>
+      </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...40 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Kuppermann</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> N</w:t>
+        <w:t>Kuppermann N</w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">; TBI Study Group for the Pediatric Emergency Care Applied Research Network.  Ann Emerg Med. 2011 Oct;58(4):315-22. </w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>M Tunik</w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, MD Site investigator</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D078322" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00585947">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -20713,116 +19752,60 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>The effect of observation on cranial computed tomography utilization for children after blunt head trauma.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> Nigrovic LE, Schunk JE, Foerster A, Cooper A, Miskin M, Atabaki SM, Hoyle J, Dayan PS, Holmes JF,</w:t>
+      </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...33 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> N</w:t>
+        <w:t> Kuppermann N</w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">; Traumatic Brain Injury Group for the Pediatric Emergency Care Applied Research Network. </w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="jrnl"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pediatrics</w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. 2011 Jun;127(6):1067-73.</w:t>
@@ -20886,127 +19869,78 @@
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Intracranial hemorrhage after blunt head trauma in children with bleeding disorders.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001C33B8" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lee LK, Dayan PS, Gerardi MJ, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Lee LK, Dayan PS, Gerardi MJ, Borgialli DA, Badawy MK, Callahan JM, Lillis KA, Stanley RM, Gorelick MH, Dong L, Zuspan SJ, Holmes JF,</w:t>
+      </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> Kuppermann N</w:t>
+      </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> DA, Badawy MK, Callahan JM, Lillis KA, Stanley RM, Gorelick MH, Dong L, Zuspan SJ, Holmes JF,</w:t>
+        <w:t xml:space="preserve">; Traumatic Brain Injury Study Group for the Pediatric Emergency Care Applied Research Network (PECARN). </w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
-          <w:rStyle w:val="apple-converted-space"/>
-[...35 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="jrnl"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">J </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>J Pediatr</w:t>
+      </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. 2011 Jun;158(6):1003-1008.</w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> M Tunik</w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, MD Site </w:t>
@@ -21031,250 +19965,144 @@
     <w:p w14:paraId="50DEB57F" w14:textId="77777777" w:rsidR="001C33B8" w:rsidRPr="00684CD4" w:rsidRDefault="00000000" w:rsidP="001C33B8">
       <w:pPr>
         <w:pStyle w:val="Title2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0" w:line="154" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId17" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidR="001C33B8" w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve">Prevalence of clinically important traumatic brain injuries in children with minor blunt head trauma and isolated severe injury mechanisms. </w:t>
         </w:r>
       </w:hyperlink>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001C33B8" w:rsidRPr="005B7CCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Nigrovic</w:t>
-[...44 lines deleted...]
-        <w:t xml:space="preserve"> N; Traumatic Brain Injury (TBI) Working Group of Pediatric Emergency Care Applied Research Network (PECARN)</w:t>
+        <w:t>Nigrovic LE, Lee LK, Hoyle J, Stanley RM, Gorelick MH, Miskin M, Atabaki SM, Dayan PS, Holmes JF, Kuppermann N; Traumatic Brain Injury (TBI) Working Group of Pediatric Emergency Care Applied Research Network (PECARN)</w:t>
       </w:r>
       <w:r w:rsidR="001C33B8" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001C33B8" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>M Tunik</w:t>
       </w:r>
       <w:r w:rsidR="001C33B8" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, MD Site PI</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37E53E3B" w14:textId="0AE5A12E" w:rsidR="001C33B8" w:rsidRPr="00684CD4" w:rsidRDefault="001C33B8" w:rsidP="001C33B8">
       <w:pPr>
         <w:pStyle w:val="Title2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0" w:line="154" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005B7CCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>.Arch</w:t>
-[...44 lines deleted...]
-        <w:t xml:space="preserve"> Med. 2012 Apr;166(4):356-61.</w:t>
+        <w:t>.Arch Pediatr Adolesc Med. 2012 Apr;166(4):356-61.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AE85366" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00585947">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="154" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DD4276F" w14:textId="609FE419" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00B6547C" w:rsidP="00435E9C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0A0905"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="apple-style-span"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Prevalence of Occult Anemia in an Urban Pediatric Emergency Department What Is Our Response?"</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kristinsson G, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> S, Hom J, </w:t>
+        <w:t xml:space="preserve"> Kristinsson G, Shtivelman S, Hom J, </w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Tunik MG</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0A0905"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Pediatric Emergency Care 2012;28:313-5.</w:t>
       </w:r>
@@ -21294,518 +20122,238 @@
     <w:p w14:paraId="63D7794A" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00000000" w:rsidP="00435E9C">
       <w:pPr>
         <w:pStyle w:val="Title2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve">Epidemiology of </w:t>
-[...23 lines deleted...]
-          <w:t xml:space="preserve"> hospital pediatric cardiac arrest due to trauma.</w:t>
+          <w:t>Epidemiology of out-of hospital pediatric cardiac arrest due to trauma.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0B8E6274" w14:textId="1803C1C4" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00B6547C" w:rsidP="00600013">
       <w:pPr>
         <w:pStyle w:val="desc"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0" w:line="154" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="0A0905"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">De Maio VJ, Osmond MH, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> IG, Nadkarni V, Berg R, Cabanas JG; </w:t>
+        <w:t xml:space="preserve">De Maio VJ, Osmond MH, Stiell IG, Nadkarni V, Berg R, Cabanas JG; </w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>M Tunik</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Study Group </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">, Study Group nInv. CanAm Pediatric Study Group.  </w:t>
+      </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:rStyle w:val="jrnl"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Prehosp Emerg Care</w:t>
+      </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...99 lines deleted...]
-        <w:t xml:space="preserve"> R, Gorelick MH; </w:t>
+        <w:t xml:space="preserve">. 2012 Apr-Jun;16(2):230-6. doi: 10.3109/10903127.2011.640419. Epub 2012 Jan 11.  Alessandrini EA, Alpern ER, Chamberlain JM, Shea JA, Holubkov R, Gorelick MH; </w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>M Tunik</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Site PI Pediatric Emergency Care Applied Research Network.</w:t>
       </w:r>
       <w:r w:rsidR="00600013" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="jrnl"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Acad</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Acad Emerg Med</w:t>
+      </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
-          <w:rStyle w:val="jrnl"/>
-[...41 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. 2012 Jan;19(1):70-8. doi: 10.1111/j.1553-2712.2011.01250.x.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7063A739" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00585947">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="0A0905"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A13208E" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00B6547C" w:rsidP="00435E9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="0A0905"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pediatric </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Evaluation of NYC Respiratory Arrest Survival (PHENYCS). </w:t>
+        <w:t xml:space="preserve">Pediatric Pre Hospital Evaluation of NYC Respiratory Arrest Survival (PHENYCS). </w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Tunik MG</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Richmond N, Treiber M, </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> D, Blaney S, Kusick M, Silverman R, Foltin GL. </w:t>
+        <w:t xml:space="preserve">, Richmond N, Treiber M, Skomorowsky S, Galea S, Vlahov D, Blaney S, Kusick M, Silverman R, Foltin GL. </w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="0A0905"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Pediatric Emergency Care 2012; 28:859-863. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD4C254" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00585947">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="0A0905"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F2FC2B8" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00B6547C" w:rsidP="00435E9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="0A0905"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pediatric </w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> D, Blaney S, Kusick M, Silverman R, </w:t>
+        <w:t xml:space="preserve">Pediatric Pre Hospital Evaluation of NYC Cardiac Arrest Survival (PHENYCS). Foltin GL,  Richmond N, Treiber M, Skomorowsky S, Galea S, Vlahov D, Blaney S, Kusick M, Silverman R, </w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Tunik MG</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="0A0905"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Pediatric Emergency Care 2012; 28:864-8.</w:t>
       </w:r>
     </w:p>
@@ -21852,171 +20400,77 @@
             <w:rStyle w:val="apple-converted-space"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve">: </w:t>
         </w:r>
         <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>association with race/ethnicity.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Natale JE, Joseph JG, Rogers AJ, Mahajan P, Cooper A, Wisner DH, Miskin ML, Hoyle JD Jr, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">  Natale JE, Joseph JG, Rogers AJ, Mahajan P, Cooper A, Wisner DH, Miskin ML, Hoyle JD Jr, Atabaki SM, Dayan PS, Holmes JF, Kuppermann N</w:t>
+      </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> SM, Dayan PS, Holmes JF, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">; PECARN (Pediatric Emergency Care Applied Research Network). </w:t>
+      </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...50 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="jrnl"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Arch </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> Med</w:t>
+        <w:t>Arch Pediatr Adolesc Med</w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. 2012 Aug;166(8):732-7. </w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>M Tunik</w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -22212,340 +20666,222 @@
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Miskin M</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="00684CD4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>Muizelaar JP</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...28 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Badawy M</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="00684CD4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>Atabaki S</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...28 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Holmes JF</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t> Kuppermann N</w:t>
+      </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
-          <w:rStyle w:val="apple-converted-space"/>
-[...17 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
-          <w:t>Traumatic Brain Injury Study Group of the Pediatric Emergency Care Applied Research Network (PECARN)</w:t>
+          <w:t xml:space="preserve">Traumatic Brain Injury Study Group of the Pediatric Emergency </w:t>
         </w:r>
-      </w:hyperlink>
-[...8 lines deleted...]
-      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve">Arch </w:t>
+          <w:lastRenderedPageBreak/>
+          <w:t>Care Applied Research Network (PECARN)</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00684CD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
-          <w:t>Pediatr</w:t>
-[...35 lines deleted...]
-          <w:t xml:space="preserve"> Med.</w:t>
+          <w:t>Arch Pediatr Adolesc Med.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2012 Aug;166(8):725-31. </w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
@@ -22568,192 +20904,96 @@
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0" w:line="348" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="039A1331" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00000000" w:rsidP="00435E9C">
       <w:pPr>
         <w:pStyle w:val="Title2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0" w:line="154" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Prevalence of clinically important traumatic brain injuries in children with minor blunt head trauma and isolated severe injury mechanisms.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> Nigrovic LE, Lee LK, Hoyle J, Stanley RM, Gorelick MH, Miskin M, Atabaki SM, Dayan PS, Holmes JF,</w:t>
+      </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> Kuppermann N</w:t>
+      </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> LE, Lee LK, Hoyle J, Stanley RM, Gorelick MH, Miskin M, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">; Traumatic Brain Injury (TBI) Working Group of Pediatric Emergency Care Applied Research Network (PECARN). </w:t>
+      </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...52 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="jrnl"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Arch </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> Med</w:t>
+        <w:t>Arch Pediatr Adolesc Med</w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. 2012 Apr;166(4):356-61. </w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>M Tunik</w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -22765,278 +21005,126 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2AA85DE5" w14:textId="7E993D59" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00B6547C" w:rsidP="00435E9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="0A0905"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">The Prevalence of Traumatic Brain Injuries after Minor Blunt Head Trauma in Children with Ventricular Shunts. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Nigrovic</w:t>
-[...43 lines deleted...]
-        <w:t>J,</w:t>
+        <w:t>Nigrovic L, Lillis K, Atabaki SM,Dayan PS, Hoyle J,</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
-        <w:t>Tunik</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Tunik MG</w:t>
+      </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> N</w:t>
+        </w:rPr>
+        <w:t>, Jacobs ES, Monroe D,Wootton-Gorges SL, Miskin M, Holmes JF, Kuppermann N</w:t>
       </w:r>
       <w:r w:rsidR="00D40B29" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="0A0905"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Annals of Emergency Medicine. 61(4):389-93, 2013.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1826E1FA" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00585947">
       <w:pPr>
         <w:pStyle w:val="WW-List3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="0A0905"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26B7E7BF" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00B6547C" w:rsidP="00435E9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Identifying children at very low risk of intra-abdominal injuries.  Holmes JF, Lillis K, Monroe D, </w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve"> S, Menaker J, Bonsu B, Quayle K, Garcia M, Rogers A, Blumberg S, Lee L, </w:t>
+        <w:t xml:space="preserve">Identifying children at very low risk of intra-abdominal injuries.  Holmes JF, Lillis K, Monroe D, Borgialli D, Kerrey BT, Mahajan P, Adelgais K, Ellison A, Yen K, Atabaki S, Menaker J, Bonsu B, Quayle K, Garcia M, Rogers A, Blumberg S, Lee L, </w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Tunik M</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Kooistra J, Kwok M, Cook L, Dean M, </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> N. </w:t>
+        <w:t xml:space="preserve">, Kooistra J, Kwok M, Cook L, Dean M, Sokolove PE, Wisner DH, Ehrlich P, Cooper A, Dayan P, Wooton-Gorges S, Kuppermann N. </w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="jrnl"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Ann Emerg Med</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. 2013 </w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Aug;62(2):107-116.</w:t>
       </w:r>
@@ -23044,372 +21132,265 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78425F81" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00585947">
       <w:pPr>
         <w:pStyle w:val="WW-List3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2556BEE4" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00000000" w:rsidP="00435E9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="285" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:bCs/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>Prospective Evaluation of Point-of-Care Ultrasonography for the Diagnosis of Pneumonia in Children and Young Adults</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. Shah VP, </w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Tunik MG</w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, Tsung JW. </w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">JAMA </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>JAMA Pediatr</w:t>
+      </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. 2013;167(2):119-125.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BE60161" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00585947">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11CFA3D5" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00000000" w:rsidP="00435E9C">
       <w:pPr>
         <w:pStyle w:val="Title2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Incidental findings in children with blunt head trauma evaluated with cranial CT scans.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="65CCE1B1" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:pStyle w:val="desc"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0" w:line="154" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rStyle w:val="jrnl"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rogers AJ, Maher CO, Schunk JE, Quayle K, Jacobs E, Lichenstein R, Powell E, Miskin M, Dayan P, Holmes JF, </w:t>
-[...38 lines deleted...]
-    <w:p w14:paraId="7FFB2FCB" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00B6547C">
+        <w:t>Rogers AJ, Maher CO, Schunk JE, Quayle K, Jacobs E, Lichenstein R, Powell E, Miskin M, Dayan P, Holmes JF, Kuppermann N;  Pediatric Emergency Care Applied Research Network.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FFB2FCB" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00B12EC7" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00684CD4">
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B12EC7">
         <w:rPr>
           <w:rStyle w:val="jrnl"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>Pediatrics</w:t>
       </w:r>
-      <w:r w:rsidRPr="00684CD4">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00684CD4">
+      <w:r w:rsidRPr="00B12EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 2013 Aug;132(2):e356-63. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B12EC7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
+          <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>M Tunik</w:t>
       </w:r>
-      <w:r w:rsidRPr="00684CD4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00B12EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>, MD Site investigator</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62657F8C" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00585947">
+    <w:p w14:paraId="62657F8C" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00B12EC7" w:rsidRDefault="00585947">
       <w:pPr>
         <w:pStyle w:val="details"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0" w:line="154" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3BE54CB6" w14:textId="681E2F59" w:rsidR="00D40B29" w:rsidRPr="00684CD4" w:rsidRDefault="00000000" w:rsidP="00557F88">
       <w:pPr>
         <w:pStyle w:val="Title2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0" w:line="154" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>A multicenter study of the risk of intra-abdominal injury in children after normal abdominal computed tomography scan results in the emergency department.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kerrey BT, Rogers AJ, Lee LK, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> K, </w:t>
+        <w:t xml:space="preserve"> Kerrey BT, Rogers AJ, Lee LK, Adelgais K, </w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Tunik M</w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Blumberg SM, Quayle KS, </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> N, Holmes JF; Pediatric Emergency Care Applied Research Network. </w:t>
+        <w:t xml:space="preserve">, Blumberg SM, Quayle KS, Sokolove PE, Wisner DH, Miskin ML, Kuppermann N, Holmes JF; Pediatric Emergency Care Applied Research Network. </w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="jrnl"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ann Emerg Med</w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. 2013 Oct;62(4):319-26. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72B709D6" w14:textId="77777777" w:rsidR="00D40B29" w:rsidRPr="00684CD4" w:rsidRDefault="00D40B29" w:rsidP="00D40B29">
       <w:pPr>
         <w:pStyle w:val="Title2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0" w:line="154" w:lineRule="atLeast"/>
         <w:rPr>
@@ -23425,1256 +21406,896 @@
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C487A03" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00000000" w:rsidP="00435E9C">
       <w:pPr>
         <w:pStyle w:val="Title2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Interobserver agreement in the clinical assessment of children with blunt abdominal trauma.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="30EF59F8" w14:textId="784490CD" w:rsidR="00D40B29" w:rsidRPr="00684CD4" w:rsidRDefault="00B6547C" w:rsidP="00D40B29">
       <w:pPr>
         <w:pStyle w:val="desc"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0" w:line="154" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yen K, </w:t>
-[...53 lines deleted...]
-        <w:t xml:space="preserve"> PE, Ellison AM, Cook LJ, Holmes JF; </w:t>
+        <w:t xml:space="preserve">Yen K, Kuppermann N, Lillis K, Monroe D, Borgialli D, Kerrey BT, Sokolove PE, Ellison AM, Cook LJ, Holmes JF; </w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">M </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>M Tunik</w:t>
+      </w:r>
+      <w:r w:rsidR="00684CD4" w:rsidRPr="00684CD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:i/>
-[...8 lines deleted...]
-          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Site PI Intra-abdominal Injury Study Group for the Pediatric Emergency Care Applied Research Network (PECARN). </w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...16 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="jrnl"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Acad</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Emerg Med</w:t>
+        <w:t>Acad Emerg Med</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. 2013 May;20(5):426-32.</w:t>
       </w:r>
       <w:r w:rsidR="00D40B29" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E789120" w14:textId="77777777" w:rsidR="00D40B29" w:rsidRPr="00684CD4" w:rsidRDefault="00D40B29" w:rsidP="00D40B29">
       <w:pPr>
         <w:pStyle w:val="desc"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0" w:line="154" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31D6937D" w14:textId="3A171127" w:rsidR="003E363B" w:rsidRPr="00684CD4" w:rsidRDefault="00000000" w:rsidP="00435E9C">
       <w:pPr>
         <w:pStyle w:val="desc"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0" w:line="154" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId35" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId37" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidR="00D40B29" w:rsidRPr="005B7CCE">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve">Informing the design of clinical decision support services for evaluation of children with minor blunt head trauma in the emergency department: a sociotechnical analysis. </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00D40B29" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D40B29" w:rsidRPr="005B7CCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sheehan B, </w:t>
-[...53 lines deleted...]
-        <w:t xml:space="preserve"> L, Vinson DR, Jones GS, Bakken S; </w:t>
+        <w:t xml:space="preserve">Sheehan B, Nigrovic LE, Dayan PS, Kuppermann N, Ballard DW, Alessandrini E, Bajaj L, Goldberg H, Hoffman J, Offerman SR, Mark DG, Swietlik M, Tham E, Tzimenatos L, Vinson DR, Jones GS, Bakken S; </w:t>
       </w:r>
       <w:r w:rsidR="00D40B29" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>M Tunik</w:t>
       </w:r>
       <w:r w:rsidR="00D40B29" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, MD </w:t>
       </w:r>
       <w:r w:rsidR="00D40B29" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Site </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">PI  </w:t>
+        <w:t xml:space="preserve">Site PI  </w:t>
       </w:r>
       <w:r w:rsidR="00D40B29" w:rsidRPr="005B7CCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Pediatric</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Emergency Care Applied Research Network (PECARN).J Biomed Inform. 2013 Oct;46(5):905-13.</w:t>
+        <w:t>Pediatric Emergency Care Applied Research Network (PECARN).J Biomed Inform. 2013 Oct;46(5):905-13.</w:t>
       </w:r>
       <w:r w:rsidR="003E363B" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21F9EB4C" w14:textId="77777777" w:rsidR="003E363B" w:rsidRPr="00684CD4" w:rsidRDefault="003E363B" w:rsidP="003E363B">
       <w:pPr>
         <w:pStyle w:val="desc"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0" w:line="154" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5461C77C" w14:textId="757D4136" w:rsidR="003E363B" w:rsidRPr="00684CD4" w:rsidRDefault="00000000" w:rsidP="00435E9C">
       <w:pPr>
         <w:pStyle w:val="desc"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0" w:line="154" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId36" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId38" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidR="003E363B" w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve">Computed tomography with intravenous contrast alone: the role of intra-abdominal fat on the ability to visualize the normal appendix in children. </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003E363B" w:rsidRPr="005B7CCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Garcia M, Taylor G, Babcock L, Dillman JR, Iqbal V, Quijano CV, Wootton-Gorges SL, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Garcia M, Taylor G, Babcock L, Dillman JR, Iqbal V, Quijano CV, Wootton-Gorges SL, Adelgais K, Anupindi SA, Sonavane S, Joshi A, Veeramani M, Atabaki SM, Monroe DJ, Blumberg SJ, Ruzal-Shapiro C, Cook LJ, Dayan PS; Pediatric Emergency Care Applied Research Network (PECARN).</w:t>
+      </w:r>
+      <w:r w:rsidR="003E363B" w:rsidRPr="00684CD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="003E363B" w:rsidRPr="005B7CCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Adelgais</w:t>
-[...70 lines deleted...]
-        <w:t xml:space="preserve"> Emerg Med. 2013 Aug;20(8):795-800.</w:t>
+        <w:t>Acad Emerg Med. 2013 Aug;20(8):795-800.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2119923F" w14:textId="4853BE83" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00B6547C" w:rsidP="00435E9C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="90" w:after="90" w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Association of Traumatic Brain Injuries </w:t>
-[...15 lines deleted...]
-      <w:hyperlink r:id="rId37" w:history="1">
+        <w:t xml:space="preserve">Association of Traumatic Brain Injuries With Vomiting in Children With Blunt Head Trauma.  </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Dayan PS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Holmes JF</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId41" w:history="1">
+        <w:r w:rsidRPr="00684CD4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>Atabaki S</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...22 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
+      <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Hoyle J Jr</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
+      <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:i/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Tunik MG</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
+      <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Lichenstein R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Alpern E</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43" w:history="1">
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Miskin M</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId47" w:history="1">
+        <w:r w:rsidRPr="00684CD4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Kuppermann </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00684CD4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:lastRenderedPageBreak/>
+          <w:t>N</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...22 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:history="1">
+      <w:hyperlink r:id="rId48" w:history="1">
         <w:r w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Traumatic Brain Injury Study Group of the Pediatric Emergency Care Applied Research Network (PECARN)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45" w:history="1">
+      <w:hyperlink r:id="rId49" w:history="1">
         <w:r w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Ann Emerg Med.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">2014 Feb 12. </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> ahead of print]</w:t>
+        <w:t>2014 Feb 12. pii: S0196-0644(14)00021-3. [Epub ahead of print]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D0C2C69" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00B6547C" w:rsidP="00435E9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Pharmacological sedation for cranial computed tomography in children after minor blunt head trauma. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46" w:history="1">
+      <w:hyperlink r:id="rId50" w:history="1">
         <w:r w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Hoyle JD Jr</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47" w:history="1">
+      <w:hyperlink r:id="rId51" w:history="1">
         <w:r w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Callahan JM</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48" w:history="1">
+      <w:hyperlink r:id="rId52" w:history="1">
         <w:r w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Badawy M</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49" w:history="1">
+      <w:hyperlink r:id="rId53" w:history="1">
         <w:r w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Powell E</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50" w:history="1">
+      <w:hyperlink r:id="rId54" w:history="1">
         <w:r w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Jacobs E</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51" w:history="1">
+      <w:hyperlink r:id="rId55" w:history="1">
         <w:r w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Gerardi M</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52" w:history="1">
+      <w:hyperlink r:id="rId56" w:history="1">
         <w:r w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Melville K</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Miskin M</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId58" w:history="1">
+        <w:r w:rsidRPr="00684CD4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>Atabaki SM</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...22 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54" w:history="1">
+      <w:hyperlink r:id="rId59" w:history="1">
         <w:r w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Dayan P</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55" w:history="1">
+      <w:hyperlink r:id="rId60" w:history="1">
         <w:r w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Holmes JF</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> N.  </w:t>
+        <w:t xml:space="preserve">, Kuppermann N.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>M Tunik, MD</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Site PI.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56" w:history="1">
-        <w:proofErr w:type="spellStart"/>
+      <w:hyperlink r:id="rId61" w:history="1">
         <w:r w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
-          <w:t>Pediatr</w:t>
-[...9 lines deleted...]
-          <w:t xml:space="preserve"> Emerg Care.</w:t>
+          <w:t>Pediatr Emerg Care.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">2014 Jan;30(1):1-7. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0710BAD3" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00585947">
       <w:pPr>
         <w:spacing w:line="285" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
@@ -24724,606 +22345,324 @@
         <w:t>Foltin J. Accepted for publication Pediatric Emergency Care 1 2014.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3889A625" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00585947">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13B7B408" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00000000" w:rsidP="00435E9C">
       <w:pPr>
         <w:pStyle w:val="Title1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId57" w:history="1">
+      <w:hyperlink r:id="rId62" w:history="1">
         <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b w:val="0"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Association between the seat belt sign and intra-abdominal injuries in children with blunt torso trauma in motor vehicle collisions.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Pediatric Emergency Care Applied Research Network (PECARN). </w:t>
-[...63 lines deleted...]
-        <w:t xml:space="preserve"> N, Holmes JF; </w:t>
+        <w:t xml:space="preserve"> Pediatric Emergency Care Applied Research Network (PECARN). Borgialli DA, Ellison AM, Ehrlich P, Bonsu B, Menaker J, Wisner DH, Atabaki S, Olsen CS, Sokolove PE, Lillis K, Kuppermann N, Holmes JF; </w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Tunik M </w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Site PI.</w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="jrnl"/>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Acad</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Acad Emerg Med</w:t>
+      </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
-          <w:rStyle w:val="jrnl"/>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Emerg Med</w:t>
-[...22 lines deleted...]
-        <w:t>: 0.1111/acem.12506.</w:t>
+        <w:t>. 2014 Nov;21(11):1240-8. doi: 0.1111/acem.12506.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0982618A" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00585947">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69E49B4F" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00000000" w:rsidP="00435E9C">
       <w:pPr>
         <w:pStyle w:val="Title1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="216" w:lineRule="atLeast"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId58" w:history="1">
+      <w:hyperlink r:id="rId63" w:history="1">
         <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b w:val="0"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Emergency department practice variation in computed tomography use for children with minor blunt head trauma.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pediatric Emergency Care Applied Research Network (PECARN)</w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">.  M Tunik, </w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Site PI</w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Stanley RM, Hoyle JD Jr, Dayan PS, </w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve">N;  </w:t>
+        <w:t xml:space="preserve">. Stanley RM, Hoyle JD Jr, Dayan PS, Atabaki S, Lee L, Lillis K, Gorelick MH, Holubkov R, Miskin M, Holmes JF, Dean JM, Kuppermann N;  </w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="jrnl"/>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>J</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>J Pediatr</w:t>
+      </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
-          <w:rStyle w:val="jrnl"/>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...48 lines deleted...]
-        <w:t xml:space="preserve"> 2014 Oct 5.</w:t>
+        <w:t>. 2014 Dec;165(6):1201-1206.e2. doi: 10.1016/j.jpeds.2014.08.008. Epub 2014 Oct 5.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02271E0A" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00585947">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31B80E2C" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00000000" w:rsidP="00435E9C">
       <w:pPr>
         <w:pStyle w:val="Title1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="jrnl"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId59" w:history="1">
+      <w:hyperlink r:id="rId64" w:history="1">
         <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b w:val="0"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Accuracy of the abdominal examination for identifying children with blunt intra-abdominal injuries.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Intra-Abdominal Injury Study Group of the Pediatric Emergency Care Applied Research Network (PECARN).  </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> S, Page K, Kwok M, Holmes JF; </w:t>
+        <w:t xml:space="preserve">  Intra-Abdominal Injury Study Group of the Pediatric Emergency Care Applied Research Network (PECARN).  Adelgais KM, Kuppermann N, Kooistra J, Garcia M, Monroe DJ, Mahajan P, Menaker J, Ehrlich P, Atabaki S, Page K, Kwok M, Holmes JF; </w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">M Tunik, </w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Site PI</w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D046BB9" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:pStyle w:val="details"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0" w:line="216" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00B12EC7">
+        <w:rPr>
+          <w:rStyle w:val="jrnl"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>J Pediatr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B12EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 2014 Dec;165(6):1230-1235.e5. doi: 10.1016/j.jpeds.2014.08.014. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
-          <w:rStyle w:val="jrnl"/>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> 2014 Sep 27.</w:t>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Epub 2014 Sep 27.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DA5A2D3" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00585947">
       <w:pPr>
         <w:pStyle w:val="details"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0" w:line="216" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="466453FD" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00000000" w:rsidP="00435E9C">
       <w:pPr>
         <w:pStyle w:val="Title1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="216" w:lineRule="atLeast"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId60" w:history="1">
+      <w:hyperlink r:id="rId65" w:history="1">
         <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b w:val="0"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Use of the focused assessment with sonography for trauma (FAST) examination and its impact on abdominal computed tomography use in hemodynamically stable children with blunt torso trauma.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Intra-abdominal Injury Study Group of the Pediatric Emergency Care Applied Research Network (</w:t>
@@ -25335,208 +22674,134 @@
         </w:rPr>
         <w:t>PECARN</w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">).  Menaker J, Blumberg S, Wisner DH, Dayan PS, </w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Tunik M,</w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Garcia M, Mahajan P, Page K, Monroe D, </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> N, Holmes JF; </w:t>
+        <w:t xml:space="preserve"> Garcia M, Mahajan P, Page K, Monroe D, Borgialli D, Kuppermann N, Holmes JF; </w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="jrnl"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>J Trauma Acute Care Surg</w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">. 2014 Sep;77(3):427-32. </w:t>
-[...19 lines deleted...]
-        <w:t>: 10.1097/TA.0000000000000296.</w:t>
+        <w:t>. 2014 Sep;77(3):427-32. doi: 10.1097/TA.0000000000000296.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11F6FADD" w14:textId="77777777" w:rsidR="00A32F0C" w:rsidRPr="00684CD4" w:rsidRDefault="00A32F0C" w:rsidP="00A32F0C">
       <w:pPr>
         <w:pStyle w:val="Title1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="216" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B029D9E" w14:textId="671B0777" w:rsidR="00A32F0C" w:rsidRPr="00684CD4" w:rsidRDefault="00000000" w:rsidP="00435E9C">
       <w:pPr>
         <w:pStyle w:val="Title2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId61" w:history="1">
+      <w:hyperlink r:id="rId66" w:history="1">
         <w:r w:rsidR="00A32F0C" w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Recurrent and high-frequency use of the emergency department by pediatric patients.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3E658C1E" w14:textId="77777777" w:rsidR="00A32F0C" w:rsidRPr="00684CD4" w:rsidRDefault="00A32F0C" w:rsidP="00DD6BD4">
       <w:pPr>
         <w:pStyle w:val="desc"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0" w:line="128" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Alpern ER, Clark AE, Alessandrini EA, Gorelick MH, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> M, Stanley RM, Dean JM, Teach SJ, Chamberlain JM; </w:t>
+        <w:t xml:space="preserve">Alpern ER, Clark AE, Alessandrini EA, Gorelick MH, Kittick M, Stanley RM, Dean JM, Teach SJ, Chamberlain JM; </w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Tunik</w:t>
       </w:r>
       <w:r w:rsidR="00DD6BD4" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DD6BD4" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
@@ -25548,603 +22813,324 @@
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, Site PI</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.  Pediatric Emergency Care Applied Research Network (PECARN).</w:t>
       </w:r>
       <w:r w:rsidR="00DD6BD4" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="jrnl"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Acad</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Acad Emerg Med</w:t>
+      </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
-          <w:rStyle w:val="jrnl"/>
-[...30 lines deleted...]
-        <w:t>: 10.1111/acem.12347.</w:t>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. 2014 Apr;21(4):365-73. doi: 10.1111/acem.12347.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58BD2CF2" w14:textId="77777777" w:rsidR="00A32F0C" w:rsidRPr="00684CD4" w:rsidRDefault="00A32F0C" w:rsidP="00A32F0C">
       <w:pPr>
         <w:pStyle w:val="Title1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="216" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C7215C8" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00585947">
       <w:pPr>
         <w:pStyle w:val="Title1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="216" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FD95647" w14:textId="30DD85E6" w:rsidR="00585947" w:rsidRPr="00FA0BDA" w:rsidRDefault="00B6547C" w:rsidP="00FA0BDA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="34" w:after="34" w:line="216" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Isolated loss of consciousness in children with minor blunt head trauma.  Lee LK, Monroe D, Bachman MC, Glass TF, Mahajan PV, Cooper A, Stanley RM, Miskin M, Dayan PS, Holmes JF, </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">N; </w:t>
+        <w:t xml:space="preserve">Isolated loss of consciousness in children with minor blunt head trauma.  Lee LK, Monroe D, Bachman MC, Glass TF, Mahajan PV, Cooper A, Stanley RM, Miskin M, Dayan PS, Holmes JF, Kuppermann N; </w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>M</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">M Tunik </w:t>
+      </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Tunik </w:t>
+        <w:t>Site PI</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Site PI</w:t>
+        <w:t>.  Traumatic Brain Injury (TBI) Working Group of Pediatric Emergency Care Applied Research Network (</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>PECARN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684CD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>.  Traumatic Brain Injury (TBI) Working Group of Pediatric Emergency Care Applied Research Network (</w:t>
-[...44 lines deleted...]
-        <w:t>: 10.1001/jamapediatrics.2014.361.</w:t>
+        <w:t>).  JAMA Pediatr. 2014 Sep;168(9):837-43. doi: 10.1001/jamapediatrics.2014.361.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FCFC992" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00000000" w:rsidP="00435E9C">
       <w:pPr>
         <w:pStyle w:val="Title1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId62" w:history="1">
+      <w:hyperlink r:id="rId67" w:history="1">
         <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b w:val="0"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve">Occult </w:t>
-[...21 lines deleted...]
-          <w:t xml:space="preserve"> in children with blunt torso trauma.</w:t>
+          <w:t>Occult pneumothoraces in children with blunt torso trauma.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Pediatric Emergency Care Applied Research Network (PECARN).  Lee LK, Rogers AJ, Ehrlich PF, Kwok M, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> Pediatric Emergency Care Applied Research Network (PECARN).  Lee LK, Rogers AJ, Ehrlich PF, Kwok M, Sokolove PE, Blumberg S, Kooistra J, Olsen CS, Wootton-Gorges S, Cooper A, Kuppermann N, Holmes JF; </w:t>
+      </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">M Tunik </w:t>
+      </w:r>
+      <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Sokolove</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Site PI .  </w:t>
+      </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
+          <w:rStyle w:val="jrnl"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Acad Emerg Med</w:t>
+      </w:r>
+      <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> PE, Blumberg S, Kooistra J, Olsen CS, Wootton-Gorges S, Cooper A, </w:t>
-[...84 lines deleted...]
-        <w:t>: 10.1111/acem.12344.</w:t>
+        <w:t>. 2014 Apr;21(4):440-8. doi: 10.1111/acem.12344.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5174AF78" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00585947">
       <w:pPr>
         <w:pStyle w:val="Title1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="047C68BD" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00000000" w:rsidP="00435E9C">
       <w:pPr>
         <w:pStyle w:val="Title1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="216" w:lineRule="atLeast"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId63" w:history="1">
+      <w:hyperlink r:id="rId68" w:history="1">
         <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b w:val="0"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Risk of traumatic brain injuries in children younger than 24 months with isolated scalp hematomas.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Traumatic Brain Injury Study Group of the Pediatric Emergency Care Applied Research Network </w:t>
+        <w:t xml:space="preserve"> Traumatic Brain Injury Study Group of the Pediatric Emergency Care Applied Research Network (PECARN).  Dayan PS, Holmes JF, Schutzman S, Schunk J, Lichenstein R, Foerster LA, Hoyle J Jr, Atabaki S, Miskin M, Wisner D, Zuspan S, Kuppermann N; </w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">M Tunik </w:t>
+      </w:r>
+      <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...54 lines deleted...]
-        <w:t xml:space="preserve">PI  </w:t>
+        <w:t xml:space="preserve">Site PI  </w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="jrnl"/>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Ann</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Ann Emerg Med</w:t>
+      </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
-          <w:rStyle w:val="jrnl"/>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Emerg Med</w:t>
-[...38 lines deleted...]
-        <w:t xml:space="preserve"> 2014 Mar 11.</w:t>
+        <w:t>. 2014 Aug;64(2):153-62. doi: 10.1016/j.annemergmed.2014.02.003. Epub 2014 Mar 11.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33CABB7B" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00585947">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03872698" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00000000" w:rsidP="00435E9C">
       <w:pPr>
         <w:pStyle w:val="Title2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0" w:line="154" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rStyle w:val="jrnl"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId64" w:history="1">
+      <w:hyperlink r:id="rId69" w:history="1">
         <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Chronic hematuria and abdominal pain.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -26172,591 +23158,355 @@
         </w:rPr>
         <w:t>, Hoffman RS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72E03E94" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:pStyle w:val="details"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0" w:line="154" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="jrnl"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Clin </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Clin Toxicol (Phila)</w:t>
+      </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
-          <w:rStyle w:val="jrnl"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Toxicol</w:t>
-[...39 lines deleted...]
-        <w:t>: 10.3109/15563650.2014.892604.</w:t>
+        <w:t>. 2014 Mar;52(3):231-2. doi: 10.3109/15563650.2014.892604.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FCD97CC" w14:textId="77777777" w:rsidR="00585947" w:rsidRPr="00684CD4" w:rsidRDefault="00585947">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D453378" w14:textId="77777777" w:rsidR="00304558" w:rsidRPr="00684CD4" w:rsidRDefault="00000000" w:rsidP="00435E9C">
       <w:pPr>
         <w:pStyle w:val="Title2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0" w:line="154" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId65" w:history="1">
+      <w:hyperlink r:id="rId70" w:history="1">
         <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Headache in traumatic brain injuries from blunt head trauma.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00304558" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dayan PS, Holmes JF, Hoyle J Jr, </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> S, </w:t>
+        <w:t xml:space="preserve">Dayan PS, Holmes JF, Hoyle J Jr, Atabaki S, </w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Tunik MG</w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Lichenstein R, Miskin M, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>, Lichenstein R, Miskin M, Kuppermann N; Pediatric Emergency Care Applied Research Network (PECARN).</w:t>
+      </w:r>
+      <w:r w:rsidR="00304558" w:rsidRPr="00684CD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
+          <w:rStyle w:val="jrnl"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Kuppermann</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Pediatrics</w:t>
+      </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> N; Pediatric Emergency Care Applied Research Network (PECARN).</w:t>
-[...67 lines deleted...]
-        <w:t xml:space="preserve"> 2015 Feb 2</w:t>
+        <w:t>. 2015 Mar;135(3):504-12. doi: 10.1542/peds.2014-2695. Epub 2015 Feb 2</w:t>
       </w:r>
       <w:r w:rsidR="00672F3C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00304558" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52D44B93" w14:textId="77777777" w:rsidR="00304558" w:rsidRPr="00684CD4" w:rsidRDefault="00304558" w:rsidP="00304558">
       <w:pPr>
         <w:pStyle w:val="Title2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0" w:line="154" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35641D18" w14:textId="77777777" w:rsidR="00672F3C" w:rsidRPr="00684CD4" w:rsidRDefault="00000000" w:rsidP="00435E9C">
       <w:pPr>
         <w:pStyle w:val="Title2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0" w:line="154" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId66" w:history="1">
+      <w:hyperlink r:id="rId71" w:history="1">
         <w:r w:rsidR="00672F3C" w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Characteristics of the pediatric patients treated by the Pediatric Emergency Care Applied Research Network's affiliated EMS agencies.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00672F3C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Lerner EB, Dayan PS, Brown K, Fuchs S, Leonard J, </w:t>
-[...53 lines deleted...]
-        <w:t xml:space="preserve"> N, Turnipseed S, Funai T, Foltin G; </w:t>
+        <w:t xml:space="preserve">  Lerner EB, Dayan PS, Brown K, Fuchs S, Leonard J, Borgialli D, Babcock L, Hoyle JD Jr, Kwok M, Lillis K, Nigrovic LE, Mahajan P, Rogers A, Schwartz H, Soprano J, Tsarouhas N, Turnipseed S, Funai T, Foltin G; </w:t>
       </w:r>
       <w:r w:rsidR="00304558" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>M Tunik</w:t>
       </w:r>
       <w:r w:rsidR="00304558" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00304558" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Site </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Site PI  </w:t>
+      </w:r>
+      <w:r w:rsidR="00672F3C" w:rsidRPr="00684CD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pediatric Emergency Care Applied Research Network (PECARN).</w:t>
+      </w:r>
       <w:r w:rsidR="00304558" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">PI  </w:t>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00672F3C" w:rsidRPr="00684CD4">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...24 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="jrnl"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Prehosp</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Emerg Care</w:t>
+        <w:t>Prehosp Emerg Care</w:t>
       </w:r>
       <w:r w:rsidR="00672F3C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. 2014 Jan-Mar;18(1):52-9</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CBD01A0" w14:textId="77777777" w:rsidR="00672F3C" w:rsidRPr="00684CD4" w:rsidRDefault="00672F3C">
       <w:pPr>
         <w:pStyle w:val="details"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0" w:line="154" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59F44425" w14:textId="77777777" w:rsidR="008A54D4" w:rsidRPr="00684CD4" w:rsidRDefault="00000000" w:rsidP="00435E9C">
       <w:pPr>
         <w:pStyle w:val="Title2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0" w:line="154" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId67" w:history="1">
+      <w:hyperlink r:id="rId72" w:history="1">
         <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>RNA transcriptional biosignature analysis for identifying febrile infants with serious bacterial infections in the emergency department: a feasibility study.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mahajan P, </w:t>
-[...31 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">Mahajan P, Kuppermann N, Suarez N, Mejias A, Casper C, Dean JM, Ramilo O;   </w:t>
+      </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>M Tunik</w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -26767,691 +23517,543 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Febrile Infant Working Group for the Pediatric Emergency Care Applied Research Network (PECARN).</w:t>
       </w:r>
       <w:r w:rsidR="008A54D4" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="jrnl"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Pediatr</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> Emerg Care</w:t>
+        <w:t>Pediatr Emerg Care</w:t>
       </w:r>
       <w:r w:rsidR="00B6547C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. 2015 Jan;31(1):1-5</w:t>
       </w:r>
       <w:r w:rsidR="008A54D4" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AE7244C" w14:textId="77777777" w:rsidR="008A54D4" w:rsidRPr="00684CD4" w:rsidRDefault="008A54D4" w:rsidP="008A54D4">
       <w:pPr>
         <w:pStyle w:val="Title2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0" w:line="154" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60683DD1" w14:textId="77777777" w:rsidR="001D1975" w:rsidRPr="00684CD4" w:rsidRDefault="00000000" w:rsidP="00435E9C">
       <w:pPr>
         <w:pStyle w:val="Title2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0" w:line="154" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId68" w:history="1">
+      <w:hyperlink r:id="rId73" w:history="1">
         <w:r w:rsidR="00C92B7A" w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Comparison of Clinician Suspicion Versus a Clinical Prediction Rule in Identifying Children at Risk for Intra-abdominal Injuries After Blunt Torso Trauma.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C92B7A" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Mahajan P, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> N, </w:t>
+        <w:t xml:space="preserve">  Mahajan P, Kuppermann N, </w:t>
       </w:r>
       <w:r w:rsidR="00C92B7A" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tunik </w:t>
-[...2 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Tunik M,</w:t>
+      </w:r>
       <w:r w:rsidR="00C92B7A" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...4 lines deleted...]
-        <w:t>M,</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yen K, Atabaki SM, Lee LK, Ellison AM, Bonsu BK, Olsen CS, Cook L, Kwok MY, Lillis K, Holmes JF; Intra-abdominal Injury Study Group of the Pediatric Emergency Care Applied Research Network </w:t>
+      </w:r>
+      <w:r w:rsidR="001D1975" w:rsidRPr="00684CD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(PECARN).</w:t>
       </w:r>
       <w:r w:rsidR="00C92B7A" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Yen</w:t>
-[...2 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00C92B7A" w:rsidRPr="00684CD4">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:rStyle w:val="jrnl"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Acad Emerg Med</w:t>
+      </w:r>
       <w:r w:rsidR="00C92B7A" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Atabaki</w:t>
-[...70 lines deleted...]
-        <w:t>: 10.1111/acem.12739.</w:t>
+        <w:t>. 2015 Sep;22(9):1034-41. doi: 10.1111/acem.12739.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A185C56" w14:textId="77777777" w:rsidR="001D1975" w:rsidRPr="00684CD4" w:rsidRDefault="001D1975" w:rsidP="001D1975">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="339B07D0" w14:textId="77777777" w:rsidR="00F858B5" w:rsidRPr="00684CD4" w:rsidRDefault="001D1975" w:rsidP="00435E9C">
       <w:pPr>
         <w:pStyle w:val="Title2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0" w:line="154" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Use of Oral Contrast for Abdominal Computed Tomography in Children </w:t>
-[...19 lines deleted...]
-      <w:hyperlink r:id="rId69" w:history="1">
+        <w:t xml:space="preserve">Use of Oral Contrast for Abdominal Computed Tomography in Children With Blunt Torso Trauma. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId74" w:history="1">
         <w:r w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Ellison AM</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70" w:history="1">
+      <w:hyperlink r:id="rId75" w:history="1">
         <w:r w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Quayle KS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71" w:history="1">
+      <w:hyperlink r:id="rId76" w:history="1">
         <w:r w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Bonsu B</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72" w:history="1">
+      <w:hyperlink r:id="rId77" w:history="1">
         <w:r w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Garcia M</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73" w:history="1">
+      <w:hyperlink r:id="rId78" w:history="1">
         <w:r w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Blumberg S</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74" w:history="1">
+      <w:hyperlink r:id="rId79" w:history="1">
         <w:r w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Rogers A</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75" w:history="1">
+      <w:hyperlink r:id="rId80" w:history="1">
         <w:r w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Wootton-Gorges SL</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76" w:history="1">
+      <w:hyperlink r:id="rId81" w:history="1">
         <w:r w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Kerrey BT</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77" w:history="1">
+      <w:hyperlink r:id="rId82" w:history="1">
         <w:r w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Cook LJ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78" w:history="1">
+      <w:hyperlink r:id="rId83" w:history="1">
         <w:r w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Cooper A</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId84" w:history="1">
+        <w:r w:rsidRPr="00684CD4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>Kuppermann N</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...28 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79" w:history="1">
+      <w:hyperlink r:id="rId85" w:history="1">
         <w:r w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Holmes JF</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
@@ -27473,531 +24075,464 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Site PI</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> . </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80" w:history="1">
+      <w:hyperlink r:id="rId86" w:history="1">
         <w:r w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve">Pediatric Emergency Care Applied Research Network </w:t>
         </w:r>
         <w:r w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve">(PECARN). </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81" w:history="1">
+      <w:hyperlink r:id="rId87" w:history="1">
         <w:r w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve">Pediatric Emergency Care Applied Research Network </w:t>
         </w:r>
         <w:r w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>(PECARN).</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82" w:tooltip="Annals of emergency medicine." w:history="1">
+      <w:hyperlink r:id="rId88" w:tooltip="Annals of emergency medicine." w:history="1">
         <w:r w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Ann Emerg Med.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">2015 Aug;66(2):107-114.e4. </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> 2015 Mar 17.</w:t>
+        <w:t>2015 Aug;66(2):107-114.e4. doi: 10.1016/j.annemergmed.2015.01.014. Epub 2015 Mar 17.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D8795B8" w14:textId="77777777" w:rsidR="00F858B5" w:rsidRPr="00684CD4" w:rsidRDefault="00F858B5" w:rsidP="00F858B5">
       <w:pPr>
         <w:pStyle w:val="Title2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0" w:line="154" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3587A7E9" w14:textId="77777777" w:rsidR="00F858B5" w:rsidRPr="00684CD4" w:rsidRDefault="00F858B5" w:rsidP="00435E9C">
       <w:pPr>
         <w:pStyle w:val="Title2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0" w:line="154" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Patient- and Community-Level Sociodemographic Characteristics Associated with Emergency Department Visits for Childhood Injury. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83" w:history="1">
+      <w:hyperlink r:id="rId89" w:history="1">
         <w:r w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Macy ML</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId90" w:history="1">
+        <w:r w:rsidRPr="00684CD4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>Zonfrillo MR</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...28 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84" w:history="1">
+      <w:hyperlink r:id="rId91" w:history="1">
         <w:r w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Cook LJ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85" w:history="1">
+      <w:hyperlink r:id="rId92" w:history="1">
         <w:r w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Funai T</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86" w:history="1">
+      <w:hyperlink r:id="rId93" w:history="1">
         <w:r w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Goldstick J</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87" w:history="1">
+      <w:hyperlink r:id="rId94" w:history="1">
         <w:r w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Stanley RM</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88" w:history="1">
+      <w:hyperlink r:id="rId95" w:history="1">
         <w:r w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Chamberlain JM</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89" w:history="1">
+      <w:hyperlink r:id="rId96" w:history="1">
         <w:r w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Cunningham RM</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90" w:history="1">
+      <w:hyperlink r:id="rId97" w:history="1">
         <w:r w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Lipton R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91" w:history="1">
+      <w:hyperlink r:id="rId98" w:history="1">
         <w:r w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Alpern ER</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
@@ -28019,291 +24554,176 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Site PI</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92" w:history="1">
+      <w:hyperlink r:id="rId99" w:history="1">
         <w:r w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Pediatric Emergency Care Applied Research Network</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93" w:tooltip="The Journal of pediatrics." w:history="1">
+      <w:hyperlink r:id="rId100" w:tooltip="The Journal of pediatrics." w:history="1">
         <w:r w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve">J </w:t>
-[...23 lines deleted...]
-          <w:t>.</w:t>
+          <w:t>J Pediatr.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>2015 Sep;167(3):711-</w:t>
-[...53 lines deleted...]
-        <w:t xml:space="preserve"> 2015 Jul 2.</w:t>
+        <w:t>2015 Sep;167(3):711-8.e1-4. doi: 10.1016/j.jpeds.2015.05.047. Epub 2015 Jul 2.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="304156FC" w14:textId="77777777" w:rsidR="00F858B5" w:rsidRPr="00684CD4" w:rsidRDefault="00F858B5" w:rsidP="00F858B5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55B2C402" w14:textId="77777777" w:rsidR="00613BD3" w:rsidRPr="00684CD4" w:rsidRDefault="00000000" w:rsidP="00435E9C">
       <w:pPr>
         <w:pStyle w:val="Title2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0" w:line="154" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId94" w:history="1">
+      <w:hyperlink r:id="rId101" w:history="1">
         <w:r w:rsidR="00613BD3" w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Traumatic brain injuries and computed tomography use in pediatric sports participants.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="46165EFC" w14:textId="77777777" w:rsidR="00613BD3" w:rsidRPr="00684CD4" w:rsidRDefault="00613BD3" w:rsidP="0094239A">
       <w:pPr>
         <w:pStyle w:val="desc"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0" w:line="180" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Glass T, Ruddy RM, Alpern ER, Gorelick M, Callahan J, Lee L, Gerardi M, Melville K, Miskin M, </w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Holmes JF, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Holmes JF, Kuppermann N; </w:t>
+      </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...24 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+        <w:t xml:space="preserve">;   </w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>M Tunik</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -28338,827 +24758,402 @@
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="jrnl"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Am J Emerg Med</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. 2015 Oct;33(10):1458-64. </w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...16 lines deleted...]
-        <w:t>.2015.06.069.</w:t>
+        <w:t>doi:0.1016/j.ajem.2015.06.069.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FA81D46" w14:textId="1FB15BB5" w:rsidR="00A57495" w:rsidRPr="00684CD4" w:rsidRDefault="00A57495" w:rsidP="00435E9C">
       <w:pPr>
         <w:pStyle w:val="desc"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0" w:line="180" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Relationship of Physician-Identified Patient Race and Ethnicity to Use of Computed Tomography in Pediatric Blunt Torso Trauma" </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00C13FB3" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Natalie  J</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">, Joseph J, Rogers A, </w:t>
+        <w:t xml:space="preserve">Natalie  J, Joseph J, Rogers A, </w:t>
       </w:r>
       <w:r w:rsidR="00C13FB3" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Tunik M</w:t>
       </w:r>
       <w:r w:rsidR="00C13FB3" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Monroe D, Bonsu B, Cook L,  Page K, </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00C13FB3" w:rsidRPr="00684CD4">
+        <w:t xml:space="preserve">, Monroe D, Bonsu B, Cook L,  Page K, Kuppermann N, Holmes J. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Kuppermann</w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Academic Emergency Medicine </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC401D" w:rsidRPr="00684CD4">
+        <w:rPr>
+          <w:rStyle w:val="jrnl"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00684CD4">
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Acad Emerg Med</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC401D" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...9 lines deleted...]
-          <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Acad</w:t>
-[...43 lines deleted...]
-        <w:t>: 10.1111/acem.12943.</w:t>
+        <w:t>. 2016 doi: 10.1111/acem.12943.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7217E659" w14:textId="77777777" w:rsidR="00600013" w:rsidRPr="00684CD4" w:rsidRDefault="00600013" w:rsidP="00600013">
       <w:pPr>
         <w:pStyle w:val="desc"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0" w:line="180" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5BC558CD" w14:textId="1796809E" w:rsidR="00600013" w:rsidRPr="00684CD4" w:rsidRDefault="00000000" w:rsidP="006B298E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId95" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId102" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidR="00600013" w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve">Development, Evaluation and Implementation of Chief Complaint Groupings to Activate Data Collection: A Multi-Center Study of Clinical Decision Support for Children with Head Trauma. </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00600013" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Deakyne SJ, Bajaj L, Hoffman J, Alessandrini E, Ballard DW, Norris R, </w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> N, Dayan PS; </w:t>
+        <w:t xml:space="preserve">Deakyne SJ, Bajaj L, Hoffman J, Alessandrini E, Ballard DW, Norris R, Tzimenatos L, Swietlik M, Tham E, Grundmeier RW, Kuppermann N, Dayan PS; </w:t>
       </w:r>
       <w:r w:rsidR="00600013" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>M Tunik</w:t>
       </w:r>
       <w:r w:rsidR="00600013" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00600013" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Site </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Site PI</w:t>
+      </w:r>
       <w:r w:rsidR="00600013" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-        <w:t>PI</w:t>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ; </w:t>
       </w:r>
       <w:r w:rsidR="00600013" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...43 lines deleted...]
-        <w:t xml:space="preserve"> 2015.</w:t>
+        </w:rPr>
+        <w:t>Pediatric Emergency Care Applied Research Network (PECARN). Appl Clin Inform. 2015 Aug 19;6(3):521-35. doi: 10.4338/ACI-2015-02-RA-0019. eCollection 2015.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F77C465" w14:textId="77777777" w:rsidR="00EC401D" w:rsidRPr="00684CD4" w:rsidRDefault="00EC401D" w:rsidP="00FA0BDA">
       <w:pPr>
         <w:pStyle w:val="desc"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0" w:line="180" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10B638DA" w14:textId="77777777" w:rsidR="00044349" w:rsidRPr="00684CD4" w:rsidRDefault="00613BD3" w:rsidP="00435E9C">
       <w:pPr>
         <w:pStyle w:val="desc"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0" w:line="180" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Performance of the Pediatric Glasgow Coma Scale Score in the Evaluation of Children with Blunt Head Trauma.  </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> D, Mahajan P, Hoyle J, Powell EC, Nadel F, </w:t>
+        <w:t xml:space="preserve">Performance of the Pediatric Glasgow Coma Scale Score in the Evaluation of Children with Blunt Head Trauma.  Borgialli D, Mahajan P, Hoyle J, Powell EC, Nadel F, </w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Tunik M</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">; Dayan P, Holmes </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>; Dayan P, Holmes J,  Kuppermann N</w:t>
+      </w:r>
+      <w:r w:rsidR="009B438F" w:rsidRPr="00684CD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">J,  </w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009B438F" w:rsidRPr="00684CD4">
+        <w:rPr>
+          <w:rStyle w:val="jrnl"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00684CD4">
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Acad Emerg Med</w:t>
+      </w:r>
+      <w:r w:rsidR="009B438F" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...27 lines deleted...]
-          <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Acad</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve"> ahead of print]</w:t>
+        <w:t>. 2016 May 20. doi: 10.1111/acem.13014. [Epub ahead of print]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39AFB4B9" w14:textId="77777777" w:rsidR="00044349" w:rsidRPr="00684CD4" w:rsidRDefault="00044349" w:rsidP="00044349">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24B4F985" w14:textId="77777777" w:rsidR="00044349" w:rsidRPr="00684CD4" w:rsidRDefault="00044349" w:rsidP="00435E9C">
       <w:pPr>
         <w:pStyle w:val="desc"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0" w:line="180" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Clinical Presentations and Outcomes of Children with Basilar Skull Fractures after Blunt Head Trauma. </w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Tunik M</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Mahajan P, Powell E, Schunk J, Jacobs E, Miskin M, Wootton-Gorges S, </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> N, for the Pediatric Emergency Care Applied Research Network (PECARN). Annals of Emergency Medicine April 27 2016. </w:t>
+        <w:t xml:space="preserve">, Mahajan P, Powell E, Schunk J, Jacobs E, Miskin M, Wootton-Gorges S, Atabaki S, Hoyle J, Dayan P, Holmes J, Kuppermann N, for the Pediatric Emergency Care Applied Research Network (PECARN). Annals of Emergency Medicine April 27 2016. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DD534C3" w14:textId="77777777" w:rsidR="008E376F" w:rsidRPr="00684CD4" w:rsidRDefault="008E376F" w:rsidP="008E376F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="075607B1" w14:textId="77777777" w:rsidR="00FA24DF" w:rsidRPr="00684CD4" w:rsidRDefault="008E376F" w:rsidP="00435E9C">
       <w:pPr>
         <w:pStyle w:val="Title3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Association of RNA Biosignatures With Bacterial Infections in Febrile Infants Aged 60 Days or Younger. Mahajan P; </w:t>
-[...107 lines deleted...]
-        <w:t xml:space="preserve"> LE; Powell EC; Rogers AJ; Roosevelt G; Ruddy RM; Saunders M; </w:t>
+        <w:t xml:space="preserve">Association of RNA Biosignatures With Bacterial Infections in Febrile Infants Aged 60 Days or Younger. Mahajan P; Kuppermann N; Mejias A; Suarez N; Chaussabel D; Casper T C; Smith B; Alpern ER; Anders J; Atabaki SM; Bennett JE; Blumberg S; Bonsu B; Borgialli D; Brayer A; Browne  L; Cohen DM; Crain EF; Cruz AT; Dayan PS; Gattu R; Greenberg R; Hoyle JD Jr; Jaffe DM; Levine DA; Lillis K; Linakis JG; Muenzer J; Nigrovic LE; Powell EC; Rogers AJ; Roosevelt G; Ruddy RM; Saunders M; </w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Tunik MG</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">; </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> L; Vitale M; Dean JM; Ramilo O. </w:t>
+        <w:t xml:space="preserve">; Tzimenatos L; Vitale M; Dean JM; Ramilo O. </w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>JAMA</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. 2016 316(8):846-857 (# 2221122)</w:t>
       </w:r>
       <w:r w:rsidR="00FA24DF" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -29172,468 +25167,252 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49B396AC" w14:textId="77777777" w:rsidR="00FA24DF" w:rsidRPr="00684CD4" w:rsidRDefault="00FA24DF" w:rsidP="00435E9C">
       <w:pPr>
         <w:pStyle w:val="Title3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Accuracy of Complete Blood Cell Counts to Identify Febrile Infants 60 Days or Younger With Invasive Bacterial Infections Cruz AT, Mahajan P, Bonsu </w:t>
-[...109 lines deleted...]
-        <w:t xml:space="preserve"> N; </w:t>
+        <w:t xml:space="preserve">Accuracy of Complete Blood Cell Counts to Identify Febrile Infants 60 Days or Younger With Invasive Bacterial Infections Cruz AT, Mahajan P, Bonsu BK,Bennett JE,Levine DA, Alpern ER, Nigrovic LE,Atabaki SM,Cohen DM, VanBuren JM, Ramilo O, Kuppermann N; </w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">M Tunik, </w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Site PI; for the Febrile Infant Working Group of the Pediatric Emergency Care Applied Research Network</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09A81B08" w14:textId="77777777" w:rsidR="00FA24DF" w:rsidRPr="00684CD4" w:rsidRDefault="00FA24DF" w:rsidP="00FA24DF">
       <w:pPr>
         <w:pStyle w:val="Title3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">JAMA </w:t>
-[...17 lines deleted...]
-        <w:t>. doi:10.1001/jamapediatrics.2017.2927 Published online September 11, 2017.</w:t>
+        <w:t>JAMA Pediatr. doi:10.1001/jamapediatrics.2017.2927 Published online September 11, 2017.</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1121AD85" w14:textId="77777777" w:rsidR="00FA24DF" w:rsidRPr="00684CD4" w:rsidRDefault="00FA24DF" w:rsidP="00FA24DF">
       <w:pPr>
         <w:pStyle w:val="Title3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="540A6FDA" w14:textId="77777777" w:rsidR="00FA24DF" w:rsidRPr="00684CD4" w:rsidRDefault="00000000" w:rsidP="00435E9C">
       <w:pPr>
         <w:pStyle w:val="Title3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId96" w:history="1">
+      <w:hyperlink r:id="rId103" w:history="1">
         <w:r w:rsidR="00FA24DF" w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Epidemiology of Bacteremia in Febrile Infants Aged 60 Days and Younger.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2F71E24D" w14:textId="77777777" w:rsidR="00FA24DF" w:rsidRPr="00684CD4" w:rsidRDefault="00FA24DF" w:rsidP="00FA24DF">
       <w:pPr>
         <w:pStyle w:val="desc"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Powell EC, Mahajan PV, Roosevelt G, Hoyle JD Jr, Gattu R, Cruz AT, Rogers AJ, </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> N; Febrile Infant Working Group of the Pediatric Emergency Care Applied Research Network (PECARN). </w:t>
+        <w:t xml:space="preserve">Powell EC, Mahajan PV, Roosevelt G, Hoyle JD Jr, Gattu R, Cruz AT, Rogers AJ, Atabaki SM, Jaffe DM, Casper TC, Ramilo O, Kuppermann N; Febrile Infant Working Group of the Pediatric Emergency Care Applied Research Network (PECARN). </w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>M Tunik MD</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, Site PI</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F037139" w14:textId="77777777" w:rsidR="00FA24DF" w:rsidRPr="00684CD4" w:rsidRDefault="00FA24DF" w:rsidP="00FA24DF">
       <w:pPr>
         <w:pStyle w:val="details"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="jrnl"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ann Emerg Med</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">. 2017 Oct 6. </w:t>
-[...35 lines deleted...]
-        <w:t>: 10.1016/j.annemergmed.2017.07.488. PMID:28988964</w:t>
+        <w:t>. 2017 Oct 6. pii: S0196-0644(17)31388-4. doi: 10.1016/j.annemergmed.2017.07.488. PMID:28988964</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="021B7BF7" w14:textId="77777777" w:rsidR="00FA24DF" w:rsidRPr="00684CD4" w:rsidRDefault="00FA24DF" w:rsidP="00FA24DF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="736F678D" w14:textId="77777777" w:rsidR="00FA24DF" w:rsidRPr="00684CD4" w:rsidRDefault="00FA24DF" w:rsidP="00435E9C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="212121"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>The Epidemiology of Pediatric Trauma Presenting to United States Emergency Departments: 2006 – 2012.</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> Avraham  JB, </w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Bhandari M, </w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Frangos SG, Deborah A. Levine DA, </w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Tunik MG</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
@@ -29716,237 +25495,111 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25626F03" w14:textId="77777777" w:rsidR="00FA0BDA" w:rsidRDefault="00FA0BDA">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="17B59E75" w14:textId="3D66A205" w:rsidR="00FA24DF" w:rsidRPr="00684CD4" w:rsidRDefault="00000000" w:rsidP="00435E9C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId97" w:history="1">
+      <w:hyperlink r:id="rId104" w:history="1">
         <w:r w:rsidR="00FA24DF" w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>Therapeutic Hypothermia after In-Hospital Cardiac Arrest in Children.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2D8C9DEF" w14:textId="77777777" w:rsidR="00FA24DF" w:rsidRPr="00684CD4" w:rsidRDefault="00FA24DF" w:rsidP="00FA24DF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Moler FW, Silverstein FS, </w:t>
-[...97 lines deleted...]
-        <w:t xml:space="preserve"> J, Mathur M, Lloyd E, van der Jagt EW, Dobyns EL, Meyer MT, Sanders RC Jr, Clark AE, Dean JM; THAPCA Trial Investigators. </w:t>
+        <w:t xml:space="preserve">Moler FW, Silverstein FS, Holubkov R, Slomine BS, Christensen JR, Nadkarni VM, Meert KL, Browning B, Pemberton VL, Page K, Gildea MR, Scholefield BR, Shankaran S, Hutchison JS, Berger JT, Ofori-Amanfo G, Newth CJ, Topjian A, Bennett KS, Koch JD, Pham N, Chanani NK, Pineda JA, Harrison R, Dalton HJ, Alten J, Schleien CL, Goodman DM, Zimmerman JJ, Bhalala US, Schwarz AJ, Porter MB, Shah S, Fink EL, McQuillen P, Wu T, Skellett S, Thomas NJ, Nowak JE, Baines PB, Pappachan J, Mathur M, Lloyd E, van der Jagt EW, Dobyns EL, Meyer MT, Sanders RC Jr, Clark AE, Dean JM; THAPCA Trial Investigators. </w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>M Tunik MD</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>PECARN Steering Committee</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0693B2D8" w14:textId="77777777" w:rsidR="00365D7E" w:rsidRPr="00684CD4" w:rsidRDefault="00FA24DF" w:rsidP="00365D7E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="34"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">N Engl J Med. 2017 Jan 26;376(4):318-329. </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> 2017 Jan 24.</w:t>
+        <w:t>N Engl J Med. 2017 Jan 26;376(4):318-329. doi: 10.1056/NEJMoa1610493. Epub 2017 Jan 24.</w:t>
       </w:r>
       <w:r w:rsidR="00FD3BD2" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>PMID:28118559</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B40B3DA" w14:textId="77777777" w:rsidR="00365D7E" w:rsidRPr="00684CD4" w:rsidRDefault="00365D7E" w:rsidP="00365D7E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="34"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C40928E" w14:textId="77777777" w:rsidR="00FD3BD2" w:rsidRPr="00684CD4" w:rsidRDefault="00FD3BD2" w:rsidP="00435E9C">
@@ -30033,197 +25686,130 @@
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, Murillo Parra D</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> L, </w:t>
+        <w:t xml:space="preserve">, Legano L, </w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">M </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>M Tunik</w:t>
+      </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t xml:space="preserve"> .</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> . </w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Accepted for publication Pediatric Emergency Care December 21 2017.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D8FE12B" w14:textId="77777777" w:rsidR="00365D7E" w:rsidRPr="00684CD4" w:rsidRDefault="00365D7E" w:rsidP="00FD3BD2">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73BE1532" w14:textId="77777777" w:rsidR="00365D7E" w:rsidRPr="00684CD4" w:rsidRDefault="00000000" w:rsidP="00435E9C">
       <w:pPr>
         <w:pStyle w:val="Title4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId98" w:history="1">
+      <w:hyperlink r:id="rId105" w:history="1">
         <w:r w:rsidR="00365D7E" w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Epidemiology of Bacteremia in Febrile Infants Aged 60 Days and Younger.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5E40128D" w14:textId="77777777" w:rsidR="00365D7E" w:rsidRPr="00684CD4" w:rsidRDefault="00365D7E" w:rsidP="00365D7E">
       <w:pPr>
         <w:pStyle w:val="desc"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Powell EC, Mahajan PV, Roosevelt G, Hoyle JD Jr., Gattu R, Cruz AT, Rogers AJ, </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> N; Febrile Infant Working Group of the Pediatric Emergency Care Applied Research Network (PECARN). </w:t>
+        <w:t xml:space="preserve">Powell EC, Mahajan PV, Roosevelt G, Hoyle JD Jr., Gattu R, Cruz AT, Rogers AJ, Atabaki SM, Jaffe DM, Casper TC, Ramilo O, Kuppermann N; Febrile Infant Working Group of the Pediatric Emergency Care Applied Research Network (PECARN). </w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>M Tunik MD</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -30238,1726 +25824,839 @@
         <w:pStyle w:val="details"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="jrnl"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ann Emerg Med</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">. 2018 Feb;71(2):211-216. </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> 2017 Oct 6.</w:t>
+        <w:t>. 2018 Feb;71(2):211-216. doi: 10.1016/j.annemergmed.2017.07.488. Epub 2017 Oct 6.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="416ED860" w14:textId="77777777" w:rsidR="001E359F" w:rsidRPr="00684CD4" w:rsidRDefault="001E359F" w:rsidP="001E359F">
       <w:pPr>
         <w:pStyle w:val="details"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="546FB5C3" w14:textId="77777777" w:rsidR="001E359F" w:rsidRPr="00684CD4" w:rsidRDefault="00000000" w:rsidP="00435E9C">
       <w:pPr>
         <w:pStyle w:val="Title4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId99" w:history="1">
+      <w:hyperlink r:id="rId106" w:history="1">
         <w:r w:rsidR="001E359F" w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Accuracy of the Urinalysis for Urinary Tract Infections in Febrile Infants 60 Days and Younger.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5C9CE057" w14:textId="77777777" w:rsidR="001E359F" w:rsidRPr="00684CD4" w:rsidRDefault="001E359F" w:rsidP="009D26E8">
       <w:pPr>
         <w:pStyle w:val="desc"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Tzimenatos</w:t>
-[...62 lines deleted...]
-        <w:t xml:space="preserve"> N; </w:t>
+        <w:t xml:space="preserve">Tzimenatos L, Mahajan P, Dayan PS, Vitale M, Linakis JG, Blumberg S, Borgialli D, Ruddy RM, Van Buren J, Ramilo O, Kuppermann N; </w:t>
       </w:r>
       <w:r w:rsidR="00433FAA" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>M Tunik MD</w:t>
       </w:r>
       <w:r w:rsidR="00433FAA" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00433FAA" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Site </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">PI  </w:t>
+        <w:t xml:space="preserve">Site PI  </w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Pediatric</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Emergency Care Applied Research Network</w:t>
+        <w:t>Pediatric Emergency Care Applied Research Network</w:t>
       </w:r>
       <w:r w:rsidR="0013709A" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (PECARN)</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09575608" w14:textId="77777777" w:rsidR="001E359F" w:rsidRPr="00684CD4" w:rsidRDefault="001E359F" w:rsidP="009D26E8">
       <w:pPr>
         <w:pStyle w:val="details"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00B12EC7">
+        <w:rPr>
+          <w:rStyle w:val="jrnl"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>Pediatrics</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B12EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 2018 Feb;141(2). pii: e20173068. doi: 10.1542/peds.2017-3068. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
-          <w:rStyle w:val="jrnl"/>
-[...66 lines deleted...]
-        <w:t xml:space="preserve"> 2018 Jan 16.</w:t>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Epub 2018 Jan 16.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="768C1E03" w14:textId="77777777" w:rsidR="002A7CF4" w:rsidRPr="00684CD4" w:rsidRDefault="002A7CF4" w:rsidP="009D26E8">
       <w:pPr>
         <w:pStyle w:val="details"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1FC8C03A" w14:textId="4B80C514" w:rsidR="0094239A" w:rsidRPr="00684CD4" w:rsidRDefault="00000000" w:rsidP="00947706">
       <w:pPr>
         <w:pStyle w:val="Title4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId100" w:history="1">
+      <w:hyperlink r:id="rId107" w:history="1">
         <w:r w:rsidR="002A7CF4" w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Implicit Review Instrument to Evaluate Quality of Care Delivered by Physicians to Children in Emergency Departments.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00435E9C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002A7CF4" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Marcin JP, Romano PS, </w:t>
-[...89 lines deleted...]
-        <w:t xml:space="preserve"> N; </w:t>
+        <w:t xml:space="preserve">Marcin JP, Romano PS, Dharmar M, Chamberlain JM, Dudley N, Macias CG, Nigrovic LE, Powell EC, Rogers AJ, Sonnett M, Tzimenatos L, Alpern ER, Andrews-Dickert R, Borgialli DA, Sidney E, Casper C, Dean JM, Kuppermann N; </w:t>
       </w:r>
       <w:r w:rsidR="002A7CF4" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>M Tunik MD</w:t>
       </w:r>
       <w:r w:rsidR="002A7CF4" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002A7CF4" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Site </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Site PI  Pediatric Emergency Care Applied Research Network.</w:t>
+      </w:r>
+      <w:r w:rsidR="00435E9C" w:rsidRPr="00684CD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="002A7CF4" w:rsidRPr="00684CD4">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:rStyle w:val="jrnl"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ealth Serv Res</w:t>
+      </w:r>
       <w:r w:rsidR="002A7CF4" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Emergency Care Applied Research Network.</w:t>
-[...71 lines deleted...]
-        <w:t xml:space="preserve"> ahead of print]</w:t>
+        <w:t>. 2017 Nov 16. doi: 10.1111/1475-6773.12800. [Epub ahead of print]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73833819" w14:textId="77777777" w:rsidR="0094239A" w:rsidRPr="00684CD4" w:rsidRDefault="0094239A" w:rsidP="0094239A">
       <w:pPr>
         <w:pStyle w:val="details"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B0BC9FB" w14:textId="5F2B3DEB" w:rsidR="000369F4" w:rsidRPr="00684CD4" w:rsidRDefault="00000000" w:rsidP="00F52D7D">
       <w:pPr>
         <w:pStyle w:val="details"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId101" w:history="1">
+      <w:hyperlink r:id="rId108" w:history="1">
         <w:r w:rsidR="0094239A" w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Risk of Bacterial Coinfections in Febrile Infants 60 Days Old and Younger with Documented Viral Infections.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00435E9C" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0094239A" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mahajan P, Browne LR, Levine DA, Cohen DM, Gattu R, </w:t>
-[...62 lines deleted...]
-        <w:t xml:space="preserve">N;  </w:t>
+        <w:t xml:space="preserve">Mahajan P, Browne LR, Levine DA, Cohen DM, Gattu R, Linakis JG, Anders J, Borgialli D, Vitale M, Dayan PS, Casper TC, Ramilo O, Kuppermann N;  </w:t>
       </w:r>
       <w:r w:rsidR="005B53FE" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>M</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>M Tunik MD</w:t>
+      </w:r>
       <w:r w:rsidR="005B53FE" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> Tunik MD</w:t>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005B53FE" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...3 lines deleted...]
-          <w:u w:val="single"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Site PI  Pediatric Emergency Care Applied Research Network </w:t>
+      </w:r>
+      <w:r w:rsidR="0094239A" w:rsidRPr="00684CD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Febrile Infant Working Group of the Pediatric Emergency Care Applied Research Network (PECARN).</w:t>
+      </w:r>
+      <w:r w:rsidR="005B53FE" w:rsidRPr="00684CD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005B53FE" w:rsidRPr="00684CD4">
-[...6 lines deleted...]
-      </w:r>
       <w:r w:rsidR="0094239A" w:rsidRPr="00684CD4">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:rStyle w:val="jrnl"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>J Pediatr</w:t>
       </w:r>
       <w:r w:rsidR="0094239A" w:rsidRPr="00684CD4">
         <w:rPr>
-          <w:rStyle w:val="jrnl"/>
-[...77 lines deleted...]
-        <w:t xml:space="preserve"> 2018 Sep 6.</w:t>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. 2018 Dec;203:86-91.e2. doi: 10.1016/j.jpeds.2018.07.073. Epub 2018 Sep 6.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F6552DB" w14:textId="77777777" w:rsidR="000369F4" w:rsidRPr="00684CD4" w:rsidRDefault="000369F4" w:rsidP="000369F4">
       <w:pPr>
         <w:pStyle w:val="desc"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="187EF721" w14:textId="782AF2E9" w:rsidR="00055B70" w:rsidRPr="00684CD4" w:rsidRDefault="00000000" w:rsidP="00435E9C">
       <w:pPr>
         <w:pStyle w:val="desc"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId102" w:history="1">
+      <w:hyperlink r:id="rId109" w:history="1">
         <w:r w:rsidR="00055B70" w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve">Are We Doing Enough to Reduce Ionizing Radiation Exposure in </w:t>
-[...23 lines deleted...]
-          <w:t xml:space="preserve"> An Analysis of Current Approaches to Pediatric Appendicitis Imaging at a Major Urban Medical Center.</w:t>
+          <w:t>Are We Doing Enough to Reduce Ionizing Radiation Exposure in Children?: An Analysis of Current Approaches to Pediatric Appendicitis Imaging at a Major Urban Medical Center.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7F8055F8" w14:textId="4FBB003E" w:rsidR="00462DCD" w:rsidRPr="00684CD4" w:rsidRDefault="00055B70" w:rsidP="001730DA">
       <w:pPr>
         <w:pStyle w:val="desc"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Iyer S, Patel J, Moscatelli M, Narayanan N, Brunsting E, Laub D, Hooley G, </w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Tunik M</w:t>
       </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, Foltin JC.</w:t>
       </w:r>
       <w:r w:rsidR="000369F4" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="jrnl"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Pediatr</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Pediatr Emerg Care</w:t>
+      </w:r>
       <w:r w:rsidRPr="00684CD4">
         <w:rPr>
-          <w:rStyle w:val="jrnl"/>
-[...30 lines deleted...]
-        <w:t xml:space="preserve">: 10.1097/PEC.0000000000001882. </w:t>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 2019 Jul 1. doi: 10.1097/PEC.0000000000001882. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="364A5AC0" w14:textId="77777777" w:rsidR="00462DCD" w:rsidRPr="00684CD4" w:rsidRDefault="00462DCD" w:rsidP="00462DCD">
       <w:pPr>
         <w:pStyle w:val="details"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65342AF2" w14:textId="77777777" w:rsidR="00CE4C4F" w:rsidRPr="00CE4C4F" w:rsidRDefault="00000000" w:rsidP="00CE4C4F">
       <w:pPr>
         <w:pStyle w:val="details"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rStyle w:val="labs-docsum-journal-citation"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="212121"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId103" w:history="1">
+      <w:hyperlink r:id="rId110" w:history="1">
         <w:r w:rsidR="00462DCD" w:rsidRPr="00684CD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>A Clinical Prediction Rule to Identify Febrile Infants 60 Days and Younger at Low Risk for Serious Bacterial Infections.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00684CD4" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00462DCD" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="labs-docsum-authors"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="212121"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Kuppermann</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> L,</w:t>
+        <w:t>Kuppermann N, Dayan PS, Levine DA, Vitale M, Tzimenatos L,</w:t>
       </w:r>
       <w:r w:rsidR="00462DCD" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="labs-docsum-authors"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00462DCD" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="labs-docsum-authors"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Tunik MG</w:t>
       </w:r>
       <w:r w:rsidR="00462DCD" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="labs-docsum-authors"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00462DCD" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="labs-docsum-authors"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="212121"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Saunders M, Ruddy RM, Roosevelt G, Rogers AJ, Powell EC, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> Saunders M, Ruddy RM, Roosevelt G, Rogers AJ, Powell EC, Nigrovic LE, Muenzer J, Linakis JG, Grisanti K, Jaffe DM, Hoyle JD Jr, Greenberg R, </w:t>
+      </w:r>
+      <w:r w:rsidR="000369F4" w:rsidRPr="00684CD4">
+        <w:rPr>
+          <w:rStyle w:val="labs-docsum-authors"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
       <w:r w:rsidR="00462DCD" w:rsidRPr="00684CD4">
         <w:rPr>
           <w:rStyle w:val="labs-docsum-authors"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="212121"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Nigrovic</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>attu R, Cruz AT, Crain EF, Cohen DM, Brayer A, Borgialli D, Bonsu B, Browne L, Blumberg S, Bennett JE, Atabaki SM, Anders J, Alpern ER, Miller B, Casper TC, Dean JM, Ramilo O, Mahajan P; Febrile Infant Working Group of the Pediatric Emergency Care Applied Research Network (PECARN).</w:t>
+      </w:r>
       <w:r w:rsidR="00462DCD" w:rsidRPr="00684CD4">
         <w:rPr>
-          <w:rStyle w:val="labs-docsum-authors"/>
-[...94 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="labs-docsum-journal-citation"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">JAMA </w:t>
-[...39 lines deleted...]
-        <w:t>: 10.1001/jamapediatrics.2018.5501.</w:t>
+        <w:t>JAMA Pediatr. 2019 Apr 1;173(4):342-351. doi: 10.1001/jamapediatrics.2018.5501.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="542A110A" w14:textId="77777777" w:rsidR="00360610" w:rsidRDefault="00000000" w:rsidP="00360610">
       <w:pPr>
         <w:pStyle w:val="details"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rStyle w:val="docsum-pmid"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId104" w:history="1">
+      <w:hyperlink r:id="rId111" w:history="1">
         <w:r w:rsidR="00CE4C4F" w:rsidRPr="00CE4C4F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>Serious Bacterial Infections in Young Febrile Infants With Positive Urinalysis Results.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00CE4C4F" w:rsidRPr="00CE4C4F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00CE4C4F" w:rsidRPr="00CE4C4F">
         <w:rPr>
           <w:rStyle w:val="docsum-authors"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="212121"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mahajan P, VanBuren JM, </w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve"> SM, Ruddy RM, Rogers AJ, Greenberg R, Alpern ER</w:t>
+        <w:t>Mahajan P, VanBuren JM, Tzimenatos L, Cruz AT, Vitale M, Powell EC, Leetch AN, Pickett ML, Brayer A, Nigrovic LE, Dayan PS, Atabaki SM, Ruddy RM, Rogers AJ, Greenberg R, Alpern ER</w:t>
       </w:r>
       <w:r w:rsidR="00CE4C4F" w:rsidRPr="000C6ED9">
         <w:rPr>
           <w:rStyle w:val="docsum-authors"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="000C6ED9" w:rsidRPr="000C6ED9">
         <w:rPr>
           <w:rStyle w:val="docsum-authors"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tunik MG</w:t>
       </w:r>
       <w:r w:rsidR="000C6ED9">
         <w:rPr>
           <w:rStyle w:val="docsum-authors"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="212121"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00CE4C4F" w:rsidRPr="00CE4C4F">
         <w:rPr>
           <w:rStyle w:val="docsum-authors"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="212121"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Saunders M, Muenzer J, Levine DA, Hoyle JD, Lillis KG, Gattu R, Crain EF, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Saunders M, Muenzer J, Levine DA, Hoyle JD, Lillis KG, Gattu R, Crain EF, Borgialli D, Bonsu B, Blumberg S, Anders J, Roosevelt G, Browne LR, Cohen DM, Linakis JG, Jaffe DM, Bennett JE, Schnadower D, Park G, Mistry RD, Glissmeyer EW, Cator A, Bogie A, Quayle KS, Ellison A, Balamuth F, Richards R, Ramilo O, Kuppermann N; Pediatric Emergency Care Applied Research Network (PECARN).</w:t>
+      </w:r>
       <w:r w:rsidR="00CE4C4F" w:rsidRPr="00CE4C4F">
         <w:rPr>
-          <w:rStyle w:val="docsum-authors"/>
-[...107 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="docsum-journal-citation"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Pediatrics. 2022 Oct 1;150(4</w:t>
-[...39 lines deleted...]
-        <w:t>: 10.1542/peds.2021-055633.</w:t>
+        <w:t>Pediatrics. 2022 Oct 1;150(4):e2021055633. doi: 10.1542/peds.2021-055633.</w:t>
       </w:r>
       <w:r w:rsidR="00CE4C4F" w:rsidRPr="00CE4C4F">
         <w:rPr>
           <w:rStyle w:val="citation-part"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>PMID: </w:t>
       </w:r>
       <w:r w:rsidR="00CE4C4F" w:rsidRPr="00CE4C4F">
         <w:rPr>
           <w:rStyle w:val="docsum-pmid"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>36097858</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CDC9A53" w14:textId="77777777" w:rsidR="00360610" w:rsidRPr="00360610" w:rsidRDefault="00360610" w:rsidP="00360610">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13A25221" w14:textId="4DB5D7F1" w:rsidR="00360610" w:rsidRPr="00360610" w:rsidRDefault="00000000" w:rsidP="00360610">
       <w:pPr>
         <w:pStyle w:val="details"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId105" w:history="1">
+      <w:hyperlink r:id="rId112" w:history="1">
         <w:r w:rsidR="00360610" w:rsidRPr="00360610">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>Pediatric Croup Due to Omicron Infection Is More Severe Than Non-COVID Croup.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="55356ECA" w14:textId="64D6BE5E" w:rsidR="00360610" w:rsidRDefault="00360610" w:rsidP="00360610">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rStyle w:val="docsum-pmid"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00360610">
         <w:rPr>
@@ -31967,106 +26666,63 @@
         <w:t>Scribner C, Patel KI,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="docsum-authors"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB382D">
         <w:rPr>
           <w:rStyle w:val="docsum-authors"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Tunik M</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="docsum-authors"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00360610">
         <w:rPr>
           <w:rStyle w:val="docsum-journal-citation"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Pediatr</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Pediatr Emerg Care. 2022 Dec 22. doi: 10.1097/PEC.0000000000002887. Online ahead of print.</w:t>
+      </w:r>
       <w:r w:rsidRPr="00360610">
         <w:rPr>
-          <w:rStyle w:val="docsum-journal-citation"/>
-[...30 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="citation-part"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>PMID</w:t>
-[...8 lines deleted...]
-        <w:t>: </w:t>
+        <w:t>PMID: </w:t>
       </w:r>
       <w:r w:rsidRPr="00360610">
         <w:rPr>
           <w:rStyle w:val="docsum-pmid"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>36729063</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D521490" w14:textId="70EB87D0" w:rsidR="00FA0BDA" w:rsidRDefault="00FA0BDA" w:rsidP="00360610">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rStyle w:val="docsum-pmid"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10B10BAC" w14:textId="59A8DE36" w:rsidR="00FA0BDA" w:rsidRPr="00360610" w:rsidRDefault="00FA0BDA" w:rsidP="00AA55F3">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -32170,164 +26826,103 @@
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tunik M</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Krasinski K, Hanna B, </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> Streptococcal Pharyngeal Isolates.</w:t>
+        <w:t>, Krasinski K, Hanna B, Nicolopolous P, Desiderio D, Dreyer B. Penicillin Tolerance in Group A Streptococcal Pharyngeal Isolates.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="374DF4A1" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pediatric </w:t>
-[...29 lines deleted...]
-        <w:t>; 20 : 309a.</w:t>
+        <w:t>Pediatric Research</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1986; 20 : 309a.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44AE9EED" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00585947">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:ind w:left="360" w:right="1440" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -32729,131 +27324,95 @@
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9540"/>
         </w:tabs>
         <w:ind w:right="-270"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Van </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> R, Fine J, </w:t>
+        <w:t xml:space="preserve">Van Amerongon R, Fine J, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tunik M,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Foltin G.  System Response to a Disaster, The Pediatric Perspective. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ped Emerg Care,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1990, 6:2. Poster presented at the AAP Section on Pediatric Emergency Medicine Scientific </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 1990</w:t>
+        <w:t xml:space="preserve"> 1990, 6:2. Poster presented at the AAP Section on Pediatric Emergency Medicine Scientific Meeting , 1990</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="433EF7DA" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00585947">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9540"/>
         </w:tabs>
         <w:ind w:left="360" w:right="-270" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -33006,67 +27565,57 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Treiber M, Fierman AH, Kulberg AG.  Ventilation of Infants by emergency medicine technicians. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Amer J Dis Child </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1992;146:505. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A828D82" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9540"/>
         </w:tabs>
         <w:ind w:left="360" w:right="-270"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -33162,69 +27711,51 @@
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Foltin GL</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Welborn C, Treiber M, Brennan R, Fitton A, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> A. Teaching paramedics to ventilate infants: preliminary results of a new method. Presented at the International Conference on Pediatric Resuscitation, Washington, DC, June 1994</w:t>
+        <w:t>Welborn C, Treiber M, Brennan R, Fitton A, Lanotte A. Teaching paramedics to ventilate infants: preliminary results of a new method. Presented at the International Conference on Pediatric Resuscitation, Washington, DC, June 1994</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F50A08A" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00585947">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9540"/>
         </w:tabs>
         <w:ind w:left="360" w:right="-270" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -33236,165 +27767,101 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9540"/>
         </w:tabs>
         <w:ind w:right="-270"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> D, </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mahadao R, Uckan D, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tunik M</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> G, Foltin G</w:t>
+        <w:t xml:space="preserve"> Karayalcin G, Foltin G</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Detecting lymphadenopathy related cancer in the pediatric emergency service.  Presented at the AAP Section on Emergency Medicine Scientific Meeting, San Antonio, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 1994</w:t>
+        <w:t>Detecting lymphadenopathy related cancer in the pediatric emergency service.  Presented at the AAP Section on Emergency Medicine Scientific Meeting, San Antonio, TX,  May 1994</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BDDB861" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00585947">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9540"/>
         </w:tabs>
         <w:ind w:left="360" w:right="-270" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -33406,67 +27873,57 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9540"/>
         </w:tabs>
         <w:ind w:right="-270"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> D,</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Markenson D,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Foltin G</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -33475,91 +27932,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tunik M</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, Welborn C, Cooper A, Treiber M, Accuracy of pediatric assessment by paramedics. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Arch </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> Med</w:t>
+        <w:t>Arch Pediatr Adolesc Med</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1995; 149:119.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3090A9C5" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00585947">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
@@ -33891,409 +28308,294 @@
         <w:tab/>
         <w:t>March 22, 1998, Washington, DC</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D22438F" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00585947">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76868157" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00B12EC7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...11 lines deleted...]
-      <w:r>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Markenson D, Foltin G, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B12EC7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Tunik M</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B12EC7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">, et al.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong1"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Eyewitness to Child Abuse: National Assessment of EMS Personnel's Need for Education on Child Protection</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Emerg Med 2002; 9: 524-525.</w:t>
+        <w:t xml:space="preserve"> Acad Emerg Med 2002; 9: 524-525.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="211CCFE2" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00585947">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="695FCC84" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00B12EC7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...11 lines deleted...]
-      <w:r>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Markenson D, Foltin G, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B12EC7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Tunik M</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B12EC7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B12EC7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> et al. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong1"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Eyewitness to Child Abuse: A National Assessment of EMS Providers' Knowledge of Child Protection and Recognition</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Acad</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Acad Emerg Med 2002 9: 525.</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B35E5BB" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00585947">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DBB017C" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00585947">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A34E7FD" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="270"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:spacing w:val="-2"/>
-[...94 lines deleted...]
-        <w:t xml:space="preserve"> D, Blaney S, Kusick M, Silverman R, </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Foltin G, Galea S, Treiber M,  Skomorowsky A, Richmond N, Vlahov D, Blaney S, Kusick M, Silverman R, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tunik M</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.  Pediatric Pre Hospital Evaluation of New York Cardiorespiratory Survival (PHENYCS</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> A Large, Prospective Population Based Study of Cardiac and Respiratory Arrest: Analysis of Cardiac Arrests.</w:t>
+        <w:t>.  Pediatric Pre Hospital Evaluation of New York Cardiorespiratory Survival (PHENYCS) : A Large, Prospective Population Based Study of Cardiac and Respiratory Arrest: Analysis of Cardiac Arrests.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Acad</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Emerg Med 2005 12(5 Supplement 1): 107-108. Presented at</w:t>
+        <w:t>Acad Emerg Med 2005 12(5 Supplement 1): 107-108. Presented at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SAEM NYC 2005</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AB484CA" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00585947">
       <w:pPr>
         <w:ind w:left="720" w:hanging="270"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -34319,141 +28621,85 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tunik M</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Richmond N, Treiber </w:t>
-[...45 lines deleted...]
-        <w:t xml:space="preserve"> D, Blaney S, Kusick M, Silverman R,</w:t>
+        <w:t xml:space="preserve"> Richmond N, Treiber M,  Skomorowsky A, Galea S, Vlahov D, Blaney S, Kusick M, Silverman R,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Foltin G</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pediatric Pre Hospital Evaluation of New York Cardiorespiratory Survival (PHENYCS):  A Large, Prospective Population Based Study of Cardiac and Respiratory Arrest: Analysis of Respiratory Arrests.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Acad</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Emerg Med 2005 12(5 Supplement 1): 107-108</w:t>
+        <w:t>Acad Emerg Med 2005 12(5 Supplement 1): 107-108</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Presented at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -34548,69 +28794,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3DC46126" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mahajan P, Alpern ER, Chamberlain J, Grupp-Phelan J, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> R, Jacobs E, Rincon H, Stanley R, </w:t>
+        <w:t xml:space="preserve">Mahajan P, Alpern ER, Chamberlain J, Grupp-Phelan J, Holubokov R, Jacobs E, Rincon H, Stanley R, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tunik M,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Foltin G, PECARN. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -34640,160 +28868,126 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Presented at the Annual Meeting of the Pediatric Academic Societies, Washington, DC, May 2005)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31CFC280" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00585947">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A657E39" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00B12EC7">
         <w:rPr>
           <w:rStyle w:val="Emphasis1"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Markenson D, Foltin G, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B12EC7">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis1"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Tunik M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B12EC7">
         <w:rPr>
           <w:rStyle w:val="Emphasis1"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rStyle w:val="Emphasis1"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong1"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:b/>
-[...4 lines deleted...]
-        <w:t>Tunik M</w:t>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A National Assessment of Knowledge, Attitudes, and Confidence of Prehospital Providers in the Assessment and Management of Child Maltreatment </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis1"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  </w:t>
-[...10 lines deleted...]
-      </w:r>
+        <w:t>Presented at PAS San Francisco 2006</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72A7FC63" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00585947"/>
+    <w:p w14:paraId="318A5E32" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis1"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Presented at PAS San Francisco 2006</w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve"> Amerongen R,  Foltin JC,  Datta I,  Sadow K, Waseem M, </w:t>
+        <w:t xml:space="preserve">Franco K,  van Amerongen R,  Foltin JC,  Datta I,  Sadow K, Waseem M, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis1"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tunik MG</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis1"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -34893,364 +29087,248 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">J Grupp-Phelan J, Mahajan P, Jacobs E, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tunik M</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Sonnett M, Dayan P, Miller S, Foltin G Referral and Utilization Patterns for Psychiatric Related Visits to the Pediatric Emergency </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">, Sonnett M, Dayan P, Miller S, Foltin G Referral and Utilization Patterns for Psychiatric Related Visits to the Pediatric Emergency Department.  . </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis1"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Poster PAS Toronto 2007</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EE03F83" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00585947"/>
     <w:p w14:paraId="4BF14C12" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Grossman D, Mendelsohn A, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tunik </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Tunik M</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:i/>
-[...3 lines deleted...]
-        <w:t>M</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:b/>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> B, Foltin G</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Dreyer B, Foltin G</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Screening for Developmental Delay in High Risk Users of an Urban Pediatric Emergency Department (PED)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis1"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Poster PAS Toronto 2007</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03003352" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00585947"/>
     <w:p w14:paraId="39BD9007" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis1"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Auerbach M, Morton T, Allison Markowsky A, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis1"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tunik </w:t>
-[...11 lines deleted...]
-        <w:t>M</w:t>
+        <w:t>Tunik M</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis1"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>,  Mojica</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>,  Mojica M.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong1"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A Randomized Placebo Controlled Trial of Jet Lidocaine for Pain Relief During Needle Insertion in a Pediatric Emergency Department.  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis1"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> M.</w:t>
-[...19 lines deleted...]
-        </w:rPr>
         <w:t>Poster PAS Honolulu 2008</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="384B4213" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00585947">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A32A21A" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dayan P, Holmes J, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> S, Hoyle J,  </w:t>
+        <w:t xml:space="preserve">Dayan P, Holmes J, Atabaki S, Hoyle J,  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tunik M</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Lichenstein R, </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> N</w:t>
+        <w:t xml:space="preserve"> Lichenstein R, Holubkov R, Kuppermann N</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId106" w:anchor="_blank" w:history="1">
+      <w:hyperlink r:id="rId113" w:anchor="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="FootnoteCharacters"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:bCs/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Association of Traumatic Brain Injuries (TBI) in Children After Blunt Head Trauma with Degree of Isolated Headache or Isolated Vomiting</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> ., PECARN TBI Group.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis1"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
@@ -35279,51 +29357,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Weinberg ER, Tsung JW, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tunik MG</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId107" w:anchor="_blank" w:history="1">
+      <w:hyperlink r:id="rId114" w:anchor="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="FootnoteCharacters"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:bCs/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Accuracy of Point-of-Care Ultrasound for the Diagnosis of Fractures in the Pediatric Emergency Department</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -35356,445 +29434,280 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20BC516B" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lillis KA, Leonard J, Brown K, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> LB, Mann NC, Singh T, </w:t>
+        <w:t xml:space="preserve">Lillis KA, Leonard J, Brown K, Cimpello LB, Mann NC, Singh T, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tunik M</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Dayan PS, Foltin G EMS Survey Among Hospitals within PECARN for Prehospital Care Working Group of the Pediatric Emergency Care Applied Research Network (PECARN) Poster, NAEMSP </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, 2009 Jacksonville, Florida </w:t>
+        <w:t xml:space="preserve"> Dayan PS, Foltin G EMS Survey Among Hospitals within PECARN for Prehospital Care Working Group of the Pediatric Emergency Care Applied Research Network (PECARN) Poster, NAEMSP Meeting  January, 2009 Jacksonville, Florida </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="738C4C30" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00585947">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6853B0DD" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B12EC7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Auerbach M, Kessler D, Heon D, Foltin J, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B12EC7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Tunik M</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B12EC7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>RePedSim</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>RePedSim:  Repetitive Pediatric Simulation Training</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:bCs/>
-[...48 lines deleted...]
-        <w:t xml:space="preserve"> Buena Vista, Florida, January, 2009</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> .  International Meeting on Simulation in Healthcare,  Lake Buena Vista, Florida, January, 2009</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DB50FFC" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00585947">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5633207F" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Borgialli</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> D, Mahajan P, Hoyle J, Powell E, Nadel F, </w:t>
+        <w:t xml:space="preserve">Borgialli D, Mahajan P, Hoyle J, Powell E, Nadel F, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tunik M</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Foerster A, Dong L, Holmes J, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> N.  Performance of the pediatric Glasgow Coma Scale (GCS) score in the evaluation of children with blunt head trauma (BHT). </w:t>
+        <w:t xml:space="preserve">, Foerster A, Dong L, Holmes J, Kuppermann N.  Performance of the pediatric Glasgow Coma Scale (GCS) score in the evaluation of children with blunt head trauma (BHT). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis1"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Platform PAS 2009</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02727BFC" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00585947">
       <w:pPr>
         <w:pStyle w:val="WW-List3"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D0B2FD6" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Levine DA, Slaughter-Larkem D, Frangos S, Jacko S, Marr M Bholat O, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tunik </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Tunik M,</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:b/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> G. New York City Children Struck by Motor Vehicles: A Prospective Study to Assess Risk Factors.  Abstract Presented at Injury Free coalition for Kids, December 2009 Annual Conf, Ft Lauderdale, FL.</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Foltin G. New York City Children Struck by Motor Vehicles: A Prospective Study to Assess Risk Factors.  Abstract Presented at Injury Free coalition for Kids, December 2009 Annual Conf, Ft Lauderdale, FL.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="313714EA" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00585947">
       <w:pPr>
         <w:pStyle w:val="WW-List3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="292A1C44" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Tunik M</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Mahajan P, Powell E, Schunk J, Jacobs E, Miskin M, Wootton-Gorges S, </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> N. Clinical Presentations and Outcomes of Children with Basilar Skull Fractures after Blunt Head Trauma. The Traumatic Brain Injury Working Group for the Pediatric Emergency Care Applied Research Network (PECARN).</w:t>
+        <w:t>, Mahajan P, Powell E, Schunk J, Jacobs E, Miskin M, Wootton-Gorges S, Atabaki S, Hoyle J, Dayan P, Holmes J, Kuppermann N. Clinical Presentations and Outcomes of Children with Basilar Skull Fractures after Blunt Head Trauma. The Traumatic Brain Injury Working Group for the Pediatric Emergency Care Applied Research Network (PECARN).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F8B2C93" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>May 2010, Platform, Pediatric Academic Society Vancouver, BC, Canada</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2939F55F" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00585947">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -35884,141 +29797,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Badawy M, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tunik M</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Dayan P, Nadel F, Lillis K, Miskin M, </w:t>
-[...89 lines deleted...]
-        <w:t xml:space="preserve"> Traumatic Seizure (PTS) after Blunt Head Trauma.  </w:t>
+        <w:t xml:space="preserve">, Dayan P, Nadel F, Lillis K, Miskin M, Borgialli D, Bachman M, Atabaki S,  Hoyle J, Holmes J, Kuppermann N. TBI Working Group for PECARN.Post Traumatic Seizure (PTS) after Blunt Head Trauma.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="352B7747" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>May 2010, Platform, Pediatric Academic Society Vancouver, BC, Canada</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F8BB509" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
@@ -36027,129 +29850,78 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DACF6BC" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Sagy</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> K, </w:t>
+        <w:t xml:space="preserve">Sagy M, Flamm A, Foltin G, Uraneck K, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tunik M</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Kohlhoff S, Treiber M, </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> M. </w:t>
+        <w:t xml:space="preserve">, Kohlhoff S, Treiber M, Frogel M. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Plan for Increasing Pediatric Critical Care Surge Capacity in New York City.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F824351" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
@@ -36181,169 +29953,78 @@
     </w:p>
     <w:p w14:paraId="2FC6D73F" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00585947">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A3C4F78" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Frogel</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve"> M, </w:t>
+        <w:t xml:space="preserve">Frogel M; Uraneck K,  Cooper A, Sagy M, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tunik M</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Kohlhoff S, Prezant D, </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> D, Treiber M, Goldfeder M, Flamm A, Foltin G</w:t>
+        <w:t>, Kohlhoff S, Prezant D, Meranus D, Treiber M, Goldfeder M, Flamm A, Foltin G</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The New York City Pediatric Disaster Coalition: A Regional Model for Pediatric Mass-Casualty Planning. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76C1A8A6" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
@@ -36371,322 +30052,132 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="259C5BF5" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kerrey B, Rogers A, Lee L, </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> K</w:t>
+        <w:t>Kerrey B, Rogers A, Lee L, Adelgais K</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, Tunik M</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Blumberg S, Quayle K, </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> N, Holmes JF. for the Pediatric Emergency Care Applied Research Network.  Value of a Negative CT: a Multicenter Study of Blunt Torso Trauma in Children. Presented, PAS May 2011 </w:t>
+        <w:t xml:space="preserve">, Blumberg S, Quayle K, Sokolove P, Wisner P, Miskin M, Kuppermann N, Holmes JF. for the Pediatric Emergency Care Applied Research Network.  Value of a Negative CT: a Multicenter Study of Blunt Torso Trauma in Children. Presented, PAS May 2011 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A809ECA" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00585947">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3358B4F4" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis1"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Holmes J, Lillis K, Monroe D, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Holmes J, Lillis K, Monroe D, Borgialli D, Kerrey B, Mahajan P, Adelgais K, Ellison A, Yen K, Atabaki S, Menaker J, Bonsu B, Quayle K, Garcia M, Rogers A, Blumberg S, Lee L, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis1"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tunik M</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis1"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Borgialli</w:t>
-[...140 lines deleted...]
-        <w:t xml:space="preserve"> N.</w:t>
+        <w:t>, Kooistra J, Kwok M, Cook L, Dean M, Sokolove P, Wisner P, Ehrlich P, Cooper A, Dayan P, Wooton-Gorges S, Kuppermann N.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis1"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>for the Pediatric Emergency Care Applied Research Network</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong1"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
@@ -36741,125 +30232,83 @@
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="686CB7FA" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tomopoulos </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> BP, Brockmeyer C, Scott M, </w:t>
+              <w:t xml:space="preserve">Tomopoulos S,Dreyer BP, Brockmeyer C, Scott M, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tunik M,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Mendelsohn </w:t>
+              <w:t xml:space="preserve"> Mendelsohn AL.</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-            <w:hyperlink r:id="rId108" w:anchor="_blank" w:history="1">
+            <w:hyperlink r:id="rId115" w:anchor="_blank" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="FootnoteCharacters"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                   <w:bCs/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:t>Trajectories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve"> of Media Exposure Beginning in Early Infancy</w:t>
+                <w:t>Trajectories of Media Exposure Beginning in Early Infancy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong1"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Presented, PAS May 2011</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2DDAEF07" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00585947">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="720"/>
@@ -36878,159 +30327,51 @@
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conway E, Flamm A, Cooper A, </w:t>
-[...107 lines deleted...]
-              <w:t xml:space="preserve"> M, </w:t>
+              <w:t xml:space="preserve">Conway E, Flamm A, Cooper A, Frogel M, Greenwald A, Biagas K, Sagay M, Abullarage J, Shah V, Ushay M, Uraneck K, Gonzalez D, Treiber M, Goldfedder M, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tunik M</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">, Foltin G. City wide disaster planning using a car bomb Scenario in a busy urban area. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -37110,421 +30451,177 @@
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Holmes JF, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lillis K, Monroe D, </w:t>
-[...59 lines deleted...]
-              <w:t xml:space="preserve"> S, Menaker J, Bonsu B, Quayle K, Garcia M, Rogers A, Blumberg S, Lee L, </w:t>
+              <w:t xml:space="preserve">Lillis K, Monroe D, Borgialli D, Kerrey BT, Mahajan P, Adelgais K, Ellison A, Yen K, Atabaki S, Menaker J, Bonsu B, Quayle K, Garcia M, Rogers A, Blumberg S, Lee L, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tunik M</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">, Kooistra J, Kwok M, Cook L, Dean M, </w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> N. </w:t>
+              <w:t xml:space="preserve">, Kooistra J, Kwok M, Cook L, Dean M, Sokolove PE, Wisner DH, Ehrlich P, Cooper A, Dayan P, Wooton-Gorges S, Kuppermann N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Identifying children at very low risk of intra-abdominal injuries undergoing acute intervention. Academic Emergency Medicine 2011; </w:t>
-[...17 lines deleted...]
-              <w:t>161</w:t>
+              <w:t>Identifying children at very low risk of intra-abdominal injuries undergoing acute intervention. Academic Emergency Medicine 2011; 18:S161</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54B984CD" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00585947">
             <w:pPr>
               <w:pStyle w:val="WW-List3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6C289CB6" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kerrey BT, Rodgers A, Lee L, </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> K, </w:t>
+              <w:t xml:space="preserve">Kerrey BT, Rodgers A, Lee L, Adelgais K, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tunik M</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">, Blumberg S, Quayle K, </w:t>
-[...53 lines deleted...]
-              <w:t>161</w:t>
+              <w:t>, Blumberg S, Quayle K, Sokolove PE, Wisner DH, Miskin M, Kuppermann N, Holmes JF. Risk of intra-abdominal injury in children with blunt torso trauma and normal abdominal computed tomography scans. Academic Emergency Medicine 2011; 18:S161</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D10F610" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00585947">
             <w:pPr>
               <w:pStyle w:val="WW-List3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3EBCBF12" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Menaker J, Blumberg S, Wisner D, Dayan P, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tunik M</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">, Garcia M, Mahajan P, Miskin M, Monroe D, </w:t>
-[...53 lines deleted...]
-              <w:t>185</w:t>
+              <w:t>, Garcia M, Mahajan P, Miskin M, Monroe D, Borgialli D, Kuppermann N, Holmes JF. Use and impact of the FAST exam in children with blunt abdominal trauma. Academic Emergency Medicine 2012; 19:S185</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69FAE7BC" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00585947">
             <w:pPr>
               <w:pStyle w:val="WW-List3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5998FB1A" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -37585,311 +30682,149 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Mahajan P, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tunik M</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">, Yen K, </w:t>
-[...71 lines deleted...]
-              <w:t>1</w:t>
+              <w:t>, Yen K, Atabaki SM, Lee LK, Ellison A, Bonsu BK, Olsen CS, Kwok MY, Lillis K, Kuppermann N, Holmes JF. Comparison of Clinician Suspicion Versus Prediction Rule In Detecting Children At Low Risk for Intraabdominal Injury After Blunt Torso Trauma. Annals Emergency Medicine 2012; 60:S1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D0BF441" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00585947">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3EA6256C" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Availability and Usage of Epinephrine Auto-injectors for Anaphylaxis in an </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Pediatric Emergency Department: Patient and Parent Perspectives. Agnant J*, Vazquez M, Egan M, </w:t>
+              <w:t xml:space="preserve">Availability and Usage of Epinephrine Auto-injectors for Anaphylaxis in an inner city Pediatric Emergency Department: Patient and Parent Perspectives. Agnant J*, Vazquez M, Egan M, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tunik M</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">. Poster NYU Department of Pediatrics </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Research Day May 2013, 2014.</w:t>
+              <w:t>. Poster NYU Department of Pediatrics Dancis Research Day May 2013, 2014.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="06F688D7" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00585947">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3AEC4319" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Natale, J, Joseph J, Rogers A, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tunik M</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">, Monroe D, Kerrey B, Bonsu B, Kent P, </w:t>
-[...53 lines deleted...]
-              <w:t xml:space="preserve"> Use Of Computed Tomography Among Children With Blunt Torso Trauma.  Society for Academic Emergency Medicine, Dallas, TX.  May 15, 2014 [Oral Abstract]</w:t>
+              <w:t>, Monroe D, Kerrey B, Bonsu B, Kent P, Adelgais K, Quale K, Kuppermann N, Holmes J.  Association of Patient Race/Ethnicity With Use Of Computed Tomography Among Children With Blunt Torso Trauma.  Society for Academic Emergency Medicine, Dallas, TX.  May 15, 2014 [Oral Abstract]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14D6E941" w14:textId="77777777" w:rsidR="002A0DC7" w:rsidRDefault="002A0DC7" w:rsidP="002A0DC7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="13BF2DEB" w14:textId="77777777" w:rsidR="002A0DC7" w:rsidRPr="002A0DC7" w:rsidRDefault="002A0DC7" w:rsidP="002A0DC7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A0DC7">
@@ -37976,65 +30911,56 @@
           <w:p w14:paraId="4325688C" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="186BBF3A" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and Chapters</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Invited  Articles and Chapters</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7893CCA3" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00585947">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="591E8EBC" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="both"/>
@@ -38076,80 +31002,91 @@
         <w:t>Young G.  Status Epilepticus in Children: The Acute Management. In: Dimaio A. ed. Pediatric Clinics of North America: Pediatric Emergency Medicine 1992; 39 (5): 1007-1029.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0456B684" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00585947">
       <w:pPr>
         <w:pStyle w:val="TableofFigures"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DA48EDE" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:pStyle w:val="TableofFigures"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B12EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Foltin G, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B12EC7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Tunik M</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B12EC7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Transport Systems. In: Dieckmann R, ed.  Planning and Managing Systems for Pediatric Emergency Care.  Baltimore: Williams and Wilkins, 1992; 20-29. </w:t>
+      <w:r w:rsidRPr="00B12EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Transport Systems. In: Dieckmann R, ed.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Planning and Managing Systems for Pediatric Emergency Care.  Baltimore: Williams and Wilkins, 1992; 20-29. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D0994DD" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00585947">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73A0E7A8" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="both"/>
@@ -38317,67 +31254,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Foltin G, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tunik M</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Emergency Medical Services for Children. In: Barkin R, Ed. Pediatric Emergency Medicine, Concepts and Clinical Practice 2 </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> edition, Chicago: Mosby Year Book, 1997: 23-41.</w:t>
+        <w:t xml:space="preserve">  Emergency Medical Services for Children. In: Barkin R, Ed. Pediatric Emergency Medicine, Concepts and Clinical Practice 2 nd edition, Chicago: Mosby Year Book, 1997: 23-41.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49C80AA1" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00585947">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:firstLine="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A4CA027" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
@@ -38595,111 +31516,51 @@
           <w:i/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tunik M.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Food Poisoning. In: </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> McGraw-Hill, 2011.</w:t>
+        <w:t xml:space="preserve">  Food Poisoning. In: Goldfrank L Ed.; Goldfrank’s Toxicologic Emergencies, 9th Edition : McGraw-Hill, 2011.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51BE45F0" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00585947">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B8DE0AE" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
@@ -38771,120 +31632,60 @@
           <w:i/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>12.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tunik M.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Food Poisoning. In: </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> Toxicologic Emergencies, </w:t>
+        <w:t xml:space="preserve">  Food Poisoning. In: Goldfrank L Ed.; Goldfrank’s Toxicologic Emergencies, </w:t>
       </w:r>
       <w:r w:rsidR="00183FBB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">10th </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> McGraw-Hill, 2015</w:t>
+        <w:t>10th Edition : McGraw-Hill, 2015</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="004312E4" w:rsidRPr="004312E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CEF7A16" w14:textId="77777777" w:rsidR="004312E4" w:rsidRDefault="004312E4" w:rsidP="004312E4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
@@ -38918,111 +31719,51 @@
           <w:i/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>13.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tunik M.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Food Poisoning. In: </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> McGraw-Hill, 2018.</w:t>
+        <w:t xml:space="preserve">  Food Poisoning. In: Goldfrank L Ed.; Goldfrank’s Toxicologic Emergencies, 11th Edition : McGraw-Hill, 2018.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1244A52C" w14:textId="77777777" w:rsidR="004312E4" w:rsidRDefault="004312E4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E814825" w14:textId="77777777" w:rsidR="00183FBB" w:rsidRDefault="00183FBB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
@@ -39185,98 +31926,90 @@
     <w:p w14:paraId="34CB65F3" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00585947">
       <w:pPr>
         <w:pStyle w:val="TableofFigures"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A12E6CD" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B12EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Foltin G, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B12EC7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Tunik M</w:t>
       </w:r>
-      <w:r>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> D, Treiber M, Phillips R, Karpeles T eds. TRIPP, Teaching Resource for Instructors in Pre-hospital Pediatrics </w:t>
+      <w:r w:rsidRPr="00B12EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Cooper C, Markenson D, Treiber M, Phillips R, Karpeles T eds. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TRIPP, Teaching Resource for Instructors in Pre-hospital Pediatrics </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="422D4A46" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:pStyle w:val="EnvelopeAddress"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CD-ROM and hard copy, 11,500 copies reproduced and distributed to nationally. Center for Pediatric Emergency Medicine, New York, NY 1998.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E872663" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:pStyle w:val="EnvelopeAddress"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -39291,199 +32024,172 @@
     </w:p>
     <w:p w14:paraId="01D87E55" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00585947">
       <w:pPr>
         <w:pStyle w:val="EnvelopeAddress"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6973389A" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B12EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Foltin G, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B12EC7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Tunik M</w:t>
       </w:r>
-      <w:r>
-[...46 lines deleted...]
-        <w:t xml:space="preserve"> A eds. Paramedic TRIPP, (Teaching Resource for Instructors in Pre-hospital Pediatrics)</w:t>
+      <w:r w:rsidRPr="00B12EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Cooper C, Markenson D, Treiber M, Skomorofsky A eds. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Paramedic TRIPP, (Teaching Resource for Instructors in Pre-hospital Pediatrics)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="044F4EDB" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:pStyle w:val="EnvelopeAddress"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CD-ROM, 10,000 copies will be reproduced and distributed to nationally. Center for Pediatric Emergency Medicine, New York, NY April 2002.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7190E90B" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00585947">
       <w:pPr>
         <w:pStyle w:val="EnvelopeAddress"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F4941C1" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...19 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00B12EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Markenson D, Foltin G, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B12EC7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Tunik M</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">, Cooper C, Treiber M, eds. Child Abuse and Neglect: A continuing education and teaching resource.  </w:t>
+      <w:r w:rsidRPr="00B12EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Cooper C, Treiber M, eds. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Child Abuse and Neglect: A continuing education and teaching resource.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="186C8592" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:pStyle w:val="EnvelopeAddress"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CD-ROM, Center for Pediatric Emergency Medicine, New York, NY February 2004.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="164D0091" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:pStyle w:val="EnvelopeAddress"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -39523,67 +32229,84 @@
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pediatric Disaster Preparedness: A Resource for Planning, Management and Provision of Out-of-Hospital Emergency Care</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Foltin G, </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B12EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Foltin G, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B12EC7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Tunik M,</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Treiber M, Cooper A. NY, NY 2008. Center for Pediatric Emergency Medicine.</w:t>
+      <w:r w:rsidRPr="00B12EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Treiber M, Cooper A. NY, NY 2008. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Center for Pediatric Emergency Medicine.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B65F060" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00585947">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70C37FBE" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -39597,67 +32320,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Disaster Toolkit: Hospital Guidelines for Pediatrics during Disasters (3nd Edition 2008) Contributor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1708994E" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">NYC </w:t>
-[...15 lines deleted...]
-        <w:t>http://www.nyc.gov/html/doh/html/bhpp/bhpp-focus-ped-toolkit.shtml</w:t>
+        <w:t>NYC DOHMH :http://www.nyc.gov/html/doh/html/bhpp/bhpp-focus-ped-toolkit.shtml</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FEE13C9" w14:textId="77777777" w:rsidR="00585947" w:rsidRDefault="00585947">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -40114,83 +32821,83 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>References provided upon request</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="257672C5" w14:textId="77777777" w:rsidR="00B6547C" w:rsidRDefault="00B6547C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B6547C" w:rsidSect="00194354">
-      <w:headerReference w:type="even" r:id="rId109"/>
-[...1 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId111"/>
+      <w:headerReference w:type="even" r:id="rId116"/>
+      <w:headerReference w:type="default" r:id="rId117"/>
+      <w:headerReference w:type="first" r:id="rId118"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1496" w:right="1080" w:bottom="1440" w:left="1080" w:header="1440" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06C7C5E6" w14:textId="77777777" w:rsidR="00B112E0" w:rsidRDefault="00B112E0">
+    <w:p w14:paraId="6D4578AB" w14:textId="77777777" w:rsidR="00ED6432" w:rsidRDefault="00ED6432">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="475E7F40" w14:textId="77777777" w:rsidR="00B112E0" w:rsidRDefault="00B112E0">
+    <w:p w14:paraId="4E4459A9" w14:textId="77777777" w:rsidR="00ED6432" w:rsidRDefault="00ED6432">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Shaker2Lancet-Regular">
     <w:altName w:val="MS Mincho"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
@@ -40202,162 +32909,161 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Univers">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
-    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="GIAWAK+Shaker2Lancet-Bold">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="ArialUnicodeMS">
     <w:altName w:val="Arial Unicode MS"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3FC118BB" w14:textId="77777777" w:rsidR="00B112E0" w:rsidRDefault="00B112E0">
+    <w:p w14:paraId="134F4D43" w14:textId="77777777" w:rsidR="00ED6432" w:rsidRDefault="00ED6432">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="116B41D8" w14:textId="77777777" w:rsidR="00B112E0" w:rsidRDefault="00B112E0">
+    <w:p w14:paraId="7E4DD6EB" w14:textId="77777777" w:rsidR="00ED6432" w:rsidRDefault="00ED6432">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="09DB5086" w14:textId="77777777" w:rsidR="00C77EDA" w:rsidRDefault="00C77EDA">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="0"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="2D740B1B" w14:textId="77777777" w:rsidR="00C77EDA" w:rsidRDefault="00C77EDA"/>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="02773202" w14:textId="77777777" w:rsidR="00C77EDA" w:rsidRDefault="00C77EDA"/>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="1A2E3FFD" w14:textId="77777777" w:rsidR="00C77EDA" w:rsidRDefault="00C77EDA">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="0"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
@@ -40374,57 +33080,57 @@
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>26</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="380BB4AF" w14:textId="77777777" w:rsidR="00C77EDA" w:rsidRDefault="00C77EDA"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Heading1"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="432"/>
         </w:tabs>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Heading2"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -42560,56 +35266,55 @@
   <w:num w:numId="24" w16cid:durableId="976300645">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1167550427">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1313828261">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="129515250">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="570623221">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="585768870">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1698581800">
     <w:abstractNumId w:val="29"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:doNotDisplayPageBoundaries/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="0000" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:defaultTableStyle w:val="Normal"/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -42665,146 +35370,153 @@
     <w:rsid w:val="004E0AAB"/>
     <w:rsid w:val="004E37DF"/>
     <w:rsid w:val="00585947"/>
     <w:rsid w:val="00587EBB"/>
     <w:rsid w:val="005A4519"/>
     <w:rsid w:val="005B2212"/>
     <w:rsid w:val="005B3BD2"/>
     <w:rsid w:val="005B53FE"/>
     <w:rsid w:val="005D221A"/>
     <w:rsid w:val="00600013"/>
     <w:rsid w:val="00613BD3"/>
     <w:rsid w:val="00646D7A"/>
     <w:rsid w:val="00672F3C"/>
     <w:rsid w:val="00684CD4"/>
     <w:rsid w:val="006A1CC1"/>
     <w:rsid w:val="006A4920"/>
     <w:rsid w:val="006D14AE"/>
     <w:rsid w:val="006F7EB3"/>
     <w:rsid w:val="00704A5E"/>
     <w:rsid w:val="00704AF2"/>
     <w:rsid w:val="00705B85"/>
     <w:rsid w:val="007233DC"/>
     <w:rsid w:val="00724A5E"/>
     <w:rsid w:val="00736387"/>
     <w:rsid w:val="007676E9"/>
+    <w:rsid w:val="007E417A"/>
     <w:rsid w:val="00810429"/>
     <w:rsid w:val="00813560"/>
     <w:rsid w:val="00866FAE"/>
     <w:rsid w:val="00870D40"/>
     <w:rsid w:val="008A54D4"/>
     <w:rsid w:val="008E376F"/>
     <w:rsid w:val="008E6E8D"/>
     <w:rsid w:val="008F1DDD"/>
     <w:rsid w:val="009108D6"/>
     <w:rsid w:val="00926849"/>
     <w:rsid w:val="00926F47"/>
     <w:rsid w:val="00936120"/>
     <w:rsid w:val="0094239A"/>
     <w:rsid w:val="009437C2"/>
     <w:rsid w:val="009703D8"/>
     <w:rsid w:val="009704D5"/>
+    <w:rsid w:val="009A2E9B"/>
     <w:rsid w:val="009B438F"/>
     <w:rsid w:val="009D0D9A"/>
     <w:rsid w:val="009D26E8"/>
     <w:rsid w:val="00A32F0C"/>
     <w:rsid w:val="00A36B7E"/>
     <w:rsid w:val="00A57495"/>
     <w:rsid w:val="00A57DB6"/>
     <w:rsid w:val="00A93A11"/>
+    <w:rsid w:val="00AA1D46"/>
     <w:rsid w:val="00AA55F3"/>
     <w:rsid w:val="00AA6078"/>
     <w:rsid w:val="00AE7865"/>
     <w:rsid w:val="00B112E0"/>
+    <w:rsid w:val="00B12EC7"/>
     <w:rsid w:val="00B3613C"/>
     <w:rsid w:val="00B6547C"/>
+    <w:rsid w:val="00BB57CF"/>
     <w:rsid w:val="00C13FB3"/>
     <w:rsid w:val="00C20997"/>
     <w:rsid w:val="00C30754"/>
     <w:rsid w:val="00C34DD2"/>
     <w:rsid w:val="00C77EDA"/>
     <w:rsid w:val="00C77F21"/>
     <w:rsid w:val="00C805BB"/>
     <w:rsid w:val="00C92B7A"/>
     <w:rsid w:val="00CB28AB"/>
     <w:rsid w:val="00CC495E"/>
     <w:rsid w:val="00CC63CB"/>
     <w:rsid w:val="00CE4C4F"/>
     <w:rsid w:val="00CF367E"/>
     <w:rsid w:val="00D11436"/>
     <w:rsid w:val="00D12033"/>
     <w:rsid w:val="00D12C6A"/>
     <w:rsid w:val="00D16C98"/>
     <w:rsid w:val="00D40B29"/>
     <w:rsid w:val="00D51629"/>
+    <w:rsid w:val="00D8523C"/>
     <w:rsid w:val="00D878DE"/>
     <w:rsid w:val="00D94EC3"/>
     <w:rsid w:val="00DB0AF3"/>
     <w:rsid w:val="00DD6BD4"/>
     <w:rsid w:val="00E0130E"/>
     <w:rsid w:val="00E74FDE"/>
     <w:rsid w:val="00EC401D"/>
     <w:rsid w:val="00EC7225"/>
+    <w:rsid w:val="00ED6432"/>
     <w:rsid w:val="00F03306"/>
     <w:rsid w:val="00F858B5"/>
     <w:rsid w:val="00F92110"/>
     <w:rsid w:val="00FA0BDA"/>
     <w:rsid w:val="00FA24DF"/>
     <w:rsid w:val="00FB382D"/>
     <w:rsid w:val="00FD3BD2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1D2D7DCC"/>
   <w15:docId w15:val="{B27B7E40-662B-49C2-B9F7-22A08AA5077D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -44826,51 +37538,51 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="docsum-authors">
     <w:name w:val="docsum-authors"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00CE4C4F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="docsum-journal-citation">
     <w:name w:val="docsum-journal-citation"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00CE4C4F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="citation-part">
     <w:name w:val="citation-part"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00CE4C4F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="docsum-pmid">
     <w:name w:val="docsum-pmid"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00CE4C4F"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="5139898">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="384064512">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -45306,51 +38018,51 @@
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1848598264">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="34"/>
           <w:marBottom w:val="34"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=Badawy%20M%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=22473883" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=Glass%20TF%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=22473883" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=Alpern%20E%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=24559605" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=Callahan%20JM%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=24365725" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/24635991" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/26302354" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/?term=Cook%20LJ%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=26141551" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/?term=Cunningham%20RM%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=26141551" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/21232760" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.abstracts2view.com/pas/view.php?nu=PAS08L1_1902" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/19244631/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/23878053" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=Dayan%20PS%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=24559605" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=Miskin%20M%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=24365725" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/25294604" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/?term=Rogers%20A%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=25794610" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/?term=Holmes%20JF%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=25794610" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pubmed/31274826" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/?term=Lipton%20R%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=26141551" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/26448796/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=Quayle%20KS%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=22473883" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=Holmes%20JF%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=22473883" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=Miskin%20M%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=24559605" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=Badawy%20M%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=24365725" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/24580064" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/?term=Ellison%20AM%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=25794610" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/?term=Pediatric%20Emergency%20Care%20Applied%20Research%20Network%20(PECARN)%5BCorporate%20Author%5D" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/?term=Funai%20T%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=26141551" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/19673713/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/22147762/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/23622949" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=Holmes%20JF%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=24559605" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/25266346" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/30776077/?from_term=Tunik+m&amp;from_pos=1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.abstracts2view.com/pas/view.php?nu=PAS11L1_3680&amp;terms=" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=Dayan%20P%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=24365725" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/?term=Quayle%20KS%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=25794610" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/?term=Wootton-Gorges%20SL%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=25794610" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/?term=Alpern%20ER%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=26141551" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pubmed/28988964" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/21555498" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=Wootton-Gorges%20SL%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=22473883" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/24033622/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=Powell%20E%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=24365725" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/25377401" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.abstracts2view.com/pas/view.php?nu=PAS08L1_2247" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/18370994/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://archpedi.jamanetwork.com/article.aspx?articleid=1558168" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=Melville%20K%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=24365725" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/25159246" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/25647678" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/?term=Blumberg%20S%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=25794610" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/?term=Cooper%20A%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=25794610" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/?term=Pediatric%20Emergency%20Care%20Applied%20Research%20Network%20PECARN%5BCorporate%20Author%5D" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/?term=Goldstick%20J%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=26141551" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/26256635" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pubmed/29339564" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pubmed/30195552" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ahrq.gov/research/pedprep/resource.htm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ovidsp.tx.ovid.com.ezproxy.med.nyu.edu/sp-3.8.1a/ovidweb.cgi?&amp;S=PHGGFPEGEPDDJLEENCOKICDCCNDCAA00&amp;Link+Set=S.sh.19|4|sl_10" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/22236359" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=Hoyle%20J%20Jr%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=24559605" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/23672355" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=Jacobs%20E%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=24365725" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=Holmes%20JF%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=24365725" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/?term=Kerrey%20BT%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=25794610" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pubmed/28118559" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/36097858/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/?term=Bonsu%20B%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=25794610" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/?term=Pediatric%20Emergency%20Care%20Applied%20Research%20Network%5BCorporate%20Author%5D" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/22473883" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=Wisner%20DH%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=22473883" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=Tunik%20MG%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=24559605" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=Association%20of%20Traumatic%20Brain%20Injuries%20With%20Vomiting%20in%20Children%20With%20Blunt%20Head%20Trauma%5BTitle%5D" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/24134593" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/?term=Stanley%20RM%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=26141551" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/24730398" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/25794610" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/22869404" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/21683474" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/22147762" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/23892207/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/24365725" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/?term=Cook%20LJ%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=25794610" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pubmed/29143331" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/36729063/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=Gerardi%20M%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=24365725" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/?term=Garcia%20M%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=25794610" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/26141551" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pubmed/28988964" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=Miskin%20M%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=22473883" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=Hoyle%20JD%20Jr%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=24365725" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/25526020" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=Lichenstein%20R%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=22473883" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=Lichenstein%20R%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=24559605" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/24730407" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/?term=Macy%20ML%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=26141551" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/?term=Chamberlain%20JM%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=26141551" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=Muizelaar%20JP%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=22473883" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=Glass%20TF%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=22473883" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=Hoyle%20J%20Jr%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=24559605" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=Kuppermann%20N%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=24559605" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/25294604" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/24635991" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/?term=Kuppermann%20N%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=25794610" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/?term=Macy%20ML%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=26141551" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/36729063/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/21232760" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pubmed/29143331" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/19244631/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/22147762" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/23892207/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=Powell%20E%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=24365725" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=Atabaki%20SM%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=24365725" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/?term=Ellison%20AM%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=25794610" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/?term=Rogers%20A%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=25794610" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/26448796/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/?term=Zonfrillo%20MR%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=26141551" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/?term=Chamberlain%20JM%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=26141551" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=Quayle%20KS%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=22473883" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=Badawy%20M%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=22473883" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=Tunik%20MG%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=24559605" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/25266346" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/24580064" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.abstracts2view.com/pas/view.php?nu=PAS08L1_2247" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/?term=Wootton-Gorges%20SL%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=25794610" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/?term=Holmes%20JF%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=25794610" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/19673713/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/22147762/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://archpedi.jamanetwork.com/article.aspx?articleid=1558168" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/24033622/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=Dayan%20P%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=24365725" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pubmed/28988964" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pubmed/30195552" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=Jacobs%20E%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=24365725" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/25647678" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/?term=Quayle%20KS%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=25794610" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/?term=Cook%20LJ%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=26141551" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/?term=Cunningham%20RM%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=26141551" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=Wootton-Gorges%20SL%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=22473883" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=Atabaki%20S%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=22473883" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=Association%20of%20Traumatic%20Brain%20Injuries%20With%20Vomiting%20in%20Children%20With%20Blunt%20Head%20Trauma%5BTitle%5D" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.abstracts2view.com/pas/view.php?nu=PAS08L1_1902" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/18370994/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/22473883" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=Lichenstein%20R%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=24559605" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=Badawy%20M%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=24365725" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=Holmes%20JF%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=24365725" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/25159246" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/26302354" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/?term=Blumberg%20S%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=25794610" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/?term=Kerrey%20BT%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=25794610" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/?term=Pediatric%20Emergency%20Care%20Applied%20Research%20Network%20(PECARN)%5BCorporate%20Author%5D" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/?term=Stanley%20RM%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=26141551" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/?term=Pediatric%20Emergency%20Care%20Applied%20Research%20Network%5BCorporate%20Author%5D" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/26256635" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ahrq.gov/research/pedprep/resource.htm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ovidsp.tx.ovid.com.ezproxy.med.nyu.edu/sp-3.8.1a/ovidweb.cgi?&amp;S=PHGGFPEGEPDDJLEENCOKICDCCNDCAA00&amp;Link+Set=S.sh.19|4|sl_10" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/22236359" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=Dayan%20PS%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=24559605" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pubmed/31274826" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/23878053" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=Hoyle%20JD%20Jr%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=24365725" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=Gerardi%20M%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=24365725" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/?term=Bonsu%20B%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=25794610" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/?term=Lipton%20R%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=26141551" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pubmed/28118559" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/24134593" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/?term=Funai%20T%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=26141551" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=Holmes%20JF%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=22473883" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=Wisner%20DH%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=22473883" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=Holmes%20JF%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=24559605" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=Alpern%20E%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=24559605" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/24730398" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/?term=Pediatric%20Emergency%20Care%20Applied%20Research%20Network%20PECARN%5BCorporate%20Author%5D" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/30776077/?from_term=Tunik+m&amp;from_pos=1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.abstracts2view.com/pas/view.php?nu=PAS11L1_3680&amp;terms=" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/24365725" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/?term=Cook%20LJ%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=25794610" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/22869404" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/21683474" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/23622949" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=Melville%20K%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=24365725" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/?term=Garcia%20M%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=25794610" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/26141551" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pubmed/28988964" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=Callahan%20JM%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=24365725" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/25526020" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/?term=Goldstick%20J%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=26141551" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/?term=Alpern%20ER%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=26141551" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=Miskin%20M%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=22473883" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=Miskin%20M%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=24559605" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/24730407" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=Lichenstein%20R%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=22473883" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=Atabaki%20S%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=24559605" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/25377401" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/?term=Cooper%20A%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=25794610" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/25794610" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/36097858/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/21555498" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed/23672355" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=Miskin%20M%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=24365725" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pubmed/29339564" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -45594,70 +38306,70 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>29</Pages>
-  <Words>11495</Words>
-  <Characters>65523</Characters>
+  <Words>11531</Words>
+  <Characters>65731</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>546</Lines>
-  <Paragraphs>153</Paragraphs>
+  <Lines>547</Lines>
+  <Paragraphs>154</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CURRICULUM VITAE</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>NYU Langone Medical Center</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>76865</CharactersWithSpaces>
+  <CharactersWithSpaces>77108</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>CURRICULUM VITAE</dc:title>
   <dc:creator>MICHAEL G. TUNIK, M.D.</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>