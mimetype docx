--- v0 (2026-06-05)
+++ v1 (2026-07-17)
@@ -275,65 +275,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>EDUCATION AND TRAINING:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D95182B" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0BCD2DDF" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t xml:space="preserve">    l973-</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> State University, East Lansing, Michigan</w:t>
+        <w:t xml:space="preserve">    l973-77  Michigan State University, East Lansing, Michigan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59658E6A" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">             B.S. in Human Nutrition.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28156083" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
@@ -341,145 +327,103 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="5724398F" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">             Non-degree graduate studies in Human Nutrition.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23C11717" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t xml:space="preserve">    l978-</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> State University School of Medicine,</w:t>
+        <w:t xml:space="preserve">    l978-82  Wayne State University School of Medicine,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="419F95A9" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">             Detroit, Michigan, M.D.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="223D591A" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t xml:space="preserve">    l979-</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> State University/University of Michigan,</w:t>
+        <w:t xml:space="preserve">    l979-80  Wayne State University/University of Michigan,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="268FF2B8" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">             non-degree studies in M.D./M.P.H. program.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B5F4020" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t xml:space="preserve">    l982-</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> City Hospitals/Francis Scott Key</w:t>
+        <w:t xml:space="preserve">    l982-85  Baltimore City Hospitals/Francis Scott Key</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="102C102D" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">   Medical Center (name change l984)/Johns Hopkins</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05754E44" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -530,118 +474,90 @@
     </w:p>
     <w:p w14:paraId="55495E62" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">   School of Medicine.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AB6A699" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t xml:space="preserve">    l985-</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> of Washington, Seattle, Washington, </w:t>
+        <w:t xml:space="preserve">    l985-88  University of Washington, Seattle, Washington, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C2222FC" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">             Senior Research Fellow, Division of Metabolism,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54A4EA7F" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">             Endocrinology &amp; Nutrition.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55C4F8E1" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t xml:space="preserve">    1999-</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> University School of Public Health and</w:t>
+        <w:t xml:space="preserve">    1999-01  Tulane University School of Public Health and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="008CBB6A" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">             Tropical Medicine. New Orleans, Louisiana. Part-</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31FE85A9" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
@@ -1218,85 +1134,85 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="00562FBC">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">State of Louisiana, MD.10006R, </w:t>
       </w:r>
       <w:r w:rsidR="008A1DD1">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>issued 7/29/</w:t>
       </w:r>
       <w:r w:rsidR="00562FBC">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>1993, active</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="279E052F" w14:textId="74FA4FB4" w:rsidR="006B3E63" w:rsidRDefault="005F03AF" w:rsidP="001C4132">
+    <w:p w14:paraId="279E052F" w14:textId="7375F5C6" w:rsidR="006B3E63" w:rsidRDefault="005F03AF" w:rsidP="001C4132">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="00562FBC">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">State of California, G87826, </w:t>
       </w:r>
       <w:r w:rsidR="00CF3BB0">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>issued 9/8/</w:t>
       </w:r>
       <w:r w:rsidR="00562FBC">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">2006, </w:t>
       </w:r>
-      <w:r w:rsidR="00905C2A">
-[...3 lines deleted...]
-        <w:t>active</w:t>
+      <w:r w:rsidR="00D627DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t>expired</w:t>
       </w:r>
       <w:r w:rsidR="00562FBC">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74399B9C" w14:textId="77777777" w:rsidR="001C4132" w:rsidRDefault="005F03AF" w:rsidP="00562FBC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="001C4132">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">State of Indiana, </w:t>
@@ -1431,65 +1347,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2D8F6A10" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">             East Lansing, Michigan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71E4C253" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t xml:space="preserve">    l983-</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Health Physician, Division of Geriatric</w:t>
+        <w:t xml:space="preserve">    l983-85  Home Health Physician, Division of Geriatric</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FFFD42C" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">             Medicine, Francis Scott Key Medical</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="447B9D16" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
@@ -1497,118 +1399,90 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="55462DA2" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">             Maryland.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00517520" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t xml:space="preserve">    l987-</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Care Physician, Hall Health Student Health</w:t>
+        <w:t xml:space="preserve">    l987-90  Urgent Care Physician, Hall Health Student Health</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5006F4DC" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">             Service, University of Washington and CHEC</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35EC8A85" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">             Medical Centers, Seattle, Washington.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E8AD613" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t xml:space="preserve">    1988-</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Instructor, Division of Metabolism,</w:t>
+        <w:t xml:space="preserve">    1988-89  Acting Instructor, Division of Metabolism,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F4374DD" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">             Endocrinology, &amp; Nutrition, University of</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19E71396" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
@@ -1621,51 +1495,50 @@
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>Assistant Professor of Medicine, Division of</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C921A76" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:ind w:left="570"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">         Lipid Disorders, Departments of Medicine and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C0E111D" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:ind w:left="570"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Biochemistry, Medical College of Pennsylvania,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62B33CC1" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:ind w:left="570"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1722,65 +1595,51 @@
     </w:p>
     <w:p w14:paraId="05E01F9A" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:ind w:left="570"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         of Medicine, New Orleans, Louisiana.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0229021C" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t xml:space="preserve">    1997-</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Professor of Clinical Medicine,</w:t>
+        <w:t xml:space="preserve">    1997-03  Associate Professor of Clinical Medicine,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A429142" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:ind w:left="570"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Division of Endocrinology and Metabolism,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66CB8DCF" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:ind w:left="570"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1792,121 +1651,93 @@
     <w:p w14:paraId="2A0C2048" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:ind w:left="570"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         of Medicine, New Orleans, Louisiana.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E3F3B15" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:ind w:left="570"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t>1997-</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Core Director, Tulane Xavier National</w:t>
+        <w:t>1997-05  Clinical Core Director, Tulane Xavier National</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ACA4EB3" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:ind w:left="570"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Center of Excellence in Women’s Health, New</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E39FA19" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:ind w:left="570"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Orleans, Louisiana.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="213C7F74" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:ind w:left="570"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t>2003-</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> of Clinical Medicine, Division of</w:t>
+        <w:t>2003-06  Professor of Clinical Medicine, Division of</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28F24DF9" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:ind w:left="570"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Endocrinology and Metabolism, Department of</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72A61236" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:ind w:left="570"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1918,167 +1749,125 @@
     <w:p w14:paraId="681589C4" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:ind w:left="570"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         New Orleans, Louisiana.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D5310A0" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:ind w:left="570"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t>2004-</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Physician, Southeast Louisiana Veterans</w:t>
+        <w:t>2004-06  Staff Physician, Southeast Louisiana Veterans</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16B19D99" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:ind w:left="570"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Health Care System, Endocrinology and Metabolism.      </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36F7B765" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:ind w:left="570"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t>2005-</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> of Women’s Clinical Trials, Tulane</w:t>
+        <w:t>2005-06  Director of Women’s Clinical Trials, Tulane</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58437C1A" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">             Xavier National Center of Excellence in Women’s</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FFCC631" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">             Health, New Orleans, Louisiana.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F4C09FD" w14:textId="295CBF48" w:rsidR="006459FC" w:rsidRDefault="00067274" w:rsidP="00067274">
       <w:pPr>
         <w:ind w:firstLine="570"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t>2005-</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">06 </w:t>
+        <w:t xml:space="preserve">2005-06 </w:t>
       </w:r>
       <w:r w:rsidR="006459FC">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Staff</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Physician, Central Arkansas Veterans </w:t>
+        <w:t xml:space="preserve"> Staff Physician, Central Arkansas Veterans </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7327ED9F" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:ind w:left="570"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Healthcare System, Diabetes Firm, Little Rock,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DD3EE3C" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:ind w:left="570"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2149,129 +1938,113 @@
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Center, New Orleans, L</w:t>
       </w:r>
       <w:r w:rsidR="00705B82">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>ouisiana.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72402B14" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:ind w:left="570"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>2008-</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00810591">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Staff</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Physician, Common Ground Health Clinic, New</w:t>
+        <w:t xml:space="preserve">  Staff Physician, Common Ground Health Clinic, New</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22C19EFF" w14:textId="77777777" w:rsidR="0089577E" w:rsidRDefault="006459FC" w:rsidP="00E970CA">
       <w:pPr>
         <w:ind w:left="570"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Orleans, L</w:t>
       </w:r>
       <w:r w:rsidR="00705B82">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>ouisiana</w:t>
       </w:r>
       <w:r w:rsidR="00D02B4B">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78FD5282" w14:textId="77777777" w:rsidR="00E970CA" w:rsidRDefault="0089577E">
       <w:pPr>
         <w:ind w:left="570"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>2011-</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0045405A">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Associate</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Professor of Medicine, </w:t>
+        <w:t xml:space="preserve">  Associate Professor of Medicine, </w:t>
       </w:r>
       <w:r w:rsidR="00E970CA">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>Section of</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29533612" w14:textId="77777777" w:rsidR="00E970CA" w:rsidRDefault="00E970CA" w:rsidP="00E970CA">
       <w:pPr>
         <w:ind w:left="570"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Endocrinology, </w:t>
       </w:r>
       <w:r w:rsidR="0089577E">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
@@ -2311,563 +2084,728 @@
       </w:r>
       <w:r w:rsidR="00EB19BC">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>, Louisiana</w:t>
       </w:r>
       <w:r w:rsidR="005821E5">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="672D3A65" w14:textId="77777777" w:rsidR="00EB19BC" w:rsidRDefault="0045405A" w:rsidP="000C14B0">
       <w:pPr>
         <w:ind w:left="570"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t>2011-</w:t>
-[...6 lines deleted...]
-        <w:t>15</w:t>
+        <w:t>2011-15</w:t>
       </w:r>
       <w:r w:rsidR="005821E5">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00EB19BC">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t>Adjunct</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Associate Professor, Pennington</w:t>
+        <w:t>Adjunct Associate Professor, Pennington</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D26211D" w14:textId="77777777" w:rsidR="00EB19BC" w:rsidRDefault="00EB19BC" w:rsidP="000C14B0">
       <w:pPr>
         <w:ind w:left="570"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Biomedical Research Center, Baton Rouge,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AD12901" w14:textId="77777777" w:rsidR="005821E5" w:rsidRDefault="00EB19BC" w:rsidP="000C14B0">
       <w:pPr>
         <w:ind w:left="570"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Louisiana.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="551EF28A" w14:textId="77777777" w:rsidR="00D117CB" w:rsidRDefault="00995895" w:rsidP="000C14B0">
       <w:pPr>
         <w:ind w:left="570"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t>2014-</w:t>
-[...6 lines deleted...]
-        <w:t>15</w:t>
+        <w:t>2014-15</w:t>
       </w:r>
       <w:r w:rsidR="00D117CB">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Endocrine</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">  Endocrine Staff Physician, Ochsner Baptist</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F4B768B" w14:textId="77777777" w:rsidR="00D117CB" w:rsidRDefault="00D117CB" w:rsidP="000C14B0">
+      <w:pPr>
+        <w:ind w:left="570"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         Medical Center, New Orleans, Louisiana.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D0F873E" w14:textId="77777777" w:rsidR="00A21B11" w:rsidRDefault="00995895" w:rsidP="000C14B0">
+      <w:pPr>
+        <w:ind w:left="570"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t>2014-15</w:t>
+      </w:r>
       <w:r w:rsidR="00D117CB">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Staff Physician, Ochsner Baptist</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> Staff Physician, </w:t>
+        <w:t xml:space="preserve">  Endocrine Staff Physician, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D117CB">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>JenCare</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D117CB">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve"> Medical</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47C419B5" w14:textId="77777777" w:rsidR="00D117CB" w:rsidRDefault="00A21B11" w:rsidP="000C14B0">
       <w:pPr>
         <w:ind w:left="570"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Centers, Gretna, Louisiana</w:t>
       </w:r>
       <w:r w:rsidR="008F46BC">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="491B19D5" w14:textId="77777777" w:rsidR="00995895" w:rsidRDefault="00126915" w:rsidP="000C14B0">
       <w:pPr>
         <w:ind w:left="570"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t>2017-</w:t>
-[...6 lines deleted...]
-        <w:t>18</w:t>
+        <w:t>2017-18</w:t>
       </w:r>
       <w:r w:rsidR="00995895">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Staff</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Physician, Bethesda Medical Clinic, Gretna,</w:t>
+        <w:t xml:space="preserve">  Staff Physician, Bethesda Medical Clinic, Gretna,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FBADB7E" w14:textId="77777777" w:rsidR="00995895" w:rsidRDefault="00D3642D" w:rsidP="000C14B0">
       <w:pPr>
         <w:ind w:left="570"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Louisiana (6/17-3/18).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E8345D2" w14:textId="6FAC7A87" w:rsidR="00126915" w:rsidRDefault="00FD4218" w:rsidP="000C14B0">
       <w:pPr>
         <w:ind w:left="570"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t>2017-</w:t>
-[...6 lines deleted...]
-        <w:t>19</w:t>
+        <w:t>2017-19</w:t>
       </w:r>
       <w:r w:rsidR="00126915">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Endocrine</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Locum Tenens Physician, CompHealth</w:t>
+        <w:t xml:space="preserve">  Endocrine Locum Tenens Physician, CompHealth</w:t>
       </w:r>
       <w:r w:rsidR="00D3642D">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47BC34D0" w14:textId="77777777" w:rsidR="00531A98" w:rsidRDefault="00531A98" w:rsidP="000C14B0">
+    <w:p w14:paraId="4A4DA4E6" w14:textId="77777777" w:rsidR="00877C61" w:rsidRDefault="00531A98" w:rsidP="0006127D">
       <w:pPr>
         <w:ind w:left="570"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t>2020-</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">   Orleans, LA.</w:t>
+        <w:t>2020-2</w:t>
+      </w:r>
+      <w:r w:rsidR="00D627DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="0006127D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Riverside Research </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D627DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t>Subinvestigator</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D627DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t>New</w:t>
+      </w:r>
+      <w:r w:rsidR="0006127D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Orleans, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46E56E00" w14:textId="6AE972E8" w:rsidR="00531A98" w:rsidRDefault="00877C61" w:rsidP="0006127D">
+      <w:pPr>
+        <w:ind w:left="570"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="00531A98">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t>LA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D1A42FB" w14:textId="77777777" w:rsidR="008F46BC" w:rsidRDefault="009B68E8" w:rsidP="000C14B0">
       <w:pPr>
         <w:ind w:left="570"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>2020-</w:t>
       </w:r>
       <w:r w:rsidR="008F46BC">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">   Endocrine/Internal Medicine Independent Medical</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73889223" w14:textId="77777777" w:rsidR="009B68E8" w:rsidRDefault="008F46BC" w:rsidP="000C14B0">
+    <w:p w14:paraId="62C9E1A5" w14:textId="77777777" w:rsidR="0006127D" w:rsidRDefault="008F46BC" w:rsidP="000C14B0">
       <w:pPr>
         <w:ind w:left="570"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="009B68E8">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve"> Review,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009B68E8">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>National Medical Reviews</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t>, Warminster, PA</w:t>
-[...5 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">, Warminster, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73889223" w14:textId="48929B35" w:rsidR="009B68E8" w:rsidRDefault="0006127D" w:rsidP="0006127D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r w:rsidR="008F46BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00D627DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t>ennsylvania.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65A0ED00" w14:textId="77777777" w:rsidR="0006127D" w:rsidRDefault="00D627DE" w:rsidP="000C14B0">
+      <w:pPr>
+        <w:ind w:left="570"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025-    Smart Trials </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t>Subinvestigator</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, New Orleans, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D0D5400" w14:textId="28091C13" w:rsidR="00D627DE" w:rsidRDefault="0006127D" w:rsidP="000C14B0">
+      <w:pPr>
+        <w:ind w:left="570"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="00D627DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t>Louisiana.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CA70AAA" w14:textId="0F927438" w:rsidR="00D627DE" w:rsidRDefault="00D627DE" w:rsidP="000C14B0">
+      <w:pPr>
+        <w:ind w:left="570"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t>2025-    Caliber Healthcare, Locum Tenens, Irving, Texas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68B8D761" w14:textId="77777777" w:rsidR="00877C61" w:rsidRDefault="00D627DE" w:rsidP="000C14B0">
+      <w:pPr>
+        <w:ind w:left="570"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025-    Optum Serve, Locum Tenens, Endocrine </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BACAF4A" w14:textId="78FAAA3A" w:rsidR="0006127D" w:rsidRDefault="00877C61" w:rsidP="000C14B0">
+      <w:pPr>
+        <w:ind w:left="570"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="00B57973">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D627DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Disability Exam Consultant, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C8F8A06" w14:textId="4066EA43" w:rsidR="00D627DE" w:rsidRDefault="0006127D" w:rsidP="00877C61">
+      <w:pPr>
+        <w:ind w:left="570"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="00D627DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t>Veteran</w:t>
+      </w:r>
+      <w:r w:rsidR="00877C61">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D627DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Services, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D627DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t>LaCrosse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D627DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t>, Wisconsin.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4021E41A" w14:textId="77777777" w:rsidR="00705B82" w:rsidRDefault="00705B82">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F3891C9" w14:textId="77777777" w:rsidR="00705B82" w:rsidRDefault="00705B82">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="683DABC7" w14:textId="77777777" w:rsidR="006365D8" w:rsidRDefault="006365D8" w:rsidP="006365D8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>MEMBERSHIP IN PROFESSIONAL ORGANIZATIONS:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20F3D087" w14:textId="77777777" w:rsidR="006365D8" w:rsidRDefault="006365D8" w:rsidP="006365D8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44939FB6" w14:textId="04BD2177" w:rsidR="006365D8" w:rsidRDefault="006365D8" w:rsidP="006365D8">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="23BC4588" w14:textId="77777777" w:rsidR="00E70B6E" w:rsidRDefault="00D627DE" w:rsidP="00E70B6E">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t>American Diabetes Association</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44939FB6" w14:textId="356DEB45" w:rsidR="006365D8" w:rsidRDefault="00E70B6E" w:rsidP="00E70B6E">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t>American Heart Association</w:t>
+      </w:r>
+      <w:r w:rsidR="006365D8">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidR="007E096F">
-[...16 lines deleted...]
-        <w:t xml:space="preserve">    Endocrine Societ</w:t>
+    </w:p>
+    <w:p w14:paraId="20946607" w14:textId="468243CC" w:rsidR="006365D8" w:rsidRDefault="006365D8" w:rsidP="006365D8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00E70B6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t>Endocrine Societ</w:t>
       </w:r>
       <w:r w:rsidR="00F861A8">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="5294086F" w14:textId="324FE7ED" w:rsidR="00E70B6E" w:rsidRDefault="00E70B6E" w:rsidP="006365D8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Nutrition Society</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="781ACCBE" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="372D89B0" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6907F7BB" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006365D8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">AWARDS AND </w:t>
       </w:r>
       <w:r w:rsidR="006459FC">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>HONORS:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71B7B61E" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2FD2A066" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t xml:space="preserve">    l973-</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Scholarship, Michigan State University</w:t>
+        <w:t xml:space="preserve">    l973-74  Academic Scholarship, Michigan State University</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E603A81" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">    l98l     Joseph Goldberger Scholarship in Clinical</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CB12B5A" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
@@ -3060,68 +2998,60 @@
     </w:p>
     <w:p w14:paraId="3CB4FB19" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:ind w:left="570"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         University Department of Human Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0611C8AD" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t xml:space="preserve">    1997-</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">01  </w:t>
+        <w:t xml:space="preserve">    1997-01  </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>Councillor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>, Society for Experimental Biology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="734C391C" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">             and Medicine</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E37E414" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
@@ -3148,68 +3078,60 @@
     </w:p>
     <w:p w14:paraId="1213C3EF" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">    2000     Fellow, American College of Physicians</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B506172" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:ind w:left="570"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t>2001-</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">05  </w:t>
+        <w:t xml:space="preserve">2001-05  </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>Councillor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>, Southern Society for Clinical</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75B72009" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:ind w:left="570"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Investigation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D55005E" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -3392,95 +3314,86 @@
       <w:pPr>
         <w:ind w:left="1140"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">     American Medical Colleges, Austin, TX.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D0BE1FC" w14:textId="73444848" w:rsidR="00F46521" w:rsidRDefault="00F46521">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">    2017-</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="007E096F">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Chair</w:t>
-[...6 lines deleted...]
-        <w:t>, Scientific Advisory Committee and Board of</w:t>
+        <w:t xml:space="preserve">  Chair, Scientific Advisory Committee and Board of</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BE96DA5" w14:textId="77777777" w:rsidR="00F46521" w:rsidRDefault="00F46521">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">             Directors, International Society for Clinical</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35201867" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="00F46521">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">             Densitometry</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B54E982" w14:textId="77777777" w:rsidR="00F46521" w:rsidRDefault="00F46521">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="738EDBA4" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A8D245B" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3496,65 +3409,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23B8819D" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7851339B" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t xml:space="preserve">    1990-</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Physician, Internal Medicine Ward</w:t>
+        <w:t xml:space="preserve">    1990-93  Attending Physician, Internal Medicine Ward</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E35BDC3" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">             Service and Endocrine Consult Service. Medical      </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EBDD6CD" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
@@ -3579,118 +3478,90 @@
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>Developed Problem Based Learning materials with the Department of Biochemistry, Medical College of Pennsylvania, Philadelphia, Pennsylvania.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CD53F67" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t xml:space="preserve">    1993-</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Medicine Ward Attending, Veterans</w:t>
+        <w:t xml:space="preserve">    1993-95  Internal Medicine Ward Attending, Veterans</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BEE1554" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">             Administration Medical Center, New Orleans,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37B51939" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">             Louisiana.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39957427" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t xml:space="preserve">    1993-</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Physician, Diabetes High Risk Clinic, </w:t>
+        <w:t xml:space="preserve">    1993-96  Attending Physician, Diabetes High Risk Clinic, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3595CAD8" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">             Veterans Administration Medical Center, New </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E938FAB" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
@@ -3730,132 +3601,90 @@
     </w:p>
     <w:p w14:paraId="3E657A5A" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:ind w:left="570"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Orleans, Louisiana.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56139BCC" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t xml:space="preserve">    1993-</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Physician, Endocrine Consult Service,</w:t>
+        <w:t xml:space="preserve">    1993-06  Attending Physician, Endocrine Consult Service,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="494CC2E4" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">             Tulane University Medical Center and Medical</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20DD803E" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">             Center of Louisiana, New Orleans, Louisiana.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8D9513" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t xml:space="preserve">    1993-</w:t>
-[...27 lines deleted...]
-        <w:t>Physical Exam</w:t>
+        <w:t xml:space="preserve">    1993-95  Introduction to Clinical Medicine(Physical Exam</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E9CEFD8" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">    &amp;1998-99 training for 2nd year medical students). Tulane </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35A9E159" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
@@ -3863,71 +3692,57 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="5136EFCB" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">             Louisiana.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="439A1E21" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="000E6F44">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t xml:space="preserve">    1993-</w:t>
-[...6 lines deleted...]
-        <w:t>07</w:t>
+        <w:t xml:space="preserve">    1993-07</w:t>
       </w:r>
       <w:r w:rsidR="006459FC">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Lectures</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> to Internal Medicine residents, Medical</w:t>
+        <w:t xml:space="preserve">  Lectures to Internal Medicine residents, Medical</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A82BA99" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">             School and School of Public Health and Tropical</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="543D348E" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
@@ -4000,296 +3815,231 @@
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>womens’</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve"> health.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B27804" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
+        <w:t xml:space="preserve">    1994-98  Attending Physician, Nutrition Consult Service,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37B337CD" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             Tulane University Medical Center, New Orleans,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7170812C" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             Louisiana.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04185CB0" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
         <w:t xml:space="preserve">    1994-</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...27 lines deleted...]
-    <w:p w14:paraId="7170812C" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:r w:rsidR="00D53A9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t>06</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Endocrine Problem Based Learning, 1st</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35A88E66" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             and 2nd year medical students, Tulane University </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E6BBD51" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             School of Medicine, New Orleans, L</w:t>
+      </w:r>
+      <w:r w:rsidR="00705B82">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t>ouisiana</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="264A933C" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    1996-98  Endocrinology, Diabetes and Metabolism </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15FF313A" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             Certification Examination question writer and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A103C08" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             reviewer, American Board of Internal Medicine.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BDC076D" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    1997-06  Endocrine Course Director (year 2), Tulane</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2315B8A4" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             University School of Medicine, New Orleans,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13592F77" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">             Louisiana.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04185CB0" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
-[...175 lines deleted...]
-    </w:p>
     <w:p w14:paraId="5F7EB16F" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">, American Society for Clinical Nutrition </w:t>
+        <w:t xml:space="preserve">    1997-99  Mentor, American Society for Clinical Nutrition </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A69DAED" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">             National Clinical Nutrition Internship.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A006347" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
@@ -4319,69 +4069,61 @@
         <w:ind w:left="570"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Louisiana.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DC8D271" w14:textId="77777777" w:rsidR="0089577E" w:rsidRDefault="0089577E">
       <w:pPr>
         <w:ind w:left="570"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>2011-</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0045405A">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Attending</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Physician, Endocrine and Diabetes</w:t>
+        <w:t xml:space="preserve">  Attending Physician, Endocrine and Diabetes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C3DF9B6" w14:textId="77777777" w:rsidR="002E599E" w:rsidRDefault="0089577E">
       <w:pPr>
         <w:ind w:left="570"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Internal Medicine Clinics</w:t>
       </w:r>
       <w:r w:rsidR="002E599E">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Endocrine Consult</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20A1B1F5" w14:textId="77777777" w:rsidR="002E599E" w:rsidRDefault="002E599E">
       <w:pPr>
         <w:ind w:left="570"/>
@@ -4505,69 +4247,61 @@
         <w:ind w:left="570"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Louisiana.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BAE462A" w14:textId="25CA39F2" w:rsidR="008C1470" w:rsidRDefault="008C1470">
       <w:pPr>
         <w:ind w:left="570"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>2019-</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00F861A8">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Participation</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> in Endocrine weekly teaching</w:t>
+        <w:t xml:space="preserve">  Participation in Endocrine weekly teaching</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17C698CB" w14:textId="77777777" w:rsidR="008C1470" w:rsidRDefault="008C1470">
       <w:pPr>
         <w:ind w:left="570"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         conferences, Louisiana State University Health</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38E06E00" w14:textId="77777777" w:rsidR="008C1470" w:rsidRDefault="008C1470">
       <w:pPr>
         <w:ind w:left="570"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4900,647 +4634,620 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">    Direct Costs: $79,307</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DAC833B" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="109A5567" w14:textId="77777777" w:rsidR="003D74C5" w:rsidRDefault="006459FC">
+    <w:p w14:paraId="4E333265" w14:textId="79EE64A4" w:rsidR="006459FC" w:rsidRDefault="006459FC" w:rsidP="00067274">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Dates: 7/1/95-6/30/99</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D211CDE" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Title: Effects of Estrogen Replacement on Lipoprotein </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A5D31C4" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Oxidation and Postprandial Triglyceride in Postmenopausal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="044AD9C3" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Diabetic Women</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4690D219" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Source: American Diabetes Association</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CD8F521" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    AHA Identification Number</w:t>
+      </w:r>
+      <w:r w:rsidR="000E213E">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 00051296B</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A40C9FA" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Principal Investigator: Karen E. Friday, M.D.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5291779A" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Direct Costs: $209,000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31A62B7C" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="00FC03F4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E333265" w14:textId="2A2133AB" w:rsidR="006459FC" w:rsidRDefault="003D74C5" w:rsidP="00067274">
+    <w:p w14:paraId="4EDEF409" w14:textId="77777777" w:rsidR="00FC03F4" w:rsidRDefault="00FC03F4" w:rsidP="00FC03F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Dates: 10/1/98-9/30/02 (Dr. Friday active beginning 12/99)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A44DBC1" w14:textId="77777777" w:rsidR="00FC03F4" w:rsidRDefault="00FC03F4" w:rsidP="00FC03F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Title: Tulane Xavier National Center of Excellence in</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EAF56D4" w14:textId="77777777" w:rsidR="00FC03F4" w:rsidRDefault="00FC03F4" w:rsidP="00FC03F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Women’s Health</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47A2C314" w14:textId="77777777" w:rsidR="00FC03F4" w:rsidRDefault="00FC03F4" w:rsidP="00FC03F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Source: Department of Health and Human Services, Office of</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A22BBB8" w14:textId="77777777" w:rsidR="00FC03F4" w:rsidRDefault="00FC03F4" w:rsidP="00FC03F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Women’s Health</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31885970" w14:textId="77777777" w:rsidR="00FC03F4" w:rsidRDefault="00FC03F4" w:rsidP="00FC03F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Contract #213-98-0015</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56DBDE20" w14:textId="77777777" w:rsidR="00FC03F4" w:rsidRDefault="00FC03F4" w:rsidP="00FC03F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Principal Investigator: Jeanette H. Magnus, M.D., Ph.D.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BE5538E" w14:textId="77777777" w:rsidR="00FC03F4" w:rsidRDefault="00FC03F4" w:rsidP="00FC03F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Dr. Friday’s Role: Clinical Core Director</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37C357F0" w14:textId="77777777" w:rsidR="00FC03F4" w:rsidRDefault="00FC03F4" w:rsidP="00FC03F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Annual Direct Costs: $165,000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C11547F" w14:textId="77777777" w:rsidR="00FC03F4" w:rsidRDefault="00FC03F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FE382D3" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Dates: 7/1/00-6/30/03</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="761EA7B3" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Title: Effects of Estrogen Replacement in Type 2 Diabetes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11147012" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Source: American Heart Association</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="581C27B2" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Principal Investigator: Karen E. Friday, M.D.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B2BCA9B" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Direct Costs: $120,000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A086835" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F92B988" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Dates: 8/01-5/04</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AE46F0D" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Title: Bypass Angioplasty Revascularization Investigation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4884F4A1" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    2 Diabetes (BARI 2D)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FA99317" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Source: NIH, National Heart, Lung and Blood Institute</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="177CA197" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    National Principal Investigator: Katherine Detre, M.D.,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="234FD53B" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Dr. P.H.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48B3F4D3" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Tulane Principal Investigator: Karen E. Friday, M.D.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AC42BED" w14:textId="77777777" w:rsidR="00705B82" w:rsidRDefault="00705B82">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12D604CF" w14:textId="77777777" w:rsidR="00E70829" w:rsidRDefault="00E70829" w:rsidP="00E70829">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Dates: 10/1/02-9/30/06</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37832748" w14:textId="77777777" w:rsidR="00E70829" w:rsidRDefault="00E70829" w:rsidP="00E70829">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Title: Tulane Xavier National Center of Excellence in</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D86C3D5" w14:textId="77777777" w:rsidR="00E70829" w:rsidRDefault="00E70829" w:rsidP="00E70829">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Women’s Health</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76139193" w14:textId="77777777" w:rsidR="00E70829" w:rsidRDefault="00E70829" w:rsidP="00E70829">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Source: Department of Health and Human Services, Office of</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67C4B461" w14:textId="77777777" w:rsidR="00E70829" w:rsidRDefault="00E70829" w:rsidP="00E70829">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Women’s Health</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0048D05F" w14:textId="77777777" w:rsidR="00E70829" w:rsidRDefault="00E70829" w:rsidP="00E70829">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Contract #213-98-0015</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="046E8BE8" w14:textId="77777777" w:rsidR="00E70829" w:rsidRDefault="00E70829" w:rsidP="00E70829">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Principal Investigator: Jeanette H. Magnus, M.D., Ph.D.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FF9EA06" w14:textId="77777777" w:rsidR="00E70829" w:rsidRDefault="00E70829" w:rsidP="00E70829">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Dr. Friday’s Role: Clinical Core Director, 1997-6/1/05</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5193A681" w14:textId="77777777" w:rsidR="00E70829" w:rsidRDefault="00E70829" w:rsidP="00E70829">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Total Direct Costs: $643,978</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="286790F9" w14:textId="77777777" w:rsidR="002E599E" w:rsidRDefault="002E599E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2831640B" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09D7CDB2" w14:textId="56C7FE43" w:rsidR="006459FC" w:rsidRDefault="00067274">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="00067274">
-[...5 lines deleted...]
-      </w:r>
       <w:r w:rsidR="006459FC">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t>Dates: 7/1/95-6/30/99</w:t>
-[...559 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>PHARMACEUTICAL TRIALS:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36FAD505" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FCAF2DD" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:tab/>
         <w:t>Dates: 1997-1999</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37D3DE27" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
@@ -6410,51 +6117,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="14C08896" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">     ATHEROSCLEROSIS WITH STUDY DRUG REDUCES CARDIOVASCULAR</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3944AAE0" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">     EVENTS IN PATIENTS WITH CORONARY ARTERY DISEASE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A5C18B0" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Principal Investigator 2003-5/2004: Karen E. Friday, M.D. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A2BCC16" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -6593,60 +6299,52 @@
     <w:p w14:paraId="600FC7B6" w14:textId="77777777" w:rsidR="00EB19BC" w:rsidRDefault="00EB19BC">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>DIABETES MELLITUS OVER A 24-WEEK TREATMENT PERIOD.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="586D785E" w14:textId="77777777" w:rsidR="00EB19BC" w:rsidRDefault="00EB19BC">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t xml:space="preserve">Principle Investigator:  Gabriel </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Principle Investigator:  Gabriel Uwaifo</w:t>
+      </w:r>
       <w:r w:rsidR="00B63161">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>, M.D.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AAFA1E9" w14:textId="77777777" w:rsidR="00B63161" w:rsidRDefault="00B63161">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">Dr. Friday’s Role: </w:t>
       </w:r>
       <w:r w:rsidR="00A05FE0">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>Sub</w:t>
@@ -6784,65 +6482,51 @@
     <w:p w14:paraId="08B05897" w14:textId="77777777" w:rsidR="00B63161" w:rsidRDefault="00B63161" w:rsidP="00B63161">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>(PLACEBO) IN INSULIN NAÏVE SUBJECTS WITH TYPE 2 DIABETES MELLITUS POORLY CONTROLLED WITH ORAL ANTIDIABETIC AGENTS OVER A 24 WEEK TREATMENT PERIOD</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70434FB3" w14:textId="77777777" w:rsidR="00B63161" w:rsidRDefault="00B63161">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Principle Investigator: Gabriel </w:t>
-[...13 lines deleted...]
-        <w:t>, M.D.</w:t>
+        <w:t>Principle Investigator: Gabriel Uwaifo, M.D.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="615584BB" w14:textId="77777777" w:rsidR="00B63161" w:rsidRDefault="00B63161">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Dr. Friday’s Role: </w:t>
       </w:r>
       <w:r w:rsidR="00A05FE0">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>Sub</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
@@ -6961,65 +6645,51 @@
     <w:p w14:paraId="68BE82CE" w14:textId="77777777" w:rsidR="00E726D6" w:rsidRDefault="00E726D6" w:rsidP="00E726D6">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>DIABETES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FAD1A62" w14:textId="77777777" w:rsidR="00E726D6" w:rsidRDefault="00E726D6" w:rsidP="00E726D6">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t xml:space="preserve">Principle Investigator: Gabriel </w:t>
-[...13 lines deleted...]
-        <w:t>, M.D.</w:t>
+        <w:t>Principle Investigator: Gabriel Uwaifo, M.D.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EDA23FA" w14:textId="77777777" w:rsidR="00E726D6" w:rsidRDefault="00E726D6" w:rsidP="00E726D6">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">Dr. Friday’s Role: </w:t>
       </w:r>
       <w:r w:rsidR="00A05FE0">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>Sub</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
@@ -7179,51 +6849,50 @@
     <w:p w14:paraId="433380B1" w14:textId="037E9D13" w:rsidR="00B2020E" w:rsidRDefault="00B2020E" w:rsidP="00104206">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>Dr. Friday’s Role:  Sub-Investigator</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B5C9CA6" w14:textId="47D89C24" w:rsidR="00B2020E" w:rsidRDefault="00B2020E" w:rsidP="00104206">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Sponsor: Janssen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BEADF60" w14:textId="5C885EF5" w:rsidR="00B2020E" w:rsidRDefault="00B2020E" w:rsidP="00104206">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76AFCB38" w14:textId="365B4D43" w:rsidR="00B2020E" w:rsidRDefault="00B2020E" w:rsidP="00104206">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>Dates: 2021</w:t>
       </w:r>
     </w:p>
@@ -7580,75 +7249,67 @@
     </w:p>
     <w:p w14:paraId="1BBC298A" w14:textId="77777777" w:rsidR="00017C9A" w:rsidRDefault="00067274" w:rsidP="00FC03F4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">    20</w:t>
       </w:r>
       <w:r w:rsidR="00017C9A">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>0-</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00017C9A">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="004C2DE0">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t>Gerson</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Lehrman Group (GLG) Legal Experts</w:t>
+        <w:t>Gerson Lehrman Group (GLG) Legal Experts</w:t>
       </w:r>
       <w:r w:rsidR="00017C9A">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3731D34D" w14:textId="77777777" w:rsidR="00017C9A" w:rsidRDefault="00017C9A" w:rsidP="00FC03F4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">             Provided defense consultation on claims of </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FC2BC11" w14:textId="77777777" w:rsidR="00017C9A" w:rsidRDefault="00017C9A" w:rsidP="00FC03F4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
@@ -7822,65 +7483,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>SELECTED PRESENTATIONS:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="169EA529" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F32D98E" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t>9/13/</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Abnormalities and Treatment. A Review of </w:t>
+        <w:t xml:space="preserve">9/13/91  Lipid Abnormalities and Treatment. A Review of </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CD0F740" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Endocrinology: Diagnosis and Treatment. The</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37AA23D9" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
@@ -7908,65 +7555,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         MD.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F1C99BE" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="674303E2" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t>5/13/</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">. Internal Medicine Update for </w:t>
+        <w:t xml:space="preserve">5/13/94  Hypercholesterolemia. Internal Medicine Update for </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10F8EA98" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Gastroenterologists, American Gastroenterology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="384C7581" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
@@ -8014,232 +7647,176 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Review Course. New Orleans, LA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="746106C6" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="494DC6F3" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t>8/26/</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Considerations in the Management of </w:t>
+        <w:t xml:space="preserve">8/26/94  Clinical Considerations in the Management of </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47D63D35" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Hyperlipidemic Patients with Coronary Heart Disease.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00F6E76F" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         New Orleans, LA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B194440" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="335C0433" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t>9/22/</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> the Progression of Coronary Artery Disease:</w:t>
+        <w:t>9/22/94  Slowing the Progression of Coronary Artery Disease:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C19D94D" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         The Value of Cholesterol Management. Shreveport, LA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36B24D15" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7143E249" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t>7/28/</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Hot Spots: MENs, Hypoglycemia, and</w:t>
+        <w:t>7/28/95  Endocrine Hot Spots: MENs, Hypoglycemia, and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="544D0B8C" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Endocrine Hypertension. Internal Medicine Board</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AC0CB9C" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Review Course. New Orleans, LA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="414FD9AB" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F5E3F3A" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t>5/13/</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> X and its Importance in Diabetic Care: </w:t>
+        <w:t xml:space="preserve">5/13/95  Syndrome X and its Importance in Diabetic Care: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DAC6032" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Co-morbid Conditions in Diabetes, Hypertension and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68F34CFB" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
@@ -8326,185 +7903,143 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Medical Education. New Orleans, LA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66A8A4BD" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6EC4E6B6" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t>12/2/</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Fats and the Diabetic Diet. Fat and</w:t>
+        <w:t>12/2/95  Monounsaturated Fats and the Diabetic Diet. Fat and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12D3BE38" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         the Healthy American Diet: A Capital Perspective.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6035259C" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Washington, D.C.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71F0C582" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3CD60563" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t>3/19/</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Estrogen Controversy. American Academy of Allergy</w:t>
+        <w:t>3/19/96  The Estrogen Controversy. American Academy of Allergy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="799975DC" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Asthma, and Immunology 1996 International Conference.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F4B8365" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         New Orleans, LA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EFC6094" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1311F206" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t>4/13/</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Diagnosis and Treatment of Hyperlipidemia.</w:t>
+        <w:t>4/13/96  Basic Diagnosis and Treatment of Hyperlipidemia.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="327E8501" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Renal, Metabolic and Hypertension Update. Tulane</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AC15360" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
@@ -8565,113 +8100,84 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Medical Center. New Orleans, LA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C0BFACE" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42A17971" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t>11/7/</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Management in Clinical Practice: Improving</w:t>
+        <w:t>11/7/96  Lipid Management in Clinical Practice: Improving</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47BCBE44" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Patient Outcomes. New Orleans, LA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EDC04DB" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49B30A58" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> Management in Clinical Practice: Improving</w:t>
+        <w:t>12/6/96  Lipid Management in Clinical Practice: Improving</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74A0A210" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Patient Outcomes. Parke-Davis Territory Managers and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="517646AF" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
@@ -8878,126 +8384,98 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Center. New Orleans, LA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A93B332" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F4E7CAE" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t>5/16/</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and Diabetes. Healthcare U-Cardiology </w:t>
+        <w:t xml:space="preserve">5/16/98  Cholesterol and Diabetes. Healthcare U-Cardiology </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5111C7E5" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">    College.  Tulane University Medical Center. Metairie,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="322E8E3C" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         LA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F1358CE" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6442BBD6" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t>5/18/</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Treatment Options for Lipid Lowering:</w:t>
+        <w:t>5/18/98  New Treatment Options for Lipid Lowering:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2CFB3F" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Cardiovascular Risk Reduction in Patients with Type 2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BAF9F6B" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
@@ -9051,65 +8529,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="70CF62E0" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F111EFD" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t>7/14/</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Effects of ERT in Postmenopausal Diabetic</w:t>
+        <w:t>7/14/99  Metabolic Effects of ERT in Postmenopausal Diabetic</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EDEB43E" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Women. Thirteenth Annual Symposium on the Long-Term</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30B56A51" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
@@ -9288,112 +8752,84 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         New Orleans, LA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DCD88DD" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41084F57" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t>12/1/</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Trends in the Management of Dyslipidemia. </w:t>
+        <w:t xml:space="preserve">12/1/99  Emerging Trends in the Management of Dyslipidemia. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76D89A43" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Lake Charles, LA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EA2FE7D" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E09EEE0" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t>1/31/</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Trends in the Management of Dyslipidemia.</w:t>
+        <w:t>1/31/00  Emerging Trends in the Management of Dyslipidemia.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E1E161D" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         New Orleans, LA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4343316C" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03CBE2BE" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
@@ -9428,65 +8864,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Birmingham. Birmingham, AL.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B71343E" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30EDE692" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t>2/15/</w:t>
-[...13 lines deleted...]
-        <w:t>/Hormone Replacement Therapy in Diabetic</w:t>
+        <w:t>2/15/00  Estrogen/Hormone Replacement Therapy in Diabetic</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31B343C9" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Patients at Risk for Cardiovascular Disease. Should</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="453C3A34" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
@@ -9501,65 +8923,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Gynecology Conference. New Orleans, LA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CCB2236" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37EC204C" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t>3/22/</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Research: Diabetes. The New Science of Hormone</w:t>
+        <w:t>3/22/00  New Research: Diabetes. The New Science of Hormone</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="789FE3AA" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Replacement Therapy. Sponsored by Wyeth-Ayerst. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28EDEBB8" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
@@ -9620,65 +9028,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Gynecology. Biloxi, MS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="575F285D" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="789C531F" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t>5/18/</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Replacement Therapy in Diabetic Women. </w:t>
+        <w:t xml:space="preserve">5/18/00  Estrogen Replacement Therapy in Diabetic Women. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="202DB636" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Epidemiology and Preventive Medicine Grand Rounds,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14B40977" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
@@ -9739,65 +9133,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Beach, FL.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B448E50" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20148328" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t>8/25/</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> You Don’t Know About Cardiovascular Disease Can</w:t>
+        <w:t>8/25/00  What You Don’t Know About Cardiovascular Disease Can</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DF8652E" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Kill You. Equal Employment Opportunity Leadership</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D4E72C5" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
@@ -9864,99 +9244,84 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="5E222D8C" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         in Diabetic Women. Michigan State University</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="603A32DE" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">         Department of Food Science and Human Nutrition. E.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33BE54C7" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Lansing, MI.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27C71FE0" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D1E9617" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t>9/22/</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Replacement Therapy in Postmenopausal Women</w:t>
+        <w:t>9/22/00  Estrogen Replacement Therapy in Postmenopausal Women</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3970AF4C" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         with Diabetes Mellitus. University Endocrine</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3301C044" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
@@ -10109,65 +9474,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Education. New Orleans, LA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08B52D96" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29A27BF5" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t>3/30/</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> of Cardiovascular Risk Factors. Focus on</w:t>
+        <w:t>3/30/01  Management of Cardiovascular Risk Factors. Focus on</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="597A1CC6" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Women’s Health. Tulane Xavier National Center of</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CAECFAA" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
@@ -10457,51 +9808,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7868F901" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Women. Endocrine Grand Rounds, Baylor College of</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E259B90" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">         Medicine. Houston, TX.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33CDDB6C" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B679EAA" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>4/6/02   HRT in Diabetic Menopausal Females. VII-Women’s</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="513ED731" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
@@ -10616,65 +9966,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         New Orleans, LA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2572F948" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46D1F39B" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t>10/5/</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Estrogen/Hormone Dilemma: What to Do Now? </w:t>
+        <w:t xml:space="preserve">10/5/02  The Estrogen/Hormone Dilemma: What to Do Now? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F7B60D7" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Southeast Lipid Research Conference 2002. Pine</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B3F08A6" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
@@ -10853,125 +10189,97 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Rounds, Alexandria VA Medical Center. Pineville, LA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CBDB19F" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44540B89" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t>3/28/</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> of the Diabetes Female Patient. </w:t>
+        <w:t xml:space="preserve">3/28/03  Management of the Diabetes Female Patient. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="674B5A76" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Obstetrics and Gynecology Grand Rounds, Medical</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50DA5CF3" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Science Campus. San Juan, PR.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="642CA852" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20424E06" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t>3/29/</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and Menopause. New Perspectives in Health</w:t>
+        <w:t>3/29/03  Diabetes and Menopause. New Perspectives in Health</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AB7F5CD" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Care of Women: 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
@@ -11025,104 +10333,89 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Society. San Juan, Puerto Rico.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28DC0BC2" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1CBBCC86" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t>4/12/</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Replacement Therapy: Update from the Women’s</w:t>
+        <w:t>4/12/03  Hormone Replacement Therapy: Update from the Women’s</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BA1E940" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Health Initiative. Contemporary Issues in Women’s</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D7E1B69" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Health. Tulane Xavier National Center of Excellence</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29EE58FF" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">         in Women’s Health and the Center for Continuing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37D8FDE9" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Education, Tulane University Health Sciences Center.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A91B43B" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
@@ -11158,65 +10451,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Academy of Internal Medicine. New Orleans, LA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="501B8C24" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BDC2661" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t>5/25/</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and Cardiovascular Health: Gender-specific</w:t>
+        <w:t>5/25/04  Women and Cardiovascular Health: Gender-specific</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57B94741" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         research in diabetes, hormone replacement and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79EF77A7" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
@@ -11362,65 +10641,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         University of Louisville. Louisville, KY.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="646B4EF3" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03C0AA3B" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t>3/16/</w:t>
-[...13 lines deleted...]
-        <w:t>, Diabetes and Cardiovascular Disease: Known</w:t>
+        <w:t>3/16/06  Women, Diabetes and Cardiovascular Disease: Known</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114F46C5" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Facts, Unknown Mysteries and Priorities for Research</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="295AA2EC" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
@@ -11494,65 +10759,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         East Tennessee State University. Johnson City, TN.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="600E1FB0" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18E27B48" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t>4/19/</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Health Education Initiative: The Role of the</w:t>
+        <w:t>4/19/07  Bone Health Education Initiative: The Role of the</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43A0328D" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         RANK/RANK-Ligand/OPG Pathway in Bone Loss and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73C02A4E" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
@@ -11567,65 +10818,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Hospital. Augusta, GA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="313F6AC9" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68F0631B" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t>4/20/</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Health Education Initiative: The Role of the</w:t>
+        <w:t>4/20/07  Bone Health Education Initiative: The Role of the</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6916E496" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         RANK/RANK-Ligand/OPG Pathway in Bone Loss and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E4C5045" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
@@ -11640,173 +10877,130 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         St. Elizabeth Hospital. Beaumont, TX.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="426C7056" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="551E6955" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t>5/31/</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> of Primary Prevention in Women. National</w:t>
+        <w:t>5/31/08  Importance of Primary Prevention in Women. National</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ABBD6C5" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Lipid Association 2008 Scientific Sessions. Seattle,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="632B04D4" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         WA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04651AE0" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35C4BF65" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t>12/5/</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Replacement Therapy. Tulane University</w:t>
+        <w:t>12/5/08  Hormone Replacement Therapy. Tulane University</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57EF4C1F" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">         Women’s Health Research Day. New Orleans, LA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12483794" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7788D4F8" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t>7/25/</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Controversies in Women’s Health: Current</w:t>
+        <w:t>7/25/09  Ongoing Controversies in Women’s Health: Current</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="575F34BD" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Science Supporting Risks and Benefits of Oral</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A77203B" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
@@ -11834,125 +11028,97 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Oklahoma City, OK.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D7E58AF" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="431CF2B0" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t>2/15/</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> of a Woman.  Botanicals and Your Health:</w:t>
+        <w:t>2/15/12  Heart of a Woman.  Botanicals and Your Health:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48971DDB" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Getting to the ‘Heart’ of the Matter! Pennington</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6861452E" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Biomedical Research Center, Baton Rouge, LA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76A7E1C1" w14:textId="77777777" w:rsidR="00386415" w:rsidRDefault="00386415" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="218CA678" w14:textId="77777777" w:rsidR="00DF5CC5" w:rsidRDefault="00386415" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t>4/20/</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> of Lipid Disorders.  Cardiology Grand</w:t>
+        <w:t>4/20/12  Management of Lipid Disorders.  Cardiology Grand</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BDB1F17" w14:textId="77777777" w:rsidR="00DF5CC5" w:rsidRDefault="00DF5CC5" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r w:rsidR="00386415">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rounds, Louisiana State University Health Sciences</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10447280" w14:textId="77777777" w:rsidR="00386415" w:rsidRDefault="00DF5CC5" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
@@ -11966,65 +11132,51 @@
       </w:r>
       <w:r w:rsidR="00386415">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve"> Center, New Orleans, LA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CE9545F" w14:textId="77777777" w:rsidR="00386415" w:rsidRDefault="00386415" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E567903" w14:textId="77777777" w:rsidR="00DF5CC5" w:rsidRDefault="00386415" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t>5/25/</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and Management of Lipid</w:t>
+        <w:t>5/25/12  Diagnosis and Management of Lipid</w:t>
       </w:r>
       <w:r w:rsidR="00F7214D">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00F7214D">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">sorders: </w:t>
       </w:r>
@@ -12081,112 +11233,84 @@
       </w:r>
       <w:r w:rsidR="00386415">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve"> Orleans, LA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FCC28F9" w14:textId="77777777" w:rsidR="00386415" w:rsidRDefault="00386415" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="264CA51C" w14:textId="77777777" w:rsidR="00DF5CC5" w:rsidRDefault="00DF5CC5" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t>7/24/</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and Avoiding Complications.  Senior Health</w:t>
+        <w:t>7/24/12  Diabetes and Avoiding Complications.  Senior Health</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6566F60A" w14:textId="77777777" w:rsidR="00386415" w:rsidRDefault="00DF5CC5" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Series, New Orleans, LA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39F9D9CA" w14:textId="77777777" w:rsidR="00F7214D" w:rsidRDefault="00F7214D" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4124F366" w14:textId="77777777" w:rsidR="00F7214D" w:rsidRDefault="00F7214D" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t>2/23/</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and Metabolism Update.  National Lipid</w:t>
+        <w:t>2/23/13  Diabetes and Metabolism Update.  National Lipid</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="419A61CD" w14:textId="77777777" w:rsidR="00F7214D" w:rsidRDefault="00F7214D" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Association, New Orleans, LA</w:t>
       </w:r>
       <w:r w:rsidR="00810591">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AA6D5D4" w14:textId="77777777" w:rsidR="00810591" w:rsidRDefault="00810591" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
@@ -12226,65 +11350,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         New Orleans, LA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B4509CE" w14:textId="77777777" w:rsidR="00784B5A" w:rsidRDefault="00784B5A" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1295F01E" w14:textId="77777777" w:rsidR="00784B5A" w:rsidRDefault="00784B5A" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t>2/12/</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Nodules and Thyroid Cancer.  Hematology and</w:t>
+        <w:t>2/12/14  Thyroid Nodules and Thyroid Cancer.  Hematology and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D295EEE" w14:textId="77777777" w:rsidR="00784B5A" w:rsidRDefault="00784B5A" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Oncology Conference, Louisiana State University</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="572B947F" w14:textId="1D95E4E0" w:rsidR="00784B5A" w:rsidRDefault="00784B5A" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
@@ -12292,65 +11402,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1A7A1C73" w14:textId="59A22EA9" w:rsidR="007E096F" w:rsidRDefault="007E096F" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0668F5A3" w14:textId="77777777" w:rsidR="00920F5E" w:rsidRDefault="007E096F" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>9/</w:t>
       </w:r>
       <w:r w:rsidR="00920F5E">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t>26/</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Glucose Cotransporter 2 Inhibitors for Heart</w:t>
+        <w:t>26/21  Sodium Glucose Cotransporter 2 Inhibitors for Heart</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CB55D42" w14:textId="5AA764C9" w:rsidR="00920F5E" w:rsidRDefault="00920F5E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Failure and Renal Protection. National Lipid</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DA1D297" w14:textId="77777777" w:rsidR="00920F5E" w:rsidRDefault="00920F5E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
@@ -12457,51 +11553,50 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22F11C85" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">    American Journal of Clinical Nutrition</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16DFCCE5" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">    American Journal of Managed Care</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22C437F9" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">    American Journal of Medicine</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CA40992" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
@@ -12724,268 +11819,190 @@
       </w:r>
       <w:r w:rsidR="00FC03F4">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FC91925" w14:textId="77777777" w:rsidR="00FC03F4" w:rsidRDefault="00FC03F4" w:rsidP="00FC03F4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10D68F0A" w14:textId="77777777" w:rsidR="00FC03F4" w:rsidRDefault="00FC03F4" w:rsidP="00FC03F4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t xml:space="preserve">    1993-</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Advisory Committee, Tulane University</w:t>
+        <w:t xml:space="preserve">    1993-98  Diabetes Advisory Committee, Tulane University</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="123A2A02" w14:textId="77777777" w:rsidR="00FC03F4" w:rsidRDefault="00FC03F4" w:rsidP="00FC03F4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">             Hospital and Clinics</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C6A4B1E" w14:textId="77777777" w:rsidR="00FC03F4" w:rsidRDefault="00FC03F4" w:rsidP="00FC03F4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t xml:space="preserve">    1994-</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> subcommittee, Tulane University </w:t>
+        <w:t xml:space="preserve">    1994-98  Nutrition subcommittee, Tulane University </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74D0A72B" w14:textId="77777777" w:rsidR="00FC03F4" w:rsidRDefault="00FC03F4" w:rsidP="00FC03F4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">             Hospital and Clinics</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03AA24B2" w14:textId="77777777" w:rsidR="00FC03F4" w:rsidRDefault="00FC03F4" w:rsidP="00FC03F4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t xml:space="preserve">    1995-</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Health Task Force, Department of Internal </w:t>
+        <w:t xml:space="preserve">    1995-96  Women's Health Task Force, Department of Internal </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="314E6EBF" w14:textId="77777777" w:rsidR="00FC03F4" w:rsidRDefault="00FC03F4" w:rsidP="00FC03F4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">             Medicine, Tulane University Medical Center</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28FB6410" w14:textId="77777777" w:rsidR="00FC03F4" w:rsidRDefault="00FC03F4" w:rsidP="00FC03F4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t xml:space="preserve">    1995-</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Research Task Force, Office of </w:t>
+        <w:t xml:space="preserve">    1995-96  Phytoestrogen Research Task Force, Office of </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F3A8903" w14:textId="77777777" w:rsidR="00FC03F4" w:rsidRDefault="00FC03F4" w:rsidP="00FC03F4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">             Research, Tulane University</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13A711B5" w14:textId="77777777" w:rsidR="00FC03F4" w:rsidRDefault="00FC03F4" w:rsidP="00FC03F4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t xml:space="preserve">    1996-</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Study Group Advisory Committee, </w:t>
+        <w:t xml:space="preserve">    1996-98  Diabetes Study Group Advisory Committee, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B5F0986" w14:textId="77777777" w:rsidR="00FC03F4" w:rsidRDefault="00FC03F4" w:rsidP="00FC03F4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">             Louisiana Health Care Review</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57FD1911" w14:textId="77777777" w:rsidR="00FC03F4" w:rsidRDefault="00FC03F4" w:rsidP="00FC03F4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t xml:space="preserve">    1997-</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">01  </w:t>
+        <w:t xml:space="preserve">    1997-01  </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>Councillor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>, Society for Experimental Biology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23B794A4" w14:textId="77777777" w:rsidR="00FC03F4" w:rsidRDefault="00FC03F4" w:rsidP="00FC03F4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">             and Medicine.  Chair, Travel Grant Committee</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54CE2DE5" w14:textId="77777777" w:rsidR="00FC03F4" w:rsidRDefault="00FC03F4" w:rsidP="00FC03F4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
@@ -13017,166 +12034,136 @@
     <w:p w14:paraId="5D1CE806" w14:textId="77777777" w:rsidR="00FC03F4" w:rsidRDefault="00FC03F4" w:rsidP="00FC03F4">
       <w:pPr>
         <w:ind w:left="570"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Center Advisory Committee</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38FE1129" w14:textId="77777777" w:rsidR="00FC03F4" w:rsidRDefault="00FC03F4" w:rsidP="00FC03F4">
       <w:pPr>
         <w:ind w:left="570"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t>2001-</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">05  </w:t>
+        <w:t xml:space="preserve">2001-05  </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>Councillor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>, Southern Society for Clinical</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05E529B7" w14:textId="77777777" w:rsidR="00FC03F4" w:rsidRDefault="00FC03F4" w:rsidP="00FC03F4">
       <w:pPr>
         <w:ind w:left="570"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Investigation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="437E0076" w14:textId="77777777" w:rsidR="00FC03F4" w:rsidRDefault="00FC03F4" w:rsidP="00FC03F4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>Editorial Advisory Panel, Women’s Health</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53E4846F" w14:textId="77777777" w:rsidR="00FC03F4" w:rsidRDefault="00FC03F4" w:rsidP="00FC03F4">
       <w:pPr>
         <w:ind w:left="570"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t>2007-</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Lipid Association Board of Directors</w:t>
+        <w:t>2007-08  Southwest Lipid Association Board of Directors</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00B980CD" w14:textId="77777777" w:rsidR="00FC03F4" w:rsidRDefault="00FC03F4" w:rsidP="00FC03F4">
       <w:pPr>
         <w:ind w:left="570"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>2011-</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00104206">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Clinical</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> and Translational Research Center Review</w:t>
+        <w:t xml:space="preserve">  Clinical and Translational Research Center Review</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="678EF038" w14:textId="77777777" w:rsidR="00FC03F4" w:rsidRDefault="00FC03F4" w:rsidP="00FC03F4">
       <w:pPr>
         <w:ind w:left="570"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Committee, Louisiana State University Health</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71A27393" w14:textId="77777777" w:rsidR="00FC03F4" w:rsidRDefault="00FC03F4" w:rsidP="00FC03F4">
       <w:pPr>
         <w:ind w:left="570"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13207,779 +12194,614 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>CLINICAL SERVICE:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49C425F0" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04F03A9D" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t xml:space="preserve">    1990-</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Physician, Internal Medicine Ward</w:t>
+        <w:t xml:space="preserve">    1990-93  Attending Physician, Internal Medicine Ward</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F054505" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">             Service and Endocrine Consult Service. Medical      </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58359C31" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">             College of Pennsylvania, Philadelphia,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BB5F9AA" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">             Pennsylvania.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F37BDE2" w14:textId="77777777" w:rsidR="00236FFD" w:rsidRDefault="00236FFD" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t xml:space="preserve">    1990-</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Physician, Lipid Disorders Clinic,</w:t>
+        <w:t xml:space="preserve">    1990-93  Attending Physician, Lipid Disorders Clinic,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="087C59C0" w14:textId="77777777" w:rsidR="00236FFD" w:rsidRDefault="00236FFD" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">             Medical College of Pennsylvania, Philadelphia,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="258BDBA4" w14:textId="77777777" w:rsidR="00236FFD" w:rsidRDefault="00236FFD" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">             Pennsylvania.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0175E199" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t xml:space="preserve">    1993-</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Medicine Ward Attending, Veterans</w:t>
+        <w:t xml:space="preserve">    1993-95  Internal Medicine Ward Attending, Veterans</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="225C54D8" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">             Administration Medical Center, New Orleans,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B2FA707" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">             Louisiana.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E27A499" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t xml:space="preserve">    1993-</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Physician, Diabetes High Risk Clinic, </w:t>
+        <w:t xml:space="preserve">    1993-96  Attending Physician, Diabetes High Risk Clinic, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51E27D10" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">             Veterans Administration Medical Center, New </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78E4B5D6" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">             Orleans, Louisiana.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7920C993" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="00236FFD" w:rsidP="00236FFD">
       <w:pPr>
         <w:ind w:left="570"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t>1993-</w:t>
-[...6 lines deleted...]
-        <w:t>05</w:t>
+        <w:t>1993-05</w:t>
       </w:r>
       <w:r w:rsidR="0099232E">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Attending</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">  Attending Physician, Internal Medicine Ward</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79E20FE6" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
+      <w:pPr>
+        <w:ind w:left="570"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         Service, Medical Center of Louisiana, New</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7088E25D" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
+      <w:pPr>
+        <w:ind w:left="570"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         Orleans, Louisiana.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E60F4B5" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="00236FFD" w:rsidP="0099232E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    1993-05</w:t>
+      </w:r>
       <w:r w:rsidR="0099232E">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Physician, Internal Medicine Ward</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="79E20FE6" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
+        <w:t xml:space="preserve">  Attending Physician, Endocrine Consult Service,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7898A562" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             Tulane University Medical Center and Medical</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="130D9472" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             Center of Louisiana, New Orleans, Louisiana.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B048600" w14:textId="77777777" w:rsidR="00236FFD" w:rsidRDefault="00236FFD" w:rsidP="0099232E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    1993-06  Attending Physician, Endocrine Clinic, Tulane</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47956466" w14:textId="77777777" w:rsidR="00236FFD" w:rsidRDefault="00236FFD" w:rsidP="0099232E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             University Hospital and Clinics, New Orleans,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="493971F3" w14:textId="77777777" w:rsidR="00236FFD" w:rsidRDefault="00236FFD" w:rsidP="0099232E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             Louisiana.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BD54966" w14:textId="77777777" w:rsidR="00236FFD" w:rsidRDefault="00236FFD" w:rsidP="0099232E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    1993-05  Attending Physician, Endocrine Clinic, Medical</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="006DAAE5" w14:textId="77777777" w:rsidR="00236FFD" w:rsidRDefault="00236FFD" w:rsidP="0099232E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             Center of Louisiana, New Orleans, Louisiana.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A41C8B2" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    1994-98  Attending Physician, Nutrition Consult Service,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18BCFC4E" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             Tulane University Medical Center, New Orleans,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2527FEB0" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             Louisiana.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A626691" w14:textId="77777777" w:rsidR="00236FFD" w:rsidRDefault="0099232E" w:rsidP="0099232E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    2008-</w:t>
+      </w:r>
+      <w:r w:rsidR="00784B5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00784B5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t>Staff</w:t>
+      </w:r>
+      <w:r w:rsidR="00236FFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t>Physician, Common Ground Health Clinic,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C05827B" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="00236FFD" w:rsidP="0099232E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidR="0099232E">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> New</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0099232E">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t>Orleans, Louisiana</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A6B9AE9" w14:textId="77777777" w:rsidR="00236FFD" w:rsidRDefault="00236FFD" w:rsidP="0099232E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    2011-</w:t>
+      </w:r>
+      <w:r w:rsidR="00104206">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Attending Physician, Endocrine Clinics, LSU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D22C65F" w14:textId="77777777" w:rsidR="00236FFD" w:rsidRDefault="00236FFD" w:rsidP="0099232E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             Health St. Charles and Kenner offices, New</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A20E961" w14:textId="77777777" w:rsidR="00236FFD" w:rsidRDefault="00236FFD" w:rsidP="0099232E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             Orleans and Kenner, Louisiana.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BA5F0ED" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="00104206" w:rsidP="0099232E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    2011-15</w:t>
+      </w:r>
+      <w:r w:rsidR="0099232E">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Attending Physician, Endocrine and Diabetes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="181880E7" w14:textId="77777777" w:rsidR="00236FFD" w:rsidRDefault="0099232E" w:rsidP="0099232E">
       <w:pPr>
         <w:ind w:left="570"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t xml:space="preserve">         Service, Medical Center of Louisiana, New</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7088E25D" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="0099232E" w:rsidP="0099232E">
+        <w:t xml:space="preserve">         Internal Medicine Clinics</w:t>
+      </w:r>
+      <w:r w:rsidR="00236FFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t>, Medical Center of</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F15D85C" w14:textId="77777777" w:rsidR="00236FFD" w:rsidRDefault="00236FFD" w:rsidP="0099232E">
       <w:pPr>
         <w:ind w:left="570"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t xml:space="preserve">         Orleans, Louisiana.</w:t>
-[...19 lines deleted...]
-        <w:t>05</w:t>
+        <w:t xml:space="preserve">         Louisiana at New Orleans, New Orleans, Louisiana.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="041A3557" w14:textId="77777777" w:rsidR="00531D5D" w:rsidRDefault="00104206" w:rsidP="0099232E">
+      <w:pPr>
+        <w:ind w:left="570"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t>2011-15</w:t>
+      </w:r>
+      <w:r w:rsidR="00236FFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="0099232E">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Attending</w:t>
-[...426 lines deleted...]
-        <w:t xml:space="preserve"> Consult</w:t>
+        <w:t>Endocrine Consult</w:t>
       </w:r>
       <w:r w:rsidR="00531D5D">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0099232E">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">Service, </w:t>
       </w:r>
       <w:r w:rsidR="00531D5D">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>Interim LSU Hospital,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C7CFE14" w14:textId="77777777" w:rsidR="0099232E" w:rsidRDefault="00531D5D" w:rsidP="003254CC">
       <w:pPr>
         <w:ind w:left="570"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
@@ -14001,314 +12823,249 @@
       <w:r w:rsidR="003254CC">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>Louisian</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0099232E">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="622C3D4D" w14:textId="77777777" w:rsidR="003254CC" w:rsidRDefault="00104206" w:rsidP="003254CC">
       <w:pPr>
         <w:ind w:left="570"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t>2012-</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>2012-15</w:t>
+      </w:r>
+      <w:r w:rsidR="003254CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Endocrine Attending Physician, Infectious Disease</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56388C83" w14:textId="77777777" w:rsidR="003254CC" w:rsidRDefault="003254CC" w:rsidP="003254CC">
+      <w:pPr>
+        <w:ind w:left="570"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         Clinic/HIV Outpatient Clinic, Interim Louisiana</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="527359C0" w14:textId="77777777" w:rsidR="003254CC" w:rsidRDefault="003254CC" w:rsidP="003254CC">
+      <w:pPr>
+        <w:ind w:left="570"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         Hospital, New Orleans, LA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E4704A0" w14:textId="77777777" w:rsidR="003254CC" w:rsidRDefault="00104206" w:rsidP="003254CC">
+      <w:pPr>
+        <w:ind w:left="570"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t>2013-15</w:t>
+      </w:r>
+      <w:r w:rsidR="003254CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Endocrine Attending Physician, Prisoner</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75893AD9" w14:textId="77777777" w:rsidR="003254CC" w:rsidRDefault="003254CC" w:rsidP="003254CC">
+      <w:pPr>
+        <w:ind w:left="570"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         Telemedicine Clinic, Louisiana State University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CA39709" w14:textId="77777777" w:rsidR="003254CC" w:rsidRDefault="003254CC" w:rsidP="003254CC">
+      <w:pPr>
+        <w:ind w:left="570"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         Health Sciences Center, New Orleans, LA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AE60605" w14:textId="77777777" w:rsidR="00784B5A" w:rsidRDefault="00104206" w:rsidP="0099232E">
+      <w:pPr>
+        <w:ind w:left="570"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t>2014-15</w:t>
+      </w:r>
+      <w:r w:rsidR="00784B5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Attending Physician, LSU Endocrine Consult</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0581A7D1" w14:textId="77777777" w:rsidR="00784B5A" w:rsidRDefault="00784B5A" w:rsidP="0099232E">
+      <w:pPr>
+        <w:ind w:left="570"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         Service, Ochsner Baptist Medical Center, New</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A0FA0AA" w14:textId="77777777" w:rsidR="00784B5A" w:rsidRDefault="00784B5A" w:rsidP="0099232E">
+      <w:pPr>
+        <w:ind w:left="570"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         Orleans, Louisiana.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24938C40" w14:textId="77777777" w:rsidR="003254CC" w:rsidRDefault="003254CC" w:rsidP="0099232E">
+      <w:pPr>
+        <w:ind w:left="570"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t>2014-</w:t>
+      </w:r>
+      <w:r w:rsidR="00010C2E">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
-      <w:r w:rsidR="003254CC">
-[...13 lines deleted...]
-    <w:p w14:paraId="56388C83" w14:textId="77777777" w:rsidR="003254CC" w:rsidRDefault="003254CC" w:rsidP="003254CC">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Endocrine Attending Physician, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t>JenCare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Medical</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B783BB5" w14:textId="77777777" w:rsidR="003254CC" w:rsidRDefault="003254CC" w:rsidP="0099232E">
       <w:pPr>
         <w:ind w:left="570"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t xml:space="preserve">         Clinic/HIV Outpatient Clinic, Interim Louisiana</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="527359C0" w14:textId="77777777" w:rsidR="003254CC" w:rsidRDefault="003254CC" w:rsidP="003254CC">
+        <w:t xml:space="preserve">         Centers, New Orleans, LA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E975B08" w14:textId="77777777" w:rsidR="00010C2E" w:rsidRDefault="00010C2E" w:rsidP="0099232E">
       <w:pPr>
         <w:ind w:left="570"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t xml:space="preserve">         Hospital, New Orleans, LA.</w:t>
-[...214 lines deleted...]
-        <w:t xml:space="preserve"> Staff Physician, Bethesda Medical</w:t>
+        <w:t>2017-18  Endocrine Staff Physician, Bethesda Medical</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F8C184C" w14:textId="77777777" w:rsidR="00010C2E" w:rsidRDefault="00010C2E" w:rsidP="0099232E">
       <w:pPr>
         <w:ind w:left="570"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">         Center, Gretna, LA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8D0601" w14:textId="77777777" w:rsidR="00010C2E" w:rsidRDefault="00010C2E" w:rsidP="0099232E">
       <w:pPr>
         <w:ind w:left="570"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14769,51 +13526,50 @@
         <w:t>, R., Cooper, M., Griffing, G.T., eds. Internal Medicine. 2006 eMedicine.com, Inc., 2006.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AB79275" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F7A7987" w14:textId="77777777" w:rsidR="007F7A37" w:rsidRDefault="007F7A37">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="189526E2" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="007F7A37">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">REFEREED </w:t>
       </w:r>
       <w:r w:rsidR="006459FC">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>PUBLICATIONS:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D0162E0" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="293AFCC0" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
@@ -14910,92 +13666,64 @@
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C3D6929" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00531D5D">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:b/>
         </w:rPr>
         <w:t>Friday, K.E</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t xml:space="preserve">., Childs, M.T., </w:t>
-[...13 lines deleted...]
-        <w:t>, C., Fujimoto,</w:t>
+        <w:t>., Childs, M.T., Tsunehara, C., Fujimoto,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AF83F9C" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t xml:space="preserve">     W.Y., Bierman, E.L., and </w:t>
-[...13 lines deleted...]
-        <w:t>, J.W.: Omega-3 fatty</w:t>
+        <w:t xml:space="preserve">     W.Y., Bierman, E.L., and Ensinck, J.W.: Omega-3 fatty</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60AD04DC" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">     acid supplementation raises plasma glucose while lowering </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68A046CF" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
@@ -15349,65 +14077,51 @@
       </w:r>
       <w:r w:rsidRPr="00531D5D">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:b/>
         </w:rPr>
         <w:t>Friday, K.E.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve"> Childs, M.T., Fujimoto, W.Y.,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70B36FA6" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t xml:space="preserve">     Bierman, E.L., </w:t>
-[...13 lines deleted...]
-        <w:t>, J.W.: Effect of Glyburide and</w:t>
+        <w:t xml:space="preserve">     Bierman, E.L., Ensinck, J.W.: Effect of Glyburide and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2ECF2353" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">     omega-3 fatty acid dietary supplements on glucose and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B8AEFE8" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
@@ -15632,51 +14346,50 @@
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>Rothblat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>, G.: A</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75DAA7CC" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">     cell culture system for screening human serum for ability</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60643152" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">     to promote cellular cholesterol efflux: relations between</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EC50C7F" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
@@ -16203,65 +14916,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5393632A" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="00705B82">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>17</w:t>
       </w:r>
       <w:r w:rsidR="006459FC">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="006459FC">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Deichmann R.E., Castello E., </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> R., </w:t>
+        <w:t xml:space="preserve">Deichmann R.E., Castello E., Horswell R., </w:t>
       </w:r>
       <w:r w:rsidR="006459FC" w:rsidRPr="00531D5D">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:b/>
         </w:rPr>
         <w:t>Friday, K.E.:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58502A68" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Improvements in diabetic care as measured by HgbA1c after </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1677C40E" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
@@ -16325,51 +15024,50 @@
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="006459FC">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>Q.Y,,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="006459FC">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nadell, D., Zhang, X.Y., Kukreja, A., Huang,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A723F6D" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">     Y.J., Wise, J., Svec, F., Richards, R., </w:t>
       </w:r>
       <w:r w:rsidRPr="00531D5D">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:b/>
         </w:rPr>
         <w:t>Friday, K.E.,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BF833EE" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">     Vargas, A., Gomez, R., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
@@ -17053,908 +15751,823 @@
       </w:pPr>
       <w:r w:rsidRPr="007F7A37">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:b/>
         </w:rPr>
         <w:t>Friday, K.E.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve"> Childs, M.T., Fujimoto, W.Y., Bierman,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79C9743F" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t xml:space="preserve">     E.L., and </w:t>
+        <w:t xml:space="preserve">     E.L., and Ensinck, J.: The effect of omega-3 fatty acid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="407D8953" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     supplementation on glucose homeostasis and plasma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B0A197C" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     lipoproteins in type II diabetic subjects. Clin. Res.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D8065D7" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     35:l93A, l987.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01CFC100" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A2BD2F3" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.   Duell, P.B., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F7A37">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Friday, K.E.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Bierman, E.L.: Aggravation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E4885BB" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     of type III hyperlipoproteinemia by uncontrolled diabetes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F3F0C0E" w14:textId="77777777" w:rsidR="00705B82" w:rsidRDefault="006459FC" w:rsidP="00705B82">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     mellitus. Clin. Res. 35:l49A, l987.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10BE6CF9" w14:textId="77777777" w:rsidR="00705B82" w:rsidRDefault="00705B82" w:rsidP="00705B82">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="746757E8" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="00705B82" w:rsidP="00705B82">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.   </w:t>
+      </w:r>
+      <w:r w:rsidR="006459FC" w:rsidRPr="007F7A37">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Friday, K.E.,</w:t>
+      </w:r>
+      <w:r w:rsidR="006459FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Childs, M.T., Fujimoto, W.Y., Bierman,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BA45C1D" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     E.L., and Ensinck, J.: The effect of omega-3 fatty acid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B6E8FB1" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     supplementation on glucose homeostasis and plasma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B8B33E5" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     lipoproteins in type II diabetic subjects. Clin. Res.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3652B3AE" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     35(3):770A, l987.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DC3EBBC" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="003756C1" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F7A37">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Friday, K.E.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lipkin, E.: Improvement in calcium balance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6607DA37" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     with thiazide diuretics in primates receiving total</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="564B6159" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     parenteral nutrition. Clin. Res. 35(3): 770A, l987.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24E274BE" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EA55599" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F7A37">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Friday, K.E.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Childs, M., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t>Ensinck</w:t>
+        <w:t>Tsunehara</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t>, J.: The effect of omega-3 fatty acid</w:t>
-[...58 lines deleted...]
-        <w:t xml:space="preserve">3.   Duell, P.B., </w:t>
+        <w:t>, C., Fujimoto, W.Y.,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47D18761" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     Bierman, E.L., Ensinck, J.W.: Omega-3 fatty acid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C4361F0" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     supplementation has discordant effects on plasma glucose</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50111BE3" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     and lipoproteins in type II diabetes. Diabetes. 36 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B67BC4A" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     (suppl l):l2A, l987.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15AF4125" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F62EF3F" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7.   </w:t>
       </w:r>
       <w:r w:rsidRPr="007F7A37">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:b/>
         </w:rPr>
         <w:t>Friday, K.E.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and Bierman, E.L.: Aggravation</w:t>
-[...48 lines deleted...]
-      <w:r w:rsidR="006459FC" w:rsidRPr="007F7A37">
+        <w:t xml:space="preserve"> Lipkin, E.W.: Thiazide diuretics improve</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="118136AE" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     calcium balance in primates receiving parenteral</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="251B6F2E" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     nutrition. J. Parenteral and Enteral. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t>Nutr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t>. l2 (l</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2884F381" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     suppl.):68, l988.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F7E73C2" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="012B8F6E" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F7A37">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:b/>
         </w:rPr>
         <w:t>Friday, K.E.,</w:t>
       </w:r>
-      <w:r w:rsidR="006459FC">
-[...16 lines deleted...]
-        <w:t xml:space="preserve">     E.L., and </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Failor, R.A., Childs, M.T., Bierman, E.L.:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F2A1A0B" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     Omega-3 fatty acid enriched diets lower plasma LDL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D3602D9" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     cholesterol and apolipoprotein B in subjects with</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C17FE98" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     familial hypercholesterolemia but not familial combined</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F8EFD29" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     hyperlipidemia. Clin. Res. 36(3):759A, l988.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B92F61E" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FF8D037" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9.   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F7A37">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Friday, K.E.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Howard, G.A.: Effects of ethanol on human</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7758965C" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     bone cells in vitro. Clin. Res. 37(l):l29A, l989.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C8D3319" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FEDFA4E" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l0.  Zambon, S., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F7A37">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Friday, K.E.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Childs, M., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t>Ensinck</w:t>
+        <w:t>Tsunehara</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t>, J.: The effect of omega-3 fatty acid</w:t>
-[...58 lines deleted...]
-        <w:t xml:space="preserve">5.   </w:t>
+        <w:t>, C.,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17A87355" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     Fujimoto, W.Y., Bierman, E.L., Ensinck, J.W.: Omega-3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="345D340F" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     fatty acid supplementation in type II diabetic subjects</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76A2F56B" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     treated with Glyburide. Clin. Res. 37(l):l36A, l989.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64ADFF22" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02219F89" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ll.  Zambon, S., </w:t>
       </w:r>
       <w:r w:rsidRPr="007F7A37">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:b/>
         </w:rPr>
         <w:t>Friday, K.E.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Lipkin, E.: Improvement in calcium balance</w:t>
-[...45 lines deleted...]
-        <w:t xml:space="preserve">6.   </w:t>
+        <w:t xml:space="preserve"> Childs, M., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t>Tsunehara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t>, C.,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EF1F8A0" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     Fujimoto, W.Y., Bierman, E.L., Ensinck, J.W.: Omega-3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03DBF244" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     fatty acids in Glyburide treated type II diabetic</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27E9C08B" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     subjects. Diabetes. 38 (suppl. 2):46A, l989.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D8C63EB" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DE21CE5" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12.  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t>Roos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, B.A., Burns, D.M., Forstrom, J.M., </w:t>
       </w:r>
       <w:r w:rsidRPr="007F7A37">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:b/>
         </w:rPr>
         <w:t>Friday, K.E.,</w:t>
       </w:r>
-      <w:r>
-[...556 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="067B2D99" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">     Howard, G.A: Procalcitonin's amino-terminal cleavage</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E910719" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">     peptide (N-procalcitonin) is a bone cell mitogen. J. Bone</w:t>
@@ -17968,51 +16581,50 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">     Min. Res. 4 (suppl. 1):S328, 1989.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E52EEA0" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E99592C" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">13.  Soler, J., Wolf, N., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>Peberdy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">, M., de la LLera-Moya, M., </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BFEE026" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -18755,51 +17367,50 @@
       </w:r>
       <w:r w:rsidR="006459FC" w:rsidRPr="007F7A37">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:b/>
         </w:rPr>
         <w:t>Friday, K.E.:</w:t>
       </w:r>
       <w:r w:rsidR="006459FC">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve"> Estrogen replacement improves glycemic</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07CEBD26" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">     control and </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>high density</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve"> lipoprotein cholesterol</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="213B122E" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -19181,58 +17792,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>Chalew</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">, S.: Efficient expression of HLA class II molecules on the surface of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>drosophilia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:t xml:space="preserve"> cells: a potential tool as artificial antigen presenting cells to study the functional effects of individual HLA molecules </w:t>
-[...6 lines deleted...]
-        <w:t>susceptible to immune mediated (type 1) diabetes. Diabetes. 50 (supplement 1); A258, 2001.</w:t>
+        <w:t xml:space="preserve"> cells: a potential tool as artificial antigen presenting cells to study the functional effects of individual HLA molecules susceptible to immune mediated (type 1) diabetes. Diabetes. 50 (supplement 1); A258, 2001.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19FDB0D4" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34757B86" w14:textId="77777777" w:rsidR="006459FC" w:rsidRDefault="006459FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F7A37">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:b/>
         </w:rPr>
         <w:t>Friday, K.E.,</w:t>
@@ -20055,51 +18659,50 @@
       </w:r>
       <w:r w:rsidR="00447F4C">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:b/>
         </w:rPr>
         <w:t>Friday, K.E.</w:t>
       </w:r>
       <w:r w:rsidR="00447F4C">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>: Mysterious origins of</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72BCB12D" w14:textId="77777777" w:rsidR="003254CC" w:rsidRDefault="00447F4C" w:rsidP="00566B22">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">     androgen excess.  J. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>Investig</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>. Med. 62(2):412A, 2014.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BE5EF27" w14:textId="77777777" w:rsidR="00447F4C" w:rsidRDefault="00447F4C" w:rsidP="00566B22">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F1482E9" w14:textId="77777777" w:rsidR="00F57541" w:rsidRDefault="00447F4C" w:rsidP="00566B22">
@@ -20640,58 +19243,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FD4218" w:rsidRPr="00FD4218" w:rsidSect="00021EF6">
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1800" w:header="720" w:footer="864" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3779B2EA" w14:textId="77777777" w:rsidR="00597DF9" w:rsidRDefault="00597DF9">
+    <w:p w14:paraId="06D93DC2" w14:textId="77777777" w:rsidR="00EB32F2" w:rsidRDefault="00EB32F2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A655BBE" w14:textId="77777777" w:rsidR="00597DF9" w:rsidRDefault="00597DF9">
+    <w:p w14:paraId="73B9E6DA" w14:textId="77777777" w:rsidR="00EB32F2" w:rsidRDefault="00EB32F2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
@@ -20801,58 +19404,58 @@
     <w:r w:rsidR="00B70EBA">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>13</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="57C93C72" w14:textId="77777777" w:rsidR="009B68E8" w:rsidRDefault="009B68E8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F342D2C" w14:textId="77777777" w:rsidR="00597DF9" w:rsidRDefault="00597DF9">
+    <w:p w14:paraId="2AE1426D" w14:textId="77777777" w:rsidR="00EB32F2" w:rsidRDefault="00EB32F2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5179D59D" w14:textId="77777777" w:rsidR="00597DF9" w:rsidRDefault="00597DF9">
+    <w:p w14:paraId="7CE74648" w14:textId="77777777" w:rsidR="00EB32F2" w:rsidRDefault="00EB32F2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00AC6FF3"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="F840494A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
@@ -23593,50 +22196,51 @@
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="859782433">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1609002829">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="306395313">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="10188642">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="40521680">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1732732839">
     <w:abstractNumId w:val="34"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="web"/>
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:usePrinterMetrics/>
     <w:doNotSuppressParagraphBorders/>
     <w:footnoteLayoutLikeWW8/>
     <w:shapeLayoutLikeWW8/>
@@ -23657,50 +22261,51 @@
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:underlineTabInNumList/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
     <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D02B4B"/>
     <w:rsid w:val="00004221"/>
     <w:rsid w:val="00010C2E"/>
     <w:rsid w:val="00017C9A"/>
     <w:rsid w:val="00021EF6"/>
     <w:rsid w:val="000442B9"/>
+    <w:rsid w:val="0006127D"/>
     <w:rsid w:val="00064C88"/>
     <w:rsid w:val="00067274"/>
     <w:rsid w:val="000A077A"/>
     <w:rsid w:val="000B143E"/>
     <w:rsid w:val="000C14B0"/>
     <w:rsid w:val="000C3769"/>
     <w:rsid w:val="000C7F1E"/>
     <w:rsid w:val="000E213E"/>
     <w:rsid w:val="000E6F44"/>
     <w:rsid w:val="000F3136"/>
     <w:rsid w:val="00100102"/>
     <w:rsid w:val="00104206"/>
     <w:rsid w:val="00126915"/>
     <w:rsid w:val="001269B6"/>
     <w:rsid w:val="00135FD0"/>
     <w:rsid w:val="001423C8"/>
     <w:rsid w:val="001453C3"/>
     <w:rsid w:val="001552C2"/>
     <w:rsid w:val="00155D08"/>
     <w:rsid w:val="001731DD"/>
     <w:rsid w:val="001C4132"/>
     <w:rsid w:val="001F4B2A"/>
     <w:rsid w:val="0022769B"/>
     <w:rsid w:val="00236FFD"/>
     <w:rsid w:val="002429AA"/>
@@ -23755,125 +22360,132 @@
     <w:rsid w:val="00695604"/>
     <w:rsid w:val="006B3E63"/>
     <w:rsid w:val="006C402A"/>
     <w:rsid w:val="006D1D05"/>
     <w:rsid w:val="006E0BE7"/>
     <w:rsid w:val="00705B82"/>
     <w:rsid w:val="0071171E"/>
     <w:rsid w:val="00713C2F"/>
     <w:rsid w:val="007151AE"/>
     <w:rsid w:val="007175A2"/>
     <w:rsid w:val="00726851"/>
     <w:rsid w:val="00747FAD"/>
     <w:rsid w:val="007504CD"/>
     <w:rsid w:val="00762BD9"/>
     <w:rsid w:val="007709D8"/>
     <w:rsid w:val="00784B5A"/>
     <w:rsid w:val="007A25FD"/>
     <w:rsid w:val="007C2752"/>
     <w:rsid w:val="007E096F"/>
     <w:rsid w:val="007E237A"/>
     <w:rsid w:val="007F7A37"/>
     <w:rsid w:val="008067F7"/>
     <w:rsid w:val="00810591"/>
     <w:rsid w:val="00832D45"/>
     <w:rsid w:val="00871184"/>
+    <w:rsid w:val="00877C61"/>
     <w:rsid w:val="0089577E"/>
     <w:rsid w:val="00896FD0"/>
     <w:rsid w:val="008A15EC"/>
     <w:rsid w:val="008A1DD1"/>
     <w:rsid w:val="008A4C31"/>
     <w:rsid w:val="008C1470"/>
     <w:rsid w:val="008C22EB"/>
     <w:rsid w:val="008F3A8E"/>
     <w:rsid w:val="008F46BC"/>
     <w:rsid w:val="00905C2A"/>
     <w:rsid w:val="0090780D"/>
     <w:rsid w:val="00916D7E"/>
     <w:rsid w:val="00920F5E"/>
     <w:rsid w:val="00926621"/>
     <w:rsid w:val="0093585D"/>
     <w:rsid w:val="00941176"/>
     <w:rsid w:val="00942946"/>
     <w:rsid w:val="0099232E"/>
     <w:rsid w:val="00995895"/>
     <w:rsid w:val="009B68E8"/>
     <w:rsid w:val="009B79C1"/>
     <w:rsid w:val="009C6A3E"/>
     <w:rsid w:val="009D110C"/>
     <w:rsid w:val="009E6CC9"/>
     <w:rsid w:val="009F32FA"/>
     <w:rsid w:val="009F68C9"/>
     <w:rsid w:val="00A05FE0"/>
     <w:rsid w:val="00A21B11"/>
     <w:rsid w:val="00A32DB7"/>
     <w:rsid w:val="00A642DC"/>
+    <w:rsid w:val="00A8654E"/>
     <w:rsid w:val="00AB60C7"/>
     <w:rsid w:val="00AB6D7D"/>
     <w:rsid w:val="00AB768A"/>
     <w:rsid w:val="00B014C1"/>
     <w:rsid w:val="00B200EA"/>
     <w:rsid w:val="00B2020E"/>
     <w:rsid w:val="00B30140"/>
     <w:rsid w:val="00B3517F"/>
     <w:rsid w:val="00B52292"/>
+    <w:rsid w:val="00B57973"/>
     <w:rsid w:val="00B63161"/>
     <w:rsid w:val="00B70EBA"/>
     <w:rsid w:val="00B91B0B"/>
     <w:rsid w:val="00B97C51"/>
     <w:rsid w:val="00BB0962"/>
     <w:rsid w:val="00BE4337"/>
     <w:rsid w:val="00BF329E"/>
     <w:rsid w:val="00C23241"/>
     <w:rsid w:val="00C7741E"/>
     <w:rsid w:val="00C82BAE"/>
     <w:rsid w:val="00C93310"/>
     <w:rsid w:val="00C94497"/>
     <w:rsid w:val="00CA6FB2"/>
+    <w:rsid w:val="00CB136D"/>
     <w:rsid w:val="00CC1FAE"/>
     <w:rsid w:val="00CF0D96"/>
     <w:rsid w:val="00CF3BB0"/>
     <w:rsid w:val="00D02B4B"/>
     <w:rsid w:val="00D117CB"/>
     <w:rsid w:val="00D201B8"/>
     <w:rsid w:val="00D3642D"/>
     <w:rsid w:val="00D40F67"/>
     <w:rsid w:val="00D53A9B"/>
+    <w:rsid w:val="00D627DE"/>
     <w:rsid w:val="00D93178"/>
     <w:rsid w:val="00DC4F85"/>
     <w:rsid w:val="00DF5CC5"/>
     <w:rsid w:val="00E04C6E"/>
     <w:rsid w:val="00E0610D"/>
     <w:rsid w:val="00E40891"/>
     <w:rsid w:val="00E649DA"/>
     <w:rsid w:val="00E67625"/>
     <w:rsid w:val="00E70829"/>
+    <w:rsid w:val="00E70B6E"/>
     <w:rsid w:val="00E726D6"/>
     <w:rsid w:val="00E76BC3"/>
     <w:rsid w:val="00E77B6F"/>
     <w:rsid w:val="00E970CA"/>
     <w:rsid w:val="00EB19BC"/>
+    <w:rsid w:val="00EB32F2"/>
     <w:rsid w:val="00ED0BC4"/>
     <w:rsid w:val="00EF2C63"/>
     <w:rsid w:val="00EF3113"/>
     <w:rsid w:val="00EF3DDC"/>
     <w:rsid w:val="00F16899"/>
     <w:rsid w:val="00F331EF"/>
     <w:rsid w:val="00F46521"/>
     <w:rsid w:val="00F57541"/>
     <w:rsid w:val="00F7214D"/>
     <w:rsid w:val="00F861A8"/>
     <w:rsid w:val="00F900F2"/>
     <w:rsid w:val="00FA275D"/>
     <w:rsid w:val="00FB459D"/>
     <w:rsid w:val="00FC03F4"/>
     <w:rsid w:val="00FC2E41"/>
     <w:rsid w:val="00FD4218"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
@@ -25200,76 +23812,76 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18882C84-C05F-44E1-B48A-A2E72F72C9BB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>29</Pages>
-[...1 lines deleted...]
-  <Characters>46223</Characters>
+  <Pages>1</Pages>
+  <Words>8157</Words>
+  <Characters>46500</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>385</Lines>
-  <Paragraphs>108</Paragraphs>
+  <Lines>387</Lines>
+  <Paragraphs>109</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CURRICULUM VITAE</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>TULANE UNIVERSITY MED SCHOOL</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>54224</CharactersWithSpaces>
+  <CharactersWithSpaces>54548</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>5898352</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:kfriday@tulane.edu</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>1114172</vt:i4>
       </vt:variant>
       <vt:variant>