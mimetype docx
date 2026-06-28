--- v0 (2026-06-06)
+++ v1 (2026-06-28)
@@ -5,51 +5,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="695E609F" w14:textId="013BCAD2" w:rsidR="000D66A4" w:rsidRDefault="003206A5">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00E96556">
         <w:t>ebecca</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> M. S</w:t>
       </w:r>
       <w:r w:rsidR="00E96556">
         <w:t xml:space="preserve">hepherd </w:t>
       </w:r>
       <w:r>
         <w:t>MD MBA FACP FACR</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64ADA833" w14:textId="3A50DAAF" w:rsidR="000D66A4" w:rsidRDefault="00721A8F">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -140,54 +140,51 @@
       <w:r>
         <w:tab/>
         <w:t>Treasurer, Lancaster General Health Medical Staff</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04F75666" w14:textId="77777777" w:rsidR="006C2122" w:rsidRDefault="006C2122">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23D9CF66" w14:textId="2386C9C5" w:rsidR="00721A8F" w:rsidRDefault="00721A8F">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:r>
         <w:t>2021-</w:t>
       </w:r>
       <w:r w:rsidR="002743BA">
         <w:t>2023</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>International Society of Clinical Densitometry Continuing Medical Education reviewer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="035605E1" w14:textId="77777777" w:rsidR="00721A8F" w:rsidRDefault="00721A8F" w:rsidP="006C2122">
-[...2 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="035605E1" w14:textId="77777777" w:rsidR="00721A8F" w:rsidRDefault="00721A8F" w:rsidP="006C2122"/>
     <w:p w14:paraId="2FDD5584" w14:textId="75F6422F" w:rsidR="000D66A4" w:rsidRDefault="003206A5">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:r>
         <w:t>2017-present</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Chief of Rheumatology, Penn Medicine- Lancaster General Health</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59266412" w14:textId="77777777" w:rsidR="000D66A4" w:rsidRDefault="000D66A4">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30D9EC71" w14:textId="77777777" w:rsidR="000D66A4" w:rsidRDefault="003206A5">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:r>
         <w:t>2016-present</w:t>
       </w:r>
       <w:r>
@@ -540,51 +537,68 @@
     <w:p w14:paraId="7906063C" w14:textId="695B87E7" w:rsidR="000D66A4" w:rsidRDefault="003206A5">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>COMMITTEES AND BOARDS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="31F04388" w14:textId="77777777" w:rsidR="00465667" w:rsidRDefault="00465667">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EAF9425" w14:textId="000B5965" w:rsidR="003A399B" w:rsidRDefault="003A399B">
+    <w:p w14:paraId="398ED22E" w14:textId="69167163" w:rsidR="00830094" w:rsidRDefault="00830094">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2026- current</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Girl Scouts in the Heart of Pennsylvania Strategic Planning Committee </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="305E3302" w14:textId="77777777" w:rsidR="00830094" w:rsidRDefault="00830094">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EAF9425" w14:textId="37220D1F" w:rsidR="003A399B" w:rsidRDefault="003A399B">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:r>
         <w:t>2024-present</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Government Affairs Committee, American College of Rheumatology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C5729B2" w14:textId="77777777" w:rsidR="003A399B" w:rsidRDefault="003A399B">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FBECE6E" w14:textId="00D3119B" w:rsidR="00465667" w:rsidRDefault="00465667">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:r>
         <w:t>2022-</w:t>
       </w:r>
       <w:r w:rsidR="00A42F01">
         <w:t>2023</w:t>
@@ -1322,333 +1336,252 @@
         <w:t>PUBLICATIONS</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CB70E32" w14:textId="1F2A208A" w:rsidR="000D66A4" w:rsidRDefault="003206A5">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E2F1DB5" w14:textId="55AE3B95" w:rsidR="00465667" w:rsidRDefault="00465667" w:rsidP="00465667">
       <w:r>
         <w:t xml:space="preserve">Publications and Communications as Insurance Subcommittee Chair of the ACR 2021-present </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1576195C" w14:textId="77777777" w:rsidR="00465667" w:rsidRDefault="00465667">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45A87532" w14:textId="77777777" w:rsidR="000D66A4" w:rsidRDefault="003206A5">
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> H, Shepherd RM, Bach RG, </w:t>
+      <w:r>
+        <w:t xml:space="preserve">Güven H, Shepherd RM, Bach RG, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Cappocia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> BJ, Link DC. “The number of endothelial progenitor cell colonies in the blood is increased in patients with angiographically significant coronary artery disease.” J Am Coll </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Cardiol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>. 2006 Oct 17;48(8):1579-87.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AA4E1B1" w14:textId="77777777" w:rsidR="000D66A4" w:rsidRDefault="000D66A4"/>
     <w:p w14:paraId="52733E08" w14:textId="77777777" w:rsidR="000D66A4" w:rsidRDefault="003206A5">
       <w:r>
-        <w:t xml:space="preserve">Shepherd RM, </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> KM, Ingram D, Link DC. “Angiogenic cells can be rapidly mobilized and efficiently harvested from the blood following treatment with AMD3100.” Blood. 2006;108(12):3662-7.</w:t>
+        <w:t>Shepherd RM, Capoccia BJ, Devine SM, Dipersio J, Trinkaus KM, Ingram D, Link DC. “Angiogenic cells can be rapidly mobilized and efficiently harvested from the blood following treatment with AMD3100.” Blood. 2006;108(12):3662-7.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A1FA6FA" w14:textId="77777777" w:rsidR="000D66A4" w:rsidRDefault="000D66A4"/>
     <w:p w14:paraId="1B559825" w14:textId="77777777" w:rsidR="000D66A4" w:rsidRDefault="003206A5">
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> BJ, Shepherd RM, Link DC. “G-CSF and AMD3100 mobilize monocytes into the blood that stimulate angiogenesis in vivo through a paracrine mechanism.” Blood. 2006;108(7):2438-45.</w:t>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Capoccia BJ, Shepherd RM, Link DC. “G-CSF and AMD3100 mobilize monocytes into the blood that stimulate angiogenesis in vivo through a paracrine mechanism.” Blood. 2006;108(7):2438-45.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DBA7651" w14:textId="77777777" w:rsidR="000D66A4" w:rsidRDefault="000D66A4">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3559E814" w14:textId="77777777" w:rsidR="000D66A4" w:rsidRDefault="003206A5">
       <w:r>
-        <w:t xml:space="preserve">Ryan MR, Shepherd R, et al. “An IL-7-dependent rebound in thymic T cell output contributes to the bone loss induced by estrogen deficiency.” Proc Natl </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Sci U S A. 2005;102(46):16735-40.</w:t>
+        <w:t>Ryan MR, Shepherd R, et al. “An IL-7-dependent rebound in thymic T cell output contributes to the bone loss induced by estrogen deficiency.” Proc Natl Acad Sci U S A. 2005;102(46):16735-40.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55291B42" w14:textId="77777777" w:rsidR="000D66A4" w:rsidRDefault="000D66A4">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2507A492" w14:textId="77777777" w:rsidR="000D66A4" w:rsidRDefault="003206A5">
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Latinis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> K, Dao K, Gutierrez E, Shepherd R, Velazquez C. (Eds.). (2004). In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>The Washington Manual Rheumatology Subspecialty Consult.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Philadelphia: Lippincott Williams and Wilkins. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3141369A" w14:textId="77777777" w:rsidR="000D66A4" w:rsidRDefault="000D66A4"/>
     <w:p w14:paraId="2DD88950" w14:textId="77777777" w:rsidR="000D66A4" w:rsidRDefault="003206A5">
       <w:r>
         <w:t xml:space="preserve">Shepherd R. (2004). In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>The Washington Manual Rheumatology Subspecialty Consult.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Philadelphia: Lippincott Williams and Wilkins.  Chapters written: Osteoarthritis; Acute rheumatic fever; Amyloidosis and amyloid </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> Philadelphia: Lippincott Williams and Wilkins.  Chapters written: Osteoarthritis; Acute rheumatic fever; Amyloidosis and amyloid arthropathy; Osteoporosis; Sarcoid arthropathy. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="671893F5" w14:textId="77777777" w:rsidR="000D66A4" w:rsidRDefault="000D66A4"/>
     <w:p w14:paraId="34F10C4D" w14:textId="77777777" w:rsidR="000D66A4" w:rsidRDefault="003206A5">
       <w:r>
         <w:t xml:space="preserve">Kerzner R, Shepherd R. (2004) Aging and the cardiovascular system, exercise, and hypertension. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>The Washington Manual Geriatrics Subspecialty Consult.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Philadelphia: Lippincott Williams and Wilkins.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E71A7D6" w14:textId="77777777" w:rsidR="000D66A4" w:rsidRDefault="000D66A4"/>
     <w:p w14:paraId="0940899F" w14:textId="77777777" w:rsidR="000D66A4" w:rsidRDefault="003206A5">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Siva C, Eisen SA, Shepherd R et al. “Leflunomide use during the first 33 months after</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BEC5A2D" w14:textId="77777777" w:rsidR="000D66A4" w:rsidRDefault="003206A5">
       <w:r>
         <w:t>food and drug administration approval: experience with a national cohort of 3,325 patients.” Arthritis Rheum. 2003;49(6):745-51.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="054C39C8" w14:textId="77777777" w:rsidR="000D66A4" w:rsidRDefault="000D66A4"/>
     <w:p w14:paraId="5851616E" w14:textId="77777777" w:rsidR="000D66A4" w:rsidRDefault="003206A5">
       <w:r>
-        <w:t xml:space="preserve">Spector J, Lilly S, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> D, Shepherd R, German DC. “Prodromal urticaria with seronegative rheumatoid arthritis.” J Clinical Rheumatology. 1997;3(4):234-236.</w:t>
+        <w:t>Spector J, Lilly S, Nemirovsky D, Shepherd R, German DC. “Prodromal urticaria with seronegative rheumatoid arthritis.” J Clinical Rheumatology. 1997;3(4):234-236.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4513A682" w14:textId="77777777" w:rsidR="000D66A4" w:rsidRDefault="000D66A4"/>
     <w:p w14:paraId="1DE79222" w14:textId="77777777" w:rsidR="000D66A4" w:rsidRDefault="003206A5">
       <w:r>
-        <w:t xml:space="preserve">Crews D, Godwin J, Hartman V, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> E, Sheppard [sic] R. “Intrahypothalamic implantation of progesterone in castrated whiptail lizards....” Journal of Neuroscience. 1996;16(22):7347-7352.</w:t>
+        <w:t>Crews D, Godwin J, Hartman V, Grammer M, Prediger E, Sheppard [sic] R. “Intrahypothalamic implantation of progesterone in castrated whiptail lizards....” Journal of Neuroscience. 1996;16(22):7347-7352.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000D66A4">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1BF338F4" w14:textId="77777777" w:rsidR="00C37EA3" w:rsidRDefault="00C37EA3">
+    <w:p w14:paraId="71A8C969" w14:textId="77777777" w:rsidR="004A2724" w:rsidRDefault="004A2724">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1807696F" w14:textId="77777777" w:rsidR="00C37EA3" w:rsidRDefault="00C37EA3">
+    <w:p w14:paraId="09298769" w14:textId="77777777" w:rsidR="004A2724" w:rsidRDefault="004A2724">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times">
-    <w:altName w:val="Times"/>
-    <w:panose1 w:val="00000500000000020000"/>
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AEF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4B3B67B1" w14:textId="77777777" w:rsidR="000D66A4" w:rsidRDefault="003206A5">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
@@ -1665,301 +1598,301 @@
     </w:r>
   </w:p>
   <w:p w14:paraId="4105D6FB" w14:textId="77777777" w:rsidR="000D66A4" w:rsidRDefault="000D66A4">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7DABFADC" w14:textId="77777777" w:rsidR="000D66A4" w:rsidRDefault="003206A5">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00411F9D">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="030D3E1C" w14:textId="055151FD" w:rsidR="00390EA3" w:rsidRPr="00125F2C" w:rsidRDefault="003206A5">
+  <w:p w14:paraId="5D75F0B3" w14:textId="109FF572" w:rsidR="00830094" w:rsidRPr="00125F2C" w:rsidRDefault="003206A5">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:ind w:right="360"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve">Updated </w:t>
     </w:r>
-    <w:r w:rsidR="00751466">
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> 2024</w:t>
+    <w:r w:rsidR="00830094">
+      <w:t>April 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0B460DC2" w14:textId="77777777" w:rsidR="00751466" w:rsidRDefault="00751466">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1371BE8F" w14:textId="77777777" w:rsidR="00C37EA3" w:rsidRDefault="00C37EA3">
+    <w:p w14:paraId="3AF8F902" w14:textId="77777777" w:rsidR="004A2724" w:rsidRDefault="004A2724">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07E347ED" w14:textId="77777777" w:rsidR="00C37EA3" w:rsidRDefault="00C37EA3">
+    <w:p w14:paraId="486A8980" w14:textId="77777777" w:rsidR="004A2724" w:rsidRDefault="004A2724">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="76A2729E" w14:textId="77777777" w:rsidR="00751466" w:rsidRDefault="00751466">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="51480E59" w14:textId="5B6C4B74" w:rsidR="000D66A4" w:rsidRDefault="000D66A4">
     <w:pPr>
       <w:ind w:left="-1170"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0AA3A314" w14:textId="77777777" w:rsidR="00751466" w:rsidRDefault="00751466">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="117"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000D66A4"/>
     <w:rsid w:val="00013C06"/>
     <w:rsid w:val="000147E4"/>
     <w:rsid w:val="00037DEE"/>
     <w:rsid w:val="000D66A4"/>
     <w:rsid w:val="000F02FA"/>
     <w:rsid w:val="001251DB"/>
     <w:rsid w:val="00125F2C"/>
     <w:rsid w:val="001A371C"/>
     <w:rsid w:val="002743BA"/>
     <w:rsid w:val="002E18C3"/>
+    <w:rsid w:val="002E53FF"/>
     <w:rsid w:val="003206A5"/>
     <w:rsid w:val="00390EA3"/>
     <w:rsid w:val="003A399B"/>
     <w:rsid w:val="00411F9D"/>
     <w:rsid w:val="00465667"/>
+    <w:rsid w:val="004A2724"/>
     <w:rsid w:val="004F5D4E"/>
     <w:rsid w:val="006C2122"/>
     <w:rsid w:val="006C2549"/>
     <w:rsid w:val="006F4861"/>
     <w:rsid w:val="00721A8F"/>
     <w:rsid w:val="00751466"/>
     <w:rsid w:val="007C21CB"/>
     <w:rsid w:val="007D3BB2"/>
+    <w:rsid w:val="00830094"/>
     <w:rsid w:val="00892164"/>
     <w:rsid w:val="00912D7D"/>
     <w:rsid w:val="00941A19"/>
     <w:rsid w:val="00954997"/>
     <w:rsid w:val="00961D20"/>
     <w:rsid w:val="009F03B1"/>
     <w:rsid w:val="00A00DE5"/>
     <w:rsid w:val="00A42F01"/>
     <w:rsid w:val="00AC245A"/>
     <w:rsid w:val="00BC7088"/>
     <w:rsid w:val="00BF6E00"/>
     <w:rsid w:val="00C37EA3"/>
     <w:rsid w:val="00D00BC6"/>
     <w:rsid w:val="00DB326B"/>
     <w:rsid w:val="00E25B66"/>
     <w:rsid w:val="00E96556"/>
     <w:rsid w:val="00EF18BA"/>
     <w:rsid w:val="00F7169C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0D504884"/>
   <w15:docId w15:val="{47097F62-A74A-A041-B697-FAFB68E4A20E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2291,50 +2224,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
@@ -2544,51 +2478,51 @@
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E25B66"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E25B66"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -2876,64 +2810,64 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1079</Words>
-  <Characters>6151</Characters>
+  <Words>1091</Words>
+  <Characters>6225</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>51</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7216</CharactersWithSpaces>
+  <CharactersWithSpaces>7302</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>